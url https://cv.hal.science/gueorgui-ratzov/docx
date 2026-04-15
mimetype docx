--- v0 (2026-03-06)
+++ v1 (2026-04-15)
@@ -789,1099 +789,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05270003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in marine sedimentation patterns in the northeastern South China Sea in the past 35,000 years</w:t>
+                <w:t xml:space="preserve">Sedimentary Records in the Lesser Antilles Fore‐Arc Basins Provide Evidence of Large Late Quaternary Megathrust Earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kuan-Ting Chen</w:t>
+                <w:t xml:space="preserve">Chloé Seibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shu-Kun Hsu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrew Tien-Shun Lin</w:t>
+                <w:t xml:space="preserve">Nathalie Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chih-Chieh Su</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Babonneau</w:t>
+                <w:t xml:space="preserve">Christian Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Morena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-024-01593-3⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (2), pp.e2023GC011152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023GC011152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669283v1</w:t>
+                <w:t xml:space="preserve">hal-04436131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Pleistocene charcoal-rich sediments in the Puerto Rico Trench, possible remnants of gigantic wildfires in North-Eastern South America</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in marine sedimentation patterns in the northeastern South China Sea in the past 35,000 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Beck</w:t>
+                <w:t xml:space="preserve">Kuan-Ting Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Feuillet</w:t>
+                <w:t xml:space="preserve">Shu-Kun Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Tien-Shun Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Moreno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denise Pons</w:t>
+                <w:t xml:space="preserve">Chih-Chieh Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2024.112497⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-024-01593-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756190v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary Records in the Lesser Antilles Fore‐Arc Basins Provide Evidence of Large Late Quaternary Megathrust Earthquakes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Late Pleistocene charcoal-rich sediments in the Puerto Rico Trench, possible remnants of gigantic wildfires in North-Eastern South America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Seibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Beck</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Morena</w:t>
+                <w:t xml:space="preserve">Denise Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (2), pp.e2023GC011152. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 655, pp.112497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023GC011152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2024.112497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04436131v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural evolution of the southern Ecuadorian forearc in the Santa Elena Peninsula region</w:t>
+                <w:t xml:space="preserve">Two types of slab components under Ecuadorian volcanoes supported by primitive olivine-hosted melt inclusion study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bulois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Saillard</w:t>
+                <w:t xml:space="preserve">Diego Narvaez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Espurt</w:t>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Reyes Benítez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Michaud</w:t>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2023.104503⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 442-443, pp.107049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2023.107049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04233625v1</w:t>
+                <w:t xml:space="preserve">insu-04197043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast-eroding Taiwan and transfer of orogenic sediment to forearc basins and trenches in the Philippine and South China seas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural evolution of the southern Ecuadorian forearc in the Santa Elena Peninsula region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalyani Nayak</w:t>
+                <w:t xml:space="preserve">Cédric Bulois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Padoan</w:t>
+                <w:t xml:space="preserve">Nicolas Espurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Vezzoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alberto Resentini</w:t>
+                <w:t xml:space="preserve">Pedro Reyes Benítez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2023.104523⟩</w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130, pp.104503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2023.104503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268965v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative isotopic method to identify the volcanic source of distal tephra</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+                <w:t xml:space="preserve">Fast-eroding Taiwan and transfer of orogenic sediment to forearc basins and trenches in the Philippine and South China seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Garzanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
+                <w:t xml:space="preserve">Kalyani Nayak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Padoan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Vezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Resentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118283⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 244, pp.104523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2023.104523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171645v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Kuroshio Current dynamics and East Asian monsoon variability during the last 26 kyr</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Natalia Vazquez Riveiros</w:t>
+                <w:t xml:space="preserve">An innovative isotopic method to identify the volcanic source of distal tephra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Menniti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Frigola</w:t>
+                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111836⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 619, pp.118283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498620v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two types of slab components under Ecuadorian volcanoes supported by primitive olivine-hosted melt inclusion study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in Kuroshio Current dynamics and East Asian monsoon variability during the last 26 kyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Fenies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Narvaez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+                <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+                <w:t xml:space="preserve">Natalia Vazquez Riveiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+                <w:t xml:space="preserve">Christophe Menniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hidalgo</w:t>
+                <w:t xml:space="preserve">Clément Frigola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 442-443, pp.107049. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 632, 111836 (16p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2023.107049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04197043v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From long‐ to short‐term inter‐plate coupling at the subducted Carnegie Ridge crest, offshore Central Ecuador</w:t>
               </w:r>
@@ -2040,51 +2040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sicheng Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sze Ling Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Tian Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2321,51 +2321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cattaneo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.834029. </w:t>
@@ -2397,325 +2397,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New perspectives in studying active faults in metropolitan France: the “Active faults France” (FACT/ATS) research axis from the Resif-Epos consortium</w:t>
+                <w:t xml:space="preserve">Shallow gas hydrates off southwest Taiwan and their mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Ritz</w:t>
+                <w:t xml:space="preserve">Yin-Sheng Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu-Kun Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chih-Chieh Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Tien-Shun Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Baize</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Graveleau</w:t>
+                <w:t xml:space="preserve">Pai-Sen Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.98⟩</w:t>
+              <w:t xml:space="preserve">Marine Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11001-021-09429-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546364v1</w:t>
+                <w:t xml:space="preserve">hal-03258221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow gas hydrates off southwest Taiwan and their mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New perspectives in studying active faults in metropolitan France: the “Active faults France” (FACT/ATS) research axis from the Resif-Epos consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yin-Sheng Huang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Andrew Tien-Shun Lin</w:t>
+                <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pai-Sen Yu</w:t>
+                <w:t xml:space="preserve">Fabien Graveleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geophysical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 42 (1), pp.7. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (S1), pp.381-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11001-021-09429-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258221v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clay-mineral distribution in recent deep-sea sediments around Taiwan: Implications for sediment dispersal processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalyani Nayak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Tien-Shun Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3523,51 +3523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shu-Kun Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 692, pp.309-324. </w:t>
@@ -3912,51 +3912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Lehu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Retif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shu-Kun Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4013,307 +4013,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01467640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-sea sedimentation offshore eastern Taiwan: Facies and processes characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
+                <w:t xml:space="preserve">Quaternary sedimentation and active faulting along the Ecuadorian shelf: preliminary results of the ATACAMES Cruise (2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2015.05.013⟩</w:t>
+              <w:t xml:space="preserve">Marine Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (1), pp.81-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11001-014-9231-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277768v1</w:t>
+                <w:t xml:space="preserve">insu-01131151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary sedimentation and active faulting along the Ecuadorian shelf: preliminary results of the ATACAMES Cruise (2012)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Witt</w:t>
+                <w:t xml:space="preserve">Deep-sea sedimentation offshore eastern Taiwan: Facies and processes characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Lehu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu-Kun Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geophysical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 369, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2015.05.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11001-014-9231-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01131151v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene turbidites record earthquake supercycles at a slow-rate plate boundary</w:t>
               </w:r>
@@ -4427,290 +4427,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01133376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Quaternary geomorphologic evolution of submarine canyons as a marker of active deformation on convergent margins: The example of the South Colombian margin,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Searching for the seafloor signature of the 21 May 2003 Boumerdès earthquake offshore central Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Cattaneo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sosson</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Dan-Unterseh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Yelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2012.05.005⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.2159-2172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-12-2159-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815438v1</w:t>
+                <w:t xml:space="preserve">insu-00769974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for the seafloor signature of the 21 May 2003 Boumerdès earthquake offshore central Algeria</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Late Quaternary geomorphologic evolution of submarine canyons as a marker of active deformation on convergent margins: The example of the South Colombian margin,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dan-Unterseh</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Sosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 315-318, pp.77-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2012.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-12-2159-2012⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00769974v1</w:t>
+                <w:t xml:space="preserve">hal-00815438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tsunami signature on a submerged promontory: the case study of the Atacames Promontory, Ecuador</w:t>
               </w:r>
@@ -4865,51 +4865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 168 (8-9), pp.1363-1372. </w:t>
@@ -4953,290 +4953,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass-transport deposits in the northern Ecuador subduction trench: Result of frontal erosion over multiple seismic cycles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Miocene to Messinian deformation and hydrothermal activity in a pre-alpine basement massif of the French Western Alps: New U-Th-Pb and Argon ages from the Lauzière massif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.04.048⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 181 (3), pp.227-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.181.3.227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498289v1</w:t>
+                <w:t xml:space="preserve">halsde-00467414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miocene to Messinian deformation and hydrothermal activity in a pre-alpine basement massif of the French Western Alps: New U-Th-Pb and Argon ages from the Lauzière massif</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mass-transport deposits in the northern Ecuador subduction trench: Result of frontal erosion over multiple seismic cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 296 (1-2), pp.89-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.04.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.181.3.227⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00467414v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId193"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5391,51 +5391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241940v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guerin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Richa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.70043" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270001v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bablon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012276" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242137v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radha Krishna Pillutla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tien-Shun Lin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen-Chu Yeh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2025.106854" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05440725v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Michaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galve" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030779" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270003v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Le Pennec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012278" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669283v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Ting Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Kun Hsu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Chieh Su" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01593-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756190v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Seibert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pons" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2024.112497" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436131v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011152" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233625v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Reyes Ben&#237;tez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104503" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05268965v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Garzanti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyani Nayak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Padoan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vezzoli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Resentini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104523" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171645v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118283" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498620v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fenies" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vazquez Riveiros" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frigola" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111836" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Narvaez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hidalgo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107049" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750721v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;Y Collot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;n. Proust" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;m Nocquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martillo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024192" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05001128v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Tapia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicheng Le" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Ling Ho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In-Tian Lin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106922" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776996v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010466" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722078v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morena" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cattaneo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.834029" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546364v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ritz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.98" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258221v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin-Sheng Huang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pai-Sen Yu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-021-09429-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578555v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo-Fang Huang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228974" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03094044v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seibert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feuillet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ratzov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106242" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326448v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;y. Collot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Silva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005501" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946123v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Collot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dano" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45285.1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734516v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.10.017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737588v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garibaldi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Collot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.09.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467627v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lehu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.04.030" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306986v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lehu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-K Hsu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2015.3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744705v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniya Sheremet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sosson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoriy Sydorenko" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinoviy Voitsitskiy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.09.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467640v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Retif" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.11.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRCVHVKH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277768v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.05.013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18MGW64R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01131151v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Witt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-014-9231-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01133376v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattaneo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yelles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36170.1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815438v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sosson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.05.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0BKD4L0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00769974v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dan-Unterseh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Yelles" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2159-2012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585747v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ioualalen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sanclemente" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04878.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498287v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Calmus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-010-0193-y" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2VM6H597-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498289v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.04.048" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJ4TW5ZG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00467414v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bertrand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.3.227" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241940v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guerin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Richa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.70043" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270001v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bablon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012276" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242137v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radha Krishna Pillutla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tien-Shun Lin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen-Chu Yeh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2025.106854" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05440725v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Michaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galve" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030779" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270003v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Le Pennec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012278" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436131v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Seibert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morena" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011152" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669283v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Ting Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Kun Hsu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Chieh Su" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01593-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756190v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pons" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2024.112497" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Narvaez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hidalgo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107049" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233625v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Reyes Ben&#237;tez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104503" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05268965v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Garzanti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyani Nayak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Padoan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vezzoli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Resentini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104523" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118283" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498620v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fenies" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vazquez Riveiros" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frigola" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111836" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750721v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;Y Collot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;n. Proust" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;m Nocquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martillo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024192" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05001128v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Tapia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicheng Le" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Ling Ho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In-Tian Lin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106922" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776996v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010466" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722078v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morena" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cattaneo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.834029" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258221v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin-Sheng Huang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pai-Sen Yu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-021-09429-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546364v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ritz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.98" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578555v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo-Fang Huang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228974" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03094044v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seibert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feuillet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ratzov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106242" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326448v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;y. Collot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Silva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005501" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946123v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Collot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dano" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45285.1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734516v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.10.017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737588v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garibaldi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Collot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.09.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467627v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lehu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.04.030" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306986v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lehu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-K Hsu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2015.3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744705v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniya Sheremet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sosson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoriy Sydorenko" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinoviy Voitsitskiy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.09.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467640v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Retif" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.11.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRCVHVKH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01131151v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Witt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-014-9231-y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277768v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.05.013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18MGW64R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01133376v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattaneo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yelles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36170.1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00769974v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dan-Unterseh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Yelles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2159-2012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815438v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sosson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.05.005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0BKD4L0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585747v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ioualalen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sanclemente" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04878.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498287v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Calmus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-010-0193-y" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2VM6H597-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00467414v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bertrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.3.227" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498289v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.04.048" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJ4TW5ZG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>