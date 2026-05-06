--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -115,649 +115,649 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary record of submarine gravity‐flow events in the southern Ryukyu forearc during the last 200 000 years: archive of mega‐earthquakes and tsunamis</w:t>
+                <w:t xml:space="preserve">Origin and deposition of deepwater homogenites from a sedimentological perspective: Examples from offshore SW Taiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Radha Krishna Pillutla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Tien-Shun Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jen-Chu Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Babonneau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 480, pp.106854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sed.70043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2025.106854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241940v1</w:t>
+                <w:t xml:space="preserve">hal-05242137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offshore Record of Explosive Volcanic Eruptions in the Southern Part of the Panamá Basin During the Past 10 Myr: 1. Tephrostratigraphy, Cross‐Correlations and Geochemical Characterization</w:t>
+                <w:t xml:space="preserve">A Possible Tsunamigenic Near‐Trench Strike‐Slip Fault, Offshore North Ecuador–South Colombia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+                <w:t xml:space="preserve">Jean-Yves Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Saillard</w:t>
+                <w:t xml:space="preserve">F Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Michaud</w:t>
+                <w:t xml:space="preserve">A Galve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Nauret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025GC012276⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (12), pp.e2024JB030779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024jb030779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05270001v1</w:t>
+                <w:t xml:space="preserve">insu-05440725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and deposition of deepwater homogenites from a sedimentological perspective: Examples from offshore SW Taiwan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sedimentary record of submarine gravity‐flow events in the southern Ryukyu forearc during the last 200 000 years: archive of mega‐earthquakes and tsunamis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radha Krishna Pillutla</w:t>
+                <w:t xml:space="preserve">Mira Richa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Tien-Shun Lin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Babonneau</w:t>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2025.106854⟩</w:t>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sed.70043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242137v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Possible Tsunamigenic Near‐Trench Strike‐Slip Fault, Offshore North Ecuador–South Colombia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Offshore Record of Explosive Volcanic Eruptions in the Southern Part of the Panamá Basin During the Past 10 Myr: 1. Tephrostratigraphy, Cross‐Correlations and Geochemical Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Collot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
+                <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Michaud</w:t>
+                <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Galve</w:t>
+                <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (12), pp.e2024JB030779. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024jb030779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025GC012276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-05440725v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offshore Record of Explosive Volcanic Eruptions in the Southern Part of the Panamá Basin During the Past 10 Myr: 2. Inferences About the Construction of the Northern Andean Arc and Regional Geodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 26 (9), </w:t>
@@ -821,51 +821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Seibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -955,77 +955,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuan-Ting Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shu-Kun Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Tien-Shun Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chih-Chieh Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5 (1), pp.420. </w:t>
@@ -1210,51 +1210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two types of slab components under Ecuadorian volcanoes supported by primitive olivine-hosted melt inclusion study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Narvaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1325,913 +1325,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04197043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural evolution of the southern Ecuadorian forearc in the Santa Elena Peninsula region</w:t>
+                <w:t xml:space="preserve">Fast-eroding Taiwan and transfer of orogenic sediment to forearc basins and trenches in the Philippine and South China seas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bulois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Saillard</w:t>
+                <w:t xml:space="preserve">Eduardo Garzanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Espurt</w:t>
+                <w:t xml:space="preserve">Kalyani Nayak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Reyes Benítez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Michaud</w:t>
+                <w:t xml:space="preserve">Marta Padoan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Vezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Resentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2023.104503⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 244, pp.104523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2023.104523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04233625v1</w:t>
+                <w:t xml:space="preserve">hal-05268965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast-eroding Taiwan and transfer of orogenic sediment to forearc basins and trenches in the Philippine and South China seas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural evolution of the southern Ecuadorian forearc in the Santa Elena Peninsula region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Padoan</w:t>
+                <w:t xml:space="preserve">Cédric Bulois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Vezzoli</w:t>
+                <w:t xml:space="preserve">Nicolas Espurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Resentini</w:t>
+                <w:t xml:space="preserve">Pedro Reyes Benítez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 244, pp.104523. </w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130, pp.104503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2023.104523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2023.104503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268965v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative isotopic method to identify the volcanic source of distal tephra</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in Kuroshio Current dynamics and East Asian monsoon variability during the last 26 kyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
+                <w:t xml:space="preserve">Pierrick Fenies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Vazquez Riveiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Frigola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118283⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 632, 111836 (16p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171645v1</w:t>
+                <w:t xml:space="preserve">hal-04498620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Kuroshio Current dynamics and East Asian monsoon variability during the last 26 kyr</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Menniti</w:t>
+                <w:t xml:space="preserve">An innovative isotopic method to identify the volcanic source of distal tephra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Frigola</w:t>
+                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 632, 111836 (16p.). </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 619, pp.118283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498620v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From long‐ to short‐term inter‐plate coupling at the subducted Carnegie Ridge crest, offshore Central Ecuador</w:t>
+                <w:t xml:space="preserve">Planktic-benthic foraminifera ratio (%P) as a tool for the reconstruction of paleobathymetry and geohazard: A case study from Taiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J‐Y Collot</w:t>
+                <w:t xml:space="preserve">Raúl Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J‐n. Proust</w:t>
+                <w:t xml:space="preserve">Sicheng Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J‐m Nocquet</w:t>
+                <w:t xml:space="preserve">Sze Ling Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Martillo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Michaud</w:t>
+                <w:t xml:space="preserve">In-Tian Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022JB024192⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 453, pp.106922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03750721v2</w:t>
+                <w:t xml:space="preserve">hal-05001128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planktic-benthic foraminifera ratio (%P) as a tool for the reconstruction of paleobathymetry and geohazard: A case study from Taiwan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From long‐ to short‐term inter‐plate coupling at the subducted Carnegie Ridge crest, offshore Central Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J‐Y Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raúl Tapia</w:t>
+                <w:t xml:space="preserve">J‐n. Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sicheng Le</w:t>
+                <w:t xml:space="preserve">J‐m Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sze Ling Ho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
+                <w:t xml:space="preserve">C. Martillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Tian Lin</w:t>
+                <w:t xml:space="preserve">F. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 453, pp.106922. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (8), pp.e2022JB024192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022JB024192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001128v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750721v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene marine tephra offshore Ecuador and Southern Colombia: First trench‐to‐arc correlations and implication for magnitude of major eruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (9), pp.e2022GC010466. </w:t>
@@ -2282,51 +2282,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence of Adjacent Siliciclastic, Carbonate, and Mixed Sedimentary Systems: An Example From Seafloor Morphology in the Northern Lesser Antilles Forearc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cattaneo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2442,51 +2442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shu-Kun Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chih-Chieh Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Tien-Shun Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pai-Sen Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2671,103 +2671,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clay-mineral distribution in recent deep-sea sediments around Taiwan: Implications for sediment dispersal processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalyani Nayak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Tien-Shun Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuo-Fang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhifei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 814, pp.228974. </w:t>
@@ -2974,51 +2974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3069,90 +3069,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A honeycomb seafloor morphology in carbonate sediment of the Carnegie Ridge (offshore Ecuador): Formation and potential geodynamic significance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3203,77 +3203,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbidite chronostratigraphy off Algiers, central Algerian margin: A key for reconstructing Holocene paleo-earthquake cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cattaneo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3484,77 +3484,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An attempt to reconstruct 2700 years of seismicity using deep-sea turbidites offshore eastern Taiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Lehu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shu-Kun Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3631,77 +3631,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lehu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S-K Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiocarbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 58 (1), pp.25-36. </w:t>
@@ -3765,51 +3765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgeniya Sheremet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigoriy Sydorenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3873,103 +3873,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A similar to 3000 years-old sequence of extreme events revealed by marine and shore deposits east of Taiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Lehu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Retif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu-Kun Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 692, pp.325-341. </w:t>
@@ -4019,77 +4019,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quaternary sedimentation and active faulting along the Ecuadorian shelf: preliminary results of the ATACAMES Cruise (2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4147,363 +4147,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01131151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-sea sedimentation offshore eastern Taiwan: Facies and processes characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Lehu</w:t>
+                <w:t xml:space="preserve">Holocene turbidites record earthquake supercycles at a slow-rate plate boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cattaneo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Lallemand</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Yelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2015.05.013⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (4), pp.331-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G36170.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277768v1</w:t>
+                <w:t xml:space="preserve">insu-01133376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene turbidites record earthquake supercycles at a slow-rate plate boundary</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Deep-sea sedimentation offshore eastern Taiwan: Facies and processes characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Lehu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu-Kun Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Yelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 369, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2015.05.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G36170.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01133376v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for the seafloor signature of the 21 May 2003 Boumerdès earthquake offshore central Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cattaneo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dan-Unterseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4567,51 +4567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Quaternary geomorphologic evolution of submarine canyons as a marker of active deformation on convergent margins: The example of the South Colombian margin,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4709,51 +4709,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tsunami signature on a submerged promontory: the case study of the Atacames Promontory, Ecuador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ioualalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4813,77 +4813,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Deformation along the Southern End of the Tosco Abreojos Fault System: New Insights from Multibeam Swath Bathymetry, in Geodynamics of the Mexican Pacific Margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Calmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5011,51 +5011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 181 (3), pp.227-241. </w:t>
@@ -5093,51 +5093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass-transport deposits in the northern Ecuador subduction trench: Result of frontal erosion over multiple seismic cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5391,51 +5391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241940v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guerin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Richa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.70043" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270001v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bablon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012276" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242137v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radha Krishna Pillutla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tien-Shun Lin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen-Chu Yeh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2025.106854" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05440725v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Michaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galve" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030779" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270003v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Le Pennec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012278" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436131v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Seibert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morena" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011152" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669283v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Ting Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Kun Hsu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Chieh Su" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01593-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756190v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pons" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2024.112497" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Narvaez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hidalgo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107049" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233625v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Reyes Ben&#237;tez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104503" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05268965v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Garzanti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyani Nayak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Padoan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vezzoli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Resentini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104523" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118283" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498620v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fenies" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vazquez Riveiros" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frigola" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111836" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750721v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;Y Collot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;n. Proust" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;m Nocquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martillo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024192" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05001128v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Tapia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicheng Le" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Ling Ho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In-Tian Lin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106922" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776996v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010466" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722078v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morena" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cattaneo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.834029" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258221v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin-Sheng Huang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pai-Sen Yu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-021-09429-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546364v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ritz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.98" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578555v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo-Fang Huang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228974" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03094044v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seibert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feuillet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ratzov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106242" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326448v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;y. Collot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Silva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005501" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946123v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Collot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dano" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45285.1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734516v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.10.017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737588v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garibaldi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Collot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.09.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467627v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lehu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.04.030" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306986v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lehu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-K Hsu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2015.3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744705v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniya Sheremet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sosson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoriy Sydorenko" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinoviy Voitsitskiy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.09.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467640v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Retif" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.11.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRCVHVKH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01131151v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Witt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-014-9231-y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277768v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.05.013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18MGW64R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01133376v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattaneo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yelles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36170.1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00769974v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dan-Unterseh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Yelles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2159-2012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815438v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sosson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.05.005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0BKD4L0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585747v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ioualalen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sanclemente" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04878.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498287v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Calmus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-010-0193-y" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2VM6H597-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00467414v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bertrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.3.227" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498289v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.04.048" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJ4TW5ZG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242137v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radha Krishna Pillutla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tien-Shun Lin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen-Chu Yeh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2025.106854" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05440725v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Michaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030779" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241940v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guerin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Richa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.70043" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270001v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bablon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012276" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270003v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Le Pennec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012278" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436131v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Seibert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morena" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011152" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669283v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Ting Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Kun Hsu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Chieh Su" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01593-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756190v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pons" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2024.112497" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Narvaez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hidalgo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107049" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05268965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Garzanti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyani Nayak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Padoan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vezzoli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Resentini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104523" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233625v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Reyes Ben&#237;tez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104503" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498620v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fenies" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vazquez Riveiros" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frigola" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111836" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171645v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118283" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05001128v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Tapia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicheng Le" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Ling Ho" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In-Tian Lin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106922" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750721v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;Y Collot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;n. Proust" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;m Nocquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martillo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024192" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776996v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010466" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722078v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morena" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cattaneo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.834029" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258221v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin-Sheng Huang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pai-Sen Yu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-021-09429-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546364v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ritz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.98" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578555v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo-Fang Huang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228974" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03094044v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seibert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feuillet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ratzov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106242" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326448v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;y. Collot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Silva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005501" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946123v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Collot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dano" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45285.1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734516v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.10.017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737588v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garibaldi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Collot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.09.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467627v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lehu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.04.030" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306986v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lehu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-K Hsu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2015.3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744705v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniya Sheremet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sosson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoriy Sydorenko" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinoviy Voitsitskiy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.09.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467640v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Retif" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.11.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRCVHVKH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01131151v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Witt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-014-9231-y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01133376v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattaneo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yelles" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36170.1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277768v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.05.013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18MGW64R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00769974v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dan-Unterseh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Yelles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2159-2012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815438v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sosson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.05.005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0BKD4L0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585747v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ioualalen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sanclemente" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04878.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498287v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Calmus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-010-0193-y" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2VM6H597-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00467414v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bertrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.3.227" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498289v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.04.048" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJ4TW5ZG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>