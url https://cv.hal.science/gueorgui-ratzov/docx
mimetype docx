--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -115,649 +115,649 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and deposition of deepwater homogenites from a sedimentological perspective: Examples from offshore SW Taiwan</w:t>
+                <w:t xml:space="preserve">Offshore Record of Explosive Volcanic Eruptions in the Southern Part of the Panamá Basin During the Past 10 Myr: 1. Tephrostratigraphy, Cross‐Correlations and Geochemical Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radha Krishna Pillutla</w:t>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Tien-Shun Lin</w:t>
+                <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jen-Chu Yeh</w:t>
+                <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
+                <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Babonneau</w:t>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 480, pp.106854. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2025.106854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025GC012276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242137v1</w:t>
+                <w:t xml:space="preserve">hal-05270001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Possible Tsunamigenic Near‐Trench Strike‐Slip Fault, Offshore North Ecuador–South Colombia</w:t>
+                <w:t xml:space="preserve">Sedimentary record of submarine gravity‐flow events in the southern Ryukyu forearc during the last 200 000 years: archive of mega‐earthquakes and tsunamis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Collot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nathalie Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Galve</w:t>
+                <w:t xml:space="preserve">Charlotte Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
+                <w:t xml:space="preserve">Mira Richa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024jb030779⟩</w:t>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sed.70043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05440725v1</w:t>
+                <w:t xml:space="preserve">hal-05241940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary record of submarine gravity‐flow events in the southern Ryukyu forearc during the last 200 000 years: archive of mega‐earthquakes and tsunamis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Origin and deposition of deepwater homogenites from a sedimentological perspective: Examples from offshore SW Taiwan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radha Krishna Pillutla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Tien-Shun Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jen-Chu Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Babonneau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sed.70043⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 480, pp.106854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2025.106854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241940v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offshore Record of Explosive Volcanic Eruptions in the Southern Part of the Panamá Basin During the Past 10 Myr: 1. Tephrostratigraphy, Cross‐Correlations and Geochemical Characterization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Possible Tsunamigenic Near‐Trench Strike‐Slip Fault, Offshore North Ecuador–South Colombia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Saillard</w:t>
+                <w:t xml:space="preserve">Jean-Yves Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Michaud</w:t>
+                <w:t xml:space="preserve">F Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Nauret</w:t>
+                <w:t xml:space="preserve">A Galve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (9), </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (12), pp.e2024JB030779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025GC012276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024jb030779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05270001v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05440725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offshore Record of Explosive Volcanic Eruptions in the Southern Part of the Panamá Basin During the Past 10 Myr: 2. Inferences About the Construction of the Northern Andean Arc and Regional Geodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 26 (9), </w:t>
@@ -789,1449 +789,1449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05270003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary Records in the Lesser Antilles Fore‐Arc Basins Provide Evidence of Large Late Quaternary Megathrust Earthquakes</w:t>
+                <w:t xml:space="preserve">Changes in marine sedimentation patterns in the northeastern South China Sea in the past 35,000 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Seibert</w:t>
+                <w:t xml:space="preserve">Kuan-Ting Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Feuillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
+                <w:t xml:space="preserve">Shu-Kun Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Tien-Shun Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Beck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Morena</w:t>
+                <w:t xml:space="preserve">Chih-Chieh Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023GC011152⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-024-01593-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04436131v1</w:t>
+                <w:t xml:space="preserve">hal-04669283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in marine sedimentation patterns in the northeastern South China Sea in the past 35,000 years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late Pleistocene charcoal-rich sediments in the Puerto Rico Trench, possible remnants of gigantic wildfires in North-Eastern South America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Seibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kuan-Ting Chen</w:t>
+                <w:t xml:space="preserve">Christian Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shu-Kun Hsu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrew Tien-Shun Lin</w:t>
+                <w:t xml:space="preserve">Nathalie Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chih-Chieh Su</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Babonneau</w:t>
+                <w:t xml:space="preserve">Eva Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-024-01593-3⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 655, pp.112497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2024.112497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669283v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Pleistocene charcoal-rich sediments in the Puerto Rico Trench, possible remnants of gigantic wildfires in North-Eastern South America</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Sedimentary Records in the Lesser Antilles Fore‐Arc Basins Provide Evidence of Large Late Quaternary Megathrust Earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Seibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Pons</w:t>
+                <w:t xml:space="preserve">P. Morena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 655, pp.112497. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (2), pp.e2023GC011152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2024.112497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023GC011152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756190v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two types of slab components under Ecuadorian volcanoes supported by primitive olivine-hosted melt inclusion study</w:t>
+                <w:t xml:space="preserve">Structural evolution of the southern Ecuadorian forearc in the Santa Elena Peninsula region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Narvaez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+                <w:t xml:space="preserve">Cédric Bulois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+                <w:t xml:space="preserve">Nicolas Espurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Hidalgo</w:t>
+                <w:t xml:space="preserve">Pedro Reyes Benítez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2023.107049⟩</w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130, pp.104503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2023.104503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04197043v1</w:t>
+                <w:t xml:space="preserve">hal-04233625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast-eroding Taiwan and transfer of orogenic sediment to forearc basins and trenches in the Philippine and South China seas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Garzanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Garzanti</w:t>
+                <w:t xml:space="preserve">Kalyani Nayak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalyani Nayak</w:t>
+                <w:t xml:space="preserve">Marta Padoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Padoan</w:t>
+                <w:t xml:space="preserve">Giovanni Vezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Resentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth-Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 244, pp.104523. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.earscirev.2023.104523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural evolution of the southern Ecuadorian forearc in the Santa Elena Peninsula region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in Kuroshio Current dynamics and East Asian monsoon variability during the last 26 kyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Fenies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bulois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Saillard</w:t>
+                <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Espurt</w:t>
+                <w:t xml:space="preserve">Natalia Vazquez Riveiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Reyes Benítez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Michaud</w:t>
+                <w:t xml:space="preserve">Christophe Menniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Frigola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2023.104503⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 632, 111836 (16p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233625v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Kuroshio Current dynamics and East Asian monsoon variability during the last 26 kyr</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Fenies</w:t>
+                <w:t xml:space="preserve">An innovative isotopic method to identify the volcanic source of distal tephra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Clément Frigola</w:t>
+                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111836⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 619, pp.118283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498620v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative isotopic method to identify the volcanic source of distal tephra</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Two types of slab components under Ecuadorian volcanoes supported by primitive olivine-hosted melt inclusion study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Narvaez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
+                <w:t xml:space="preserve">S. Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 619, pp.118283. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 442-443, pp.107049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2023.107049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171645v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04197043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planktic-benthic foraminifera ratio (%P) as a tool for the reconstruction of paleobathymetry and geohazard: A case study from Taiwan</w:t>
+                <w:t xml:space="preserve">From long‐ to short‐term inter‐plate coupling at the subducted Carnegie Ridge crest, offshore Central Ecuador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raúl Tapia</w:t>
+                <w:t xml:space="preserve">J‐Y Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sicheng Le</w:t>
+                <w:t xml:space="preserve">J‐n. Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sze Ling Ho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
+                <w:t xml:space="preserve">J‐m Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Tian Lin</w:t>
+                <w:t xml:space="preserve">C. Martillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106922⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (8), pp.e2022JB024192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JB024192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05001128v1</w:t>
+                <w:t xml:space="preserve">hal-03750721v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From long‐ to short‐term inter‐plate coupling at the subducted Carnegie Ridge crest, offshore Central Ecuador</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planktic-benthic foraminifera ratio (%P) as a tool for the reconstruction of paleobathymetry and geohazard: A case study from Taiwan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J‐n. Proust</w:t>
+                <w:t xml:space="preserve">Raúl Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J‐m Nocquet</w:t>
+                <w:t xml:space="preserve">Sicheng Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Martillo</w:t>
+                <w:t xml:space="preserve">Sze Ling Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Michaud</w:t>
+                <w:t xml:space="preserve">In-Tian Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 127 (8), pp.e2022JB024192. </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 453, pp.106922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022JB024192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750721v2</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene marine tephra offshore Ecuador and Southern Colombia: First trench‐to‐arc correlations and implication for magnitude of major eruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (9), pp.e2022GC010466. </w:t>
@@ -2282,90 +2282,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence of Adjacent Siliciclastic, Carbonate, and Mixed Sedimentary Systems: An Example From Seafloor Morphology in the Northern Lesser Antilles Forearc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cattaneo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.834029. </w:t>
@@ -2397,377 +2397,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow gas hydrates off southwest Taiwan and their mechanisms</w:t>
+                <w:t xml:space="preserve">New perspectives in studying active faults in metropolitan France: the “Active faults France” (FACT/ATS) research axis from the Resif-Epos consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yin-Sheng Huang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Andrew Tien-Shun Lin</w:t>
+                <w:t xml:space="preserve">Jean-François Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pai-Sen Yu</w:t>
+                <w:t xml:space="preserve">Stéphane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Authemayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Graveleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11001-021-09429-x⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (S1), pp.381-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258221v1</w:t>
+                <w:t xml:space="preserve">hal-03546364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New perspectives in studying active faults in metropolitan France: the “Active faults France” (FACT/ATS) research axis from the Resif-Epos consortium</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shallow gas hydrates off southwest Taiwan and their mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Authemayou</w:t>
+                <w:t xml:space="preserve">Yin-Sheng Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu-Kun Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chih-Chieh Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Tien-Shun Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Graveleau</w:t>
+                <w:t xml:space="preserve">Pai-Sen Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 353 (S1), pp.381-412. </w:t>
+              <w:t xml:space="preserve">Marine Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (1), pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.98⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11001-021-09429-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546364v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clay-mineral distribution in recent deep-sea sediments around Taiwan: Implications for sediment dispersal processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalyani Nayak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Tien-Shun Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuo-Fang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhifei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 814, pp.228974. </w:t>
@@ -2974,51 +2974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3069,90 +3069,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A honeycomb seafloor morphology in carbonate sediment of the Carnegie Ridge (offshore Ecuador): Formation and potential geodynamic significance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3203,77 +3203,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbidite chronostratigraphy off Algiers, central Algerian margin: A key for reconstructing Holocene paleo-earthquake cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cattaneo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3435,1816 +3435,1840 @@
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 384, pp.47 - 62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.margeo.2016.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An attempt to reconstruct 2700 years of seismicity using deep-sea turbidites offshore eastern Taiwan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Historical Reconstruction of Submarine Earthquakes Using Pb-210, Cs-137, and Am-241 Turbidite Chronology and Radiocarbon Reservoir Age Estimation off East Taiwan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lehu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S-K Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Babonneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shu-Kun Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.04.030⟩</w:t>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58 (1), pp.25-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/RDC.2015.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467627v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical Reconstruction of Submarine Earthquakes Using Pb-210, Cs-137, and Am-241 Turbidite Chronology and Radiocarbon Reservoir Age Estimation off East Taiwan</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">An attempt to reconstruct 2700 years of seismicity using deep-sea turbidites offshore eastern Taiwan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Lehu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu-Kun Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/RDC.2015.3⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 692, pp.309-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.04.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306986v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An offshore-onland transect across the north-eastern Black Sea basin (Crimean margin): Evidence of Paleocene to Pliocene two-stage compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgeniya Sheremet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigoriy Sydorenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinoviy Voitsitskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 688, pp.84 - 100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A similar to 3000 years-old sequence of extreme events revealed by marine and shore deposits east of Taiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Lehu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Retif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shu-Kun Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 692, pp.325-341. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2015.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01467640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary sedimentation and active faulting along the Ecuadorian shelf: preliminary results of the ATACAMES Cruise (2012)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
+                <w:t xml:space="preserve">Deep-sea sedimentation offshore eastern Taiwan: Facies and processes characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Lehu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu-Kun Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Collot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Witt</w:t>
+                <w:t xml:space="preserve">Nathalie Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geophysical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 36 (1), pp.81-98. </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 369, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11001-014-9231-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2015.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01131151v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene turbidites record earthquake supercycles at a slow-rate plate boundary</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+                <w:t xml:space="preserve">Quaternary sedimentation and active faulting along the Ecuadorian shelf: preliminary results of the ATACAMES Cruise (2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Yelles</w:t>
+                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G36170.1⟩</w:t>
+              <w:t xml:space="preserve">Marine Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (1), pp.81-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11001-014-9231-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01133376v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01131151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-sea sedimentation offshore eastern Taiwan: Facies and processes characterization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Holocene turbidites record earthquake supercycles at a slow-rate plate boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cattaneo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Yelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (4), pp.331-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G36170.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2015.05.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01277768v1</w:t>
+                <w:t xml:space="preserve">insu-01133376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for the seafloor signature of the 21 May 2003 Boumerdès earthquake offshore central Algeria</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Late Quaternary geomorphologic evolution of submarine canyons as a marker of active deformation on convergent margins: The example of the South Colombian margin,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-12-2159-2012⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 315-318, pp.77-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2012.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00769974v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Quaternary geomorphologic evolution of submarine canyons as a marker of active deformation on convergent margins: The example of the South Colombian margin,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Searching for the seafloor signature of the 21 May 2003 Boumerdès earthquake offshore central Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Cattaneo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dan-Unterseh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Yelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.2159-2172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-12-2159-2012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2012.05.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00815438v1</w:t>
+                <w:t xml:space="preserve">insu-00769974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tsunami signature on a submerged promontory: the case study of the Atacames Promontory, Ecuador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ioualalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sanclemente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 184 (2), pp.680-688. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04878.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00585747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Deformation along the Southern End of the Tosco Abreojos Fault System: New Insights from Multibeam Swath Bathymetry, in Geodynamics of the Mexican Pacific Margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Calmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 168 (8-9), pp.1363-1372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00024-010-0193-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miocene to Messinian deformation and hydrothermal activity in a pre-alpine basement massif of the French Western Alps: New U-Th-Pb and Argon ages from the Lauzière massif</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mass-transport deposits in the northern Ecuador subduction trench: Result of frontal erosion over multiple seismic cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.181.3.227⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 296 (1-2), pp.89-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.04.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00467414v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass-transport deposits in the northern Ecuador subduction trench: Result of frontal erosion over multiple seismic cycles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Miocene to Messinian deformation and hydrothermal activity in a pre-alpine basement massif of the French Western Alps: New U-Th-Pb and Argon ages from the Lauzière massif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.04.048⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 181 (3), pp.227-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.181.3.227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00498289v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00467414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId193"/>
+      <w:footerReference w:type="default" r:id="rId195"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5391,51 +5415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242137v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radha Krishna Pillutla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tien-Shun Lin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen-Chu Yeh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2025.106854" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05440725v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Michaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030779" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241940v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guerin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Richa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.70043" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270001v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bablon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012276" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270003v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Le Pennec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012278" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436131v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Seibert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morena" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011152" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669283v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Ting Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Kun Hsu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Chieh Su" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01593-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756190v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pons" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2024.112497" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Narvaez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hidalgo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107049" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05268965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Garzanti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyani Nayak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Padoan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vezzoli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Resentini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104523" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233625v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Reyes Ben&#237;tez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104503" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498620v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fenies" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vazquez Riveiros" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frigola" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111836" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171645v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118283" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05001128v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Tapia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicheng Le" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Ling Ho" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In-Tian Lin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106922" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750721v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;Y Collot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;n. Proust" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;m Nocquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martillo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024192" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776996v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010466" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722078v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morena" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cattaneo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.834029" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258221v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin-Sheng Huang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pai-Sen Yu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-021-09429-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546364v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ritz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.98" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578555v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo-Fang Huang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228974" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03094044v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seibert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feuillet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ratzov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106242" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326448v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;y. Collot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Silva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005501" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946123v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Collot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dano" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45285.1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734516v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.10.017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737588v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garibaldi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Collot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.09.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467627v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lehu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.04.030" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306986v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lehu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-K Hsu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2015.3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744705v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniya Sheremet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sosson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoriy Sydorenko" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinoviy Voitsitskiy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.09.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467640v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Retif" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.11.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRCVHVKH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01131151v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Witt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-014-9231-y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01133376v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattaneo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yelles" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36170.1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277768v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.05.013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18MGW64R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00769974v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dan-Unterseh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Yelles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2159-2012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815438v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sosson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.05.005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0BKD4L0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585747v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ioualalen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sanclemente" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04878.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498287v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Calmus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-010-0193-y" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2VM6H597-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00467414v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bertrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.3.227" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498289v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.04.048" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJ4TW5ZG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270001v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bablon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012276" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241940v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guerin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Richa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.70043" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242137v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radha Krishna Pillutla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tien-Shun Lin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen-Chu Yeh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2025.106854" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05440725v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Michaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galve" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030779" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270003v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Le Pennec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012278" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669283v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Ting Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Kun Hsu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Chieh Su" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01593-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756190v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Seibert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pons" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2024.112497" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436131v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011152" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233625v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Reyes Ben&#237;tez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104503" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05268965v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Garzanti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyani Nayak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Padoan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vezzoli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Resentini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104523" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498620v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fenies" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vazquez Riveiros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frigola" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111836" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171645v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118283" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Narvaez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hidalgo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107049" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750721v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;Y Collot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;n. Proust" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;m Nocquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martillo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024192" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05001128v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Tapia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicheng Le" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Ling Ho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In-Tian Lin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106922" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776996v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010466" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722078v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morena" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cattaneo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.834029" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546364v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ritz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.98" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258221v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin-Sheng Huang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pai-Sen Yu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-021-09429-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578555v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo-Fang Huang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228974" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03094044v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seibert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feuillet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ratzov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106242" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326448v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;y. Collot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Silva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005501" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946123v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Collot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dano" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45285.1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734516v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.10.017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737588v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garibaldi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Collot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.09.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S7M90T3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306986v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lehu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-K Hsu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2015.3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467627v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lehu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.04.030" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744705v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniya Sheremet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sosson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoriy Sydorenko" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinoviy Voitsitskiy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.09.015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D8J3JRM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467640v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Retif" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.11.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRCVHVKH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277768v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.05.013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18MGW64R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01131151v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Witt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-014-9231-y" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01133376v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattaneo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yelles" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36170.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815438v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sosson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.05.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0BKD4L0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00769974v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dan-Unterseh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Yelles" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2159-2012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585747v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ioualalen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sanclemente" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04878.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498287v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Calmus" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-010-0193-y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2VM6H597-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498289v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.04.048" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJ4TW5ZG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00467414v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bertrand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.3.227" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>