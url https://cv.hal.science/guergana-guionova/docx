--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -743,2510 +743,2510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les ateliers-maisons des argentières du Colombier (Ardèche). Travailler et vivre aux XIe et XIIe siècles dans une exploitation minière cévenole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Commandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Varia, 49, pp.1-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.24762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02508119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freissinières (Hautes-Alpes). Le matériel céramique de Fangeas (XIIIe-XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34-2016, pp.293-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/amime.2016.2138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02265865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chaufournerie en Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Latournerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan scientifique de la région Martinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, bilan 2017, pp.49-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02874546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Archéologie du fromage à pâte persillée : Les caves du Lodévois et du Larzac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kammenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argitxu Beyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriette Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique - Direction régionale des affaires culturelles Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, bilan 2016, pp.312-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02464022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de Recherche “Poteries des Îles françaises de l’Amérique. Productions locales et importées, XVIIe-XXe siècles&amp;quot; 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Damelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan scientifique de la région Martinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, bilan 2014-2015, pp.34-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01745180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Poteries des îles françaises de l’Amérique, Productions locales et importées, XVIIe-XXe siècles » [2013]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Volpe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan scientifique de la région Martinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.111-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01425261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Poteries des îles françaises de l’Amérique, Productions locales et importées, XVIIe-XXe siècles » [2012]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Volpe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan scientifique de la région Martinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.81-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01425258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet Collectif de Recherche &amp;quot;Poteries des îles françaises de l’Amérique, Productions locales et importées, XVIIe-XXe siècles&amp;quot; 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Richez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan scientifique de la région Martinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, bilan 2008-2009-2010, pp.92-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01309600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le poêle de chauffage en Bulgarie et ses traces archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archaeologia Bulgarica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XIX, pp.69-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01111999v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Maurice-Navacelles : Eglise San Peyre Saint-Vincent de Soulages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan scientifique régional Languedoc-Roussillon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, bilan 2014, pp.183-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PCRI Poteries des îles françaises de l'Amérique, productions locales et importées, XVIIe-XXe s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan scientifique de la région Guadeloupe, de Saint-Barthélemy et de Saint-Martin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, bilan 2011-2012-2013, pp.59-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01107723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exploitation minière dans la vallée du Chassezac (Ardèche) : le plomb, l'argent et le cuivre au Moyen Âge (XIe-XIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bailly-Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kammenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Varia, 49, pp.1-52. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeomed.24762⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 43, pp.11-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.9655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Guergana Guionova</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00922669v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Maurice-Navacelles : Saint-Vincent-de-Soulages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Vassal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bilan scientifique régional Languedoc-Roussillon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, bilan 2012, pp.180-181</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Jordan Latournerie</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du placard au jardin, itinéraire d'un vaisselier du XIXe s. à Riez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique de la région Martinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, bilan 2017, pp.49-50</w:t>
+              <w:t xml:space="preserve">Bulletin d'information des Amis du Vieux Riez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n°123, p. 13-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00815045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Maurice-Navacelles : Eglise Saint-Vincent de Soulages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Corrochano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique de la région Martinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, bilan 2014-2015, pp.34-36</w:t>
+              <w:t xml:space="preserve">Bilan scientifique régional Languedoc-Roussillon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, bilan 2011, pp.161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Tony Volpe</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'église Saint-Vincent de Soulages (Hérault) : les débuts d'un programme triennal de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Corrochano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Vassal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique de la région Martinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.81-84</w:t>
+              <w:t xml:space="preserve">Études héraultaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41, pp.33-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Tony Volpe</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00737701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Maurice-Navacelles : Saint-Vincent de Soulages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Corrochano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Vassal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique de la région Martinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.111-114</w:t>
+              <w:t xml:space="preserve">Bilan scientifique régional Languedoc-Roussillon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, bilan 2010, pp.162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Martre : Col de Siran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique de la région Martinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, bilan 2008-2009-2010, pp.92-93</w:t>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, bilan 2009, pp.202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le poêle de chauffage en Bulgarie et ses traces archéologiques</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La porte sud de Forum Iulii de l'Antiquité Tardive à l'époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Excoffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Centre archéologique du Var</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14, pp.123-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier céramique moderne sur le site de la villa Notre-Dame (Fréjus, Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Centre archéologique du Var</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.145-160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pichet « trompeur » de Roussé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Археология (Bulgarie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49, pp.140-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00505556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’église Saint-Martin-de-Castries : premier bilan d’une fouille programmée (La Vacquerie et Saint-Martin-de-Castries, Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études héraultaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 36, pp.5-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etat de la recherche archéologique concernant la période ottomane en Bulgarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Turcica : revue d'études turques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37, pp.267-279</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00505553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;Miletus ware&amp;quot; de Choumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeologia Bulgarica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, XIX, pp.69-80</w:t>
+              <w:t xml:space="preserve">, 2005, 3, pp.87-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...1338 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00505552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le four potier de Peipin (Alpes-de-Haute-Provence)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Breichner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique du Comité des travaux historiques et scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 31-32, pp.135-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00505554v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00505553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potamia-Agios Sozomenos (Chypre)</w:t>
               </w:r>
@@ -4049,342 +4049,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03525039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Khwâja Sabz Push, Bâmiyân (Afghanistan) : un complexe funéraire associé à un atelier de production céramique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lorain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e Congrès de études sur le Moyen-Orient et les mondes musulmans : Patrimoine médiéval d’Iran et d’Afghanistan : Actualité des recherches de terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS MOMM, Jun 2021, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03524978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaisselles culinaires et d’usage quotidien en Martinique et Guadeloupe aux XVIIIe et XIXe siècle : des productions inspirées des importations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIIth Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIECM3, Nov 2021, Grenade, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03466844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indices de production potière de Perpignan au XVIIe siècle : poteries glaçurées et faïences à la mode catalane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIIth Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIECM3, Nov 2021, Grenade, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03466952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daily life in Sofia from 16th to 19th century through the ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BECAP 21: Pots in context: Vessels’ use, function, and consumption, research strategies and methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03524886v1</w:t>
-              </w:r>
-[...244 lines deleted...]
-                <w:t xml:space="preserve">halshs-03524978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la cuisine à la table : aspects de la standardisation du vaisselier en Provence du XVIIe au XXe siècles</w:t>
               </w:r>
@@ -4955,260 +4955,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique du puits du site Albert Ier à Montpellier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guergana Guionova</w:t>
+                <w:t xml:space="preserve">Le pot du cimetière de Saint-Martin-de-Castries (La Vaquerie-et-Saint-Martin-de-Castries, Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des pots dans la tombe (IXe - XVIIIe siècle); regards croisés sur une pratique funéraire en Europe de l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bocquet-Liénard A., Chapelain C, Severille, Dervin S., Hincker V., May 2012, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premier aperçu sur la céramique du site Verchamp-Eurêka à Castelnau-le-Lez (Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études du réseau d’information sur la céramique médiévale et moderne, ICERAMM 2017, 23-24 novembre 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...62 lines deleted...]
-                <w:t xml:space="preserve">hal-02266874v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01741219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premier aperçu sur la céramique du site Verchamp-Eurêka à Castelnau-le-Lez (Hérault)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Cloarec</w:t>
+                <w:t xml:space="preserve">La céramique du puits du site Albert Ier à Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études du réseau d’information sur la céramique médiévale et moderne, ICERAMM 2017, 23-24 novembre 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01741219v1</w:t>
+                <w:t xml:space="preserve">halshs-01741221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récipients pour la transformation laitière en Bulgarie (XVIIIe-XIXe siècle)</w:t>
               </w:r>
@@ -5263,77 +5263,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie du fromage à pâte persillée. Les caves d'affinage des Causses et des Cévennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kammenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argitxu Beyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriette Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5447,410 +5447,531 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01314924v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céramique d'importation du XIVe au XVIIe s. en Bulgarie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guergana Guionova</w:t>
+                <w:t xml:space="preserve">Hygiène collective, hygiène individuelle d’une société coloniale: Martinique et Guadeloupe, XVIIIe-XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Volpe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In &amp; Around, Ceramiche e comunità, Secondo convegno tematico dell’AIECM3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIECM3, Apr 2015, Faenza, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artisanat potier et ensilage groupé aux portes de Montpellier : le site de Verchamp du VIIe au XIIe siècle (Castelnau-le-Lez, Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carme Rémi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’habitat rural du haut Moyen Âge en France (Ve-XIe siècles) : Dynamiques du peuplement, formes, fonctions et statuts des établissements : 36e Journées internationales d’archéologie mérovingienne de l’AFAM, Montpellier - Musée archéologique de Lattes, 1er-3 octobre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jérôme Hernandez; Laurent Schneider; Jean Soulat, Oct 2015, Lattes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03163416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céramiques aux îles d’Amérique : la part de la Méditerranée (XVIIe-XIXe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actas do X Congresso Internacional A Cerâmica Medieval no Mediterrâneo, Silves, 22 a 27 .outubro 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, Silves, Portugal. pp.681-691</w:t>
+              <w:t xml:space="preserve">, Oct 2012, Silves, Portugal. pp.440-454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01309583v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céramique d'importation du XIVe au XVIIe s. en Bulgarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actas do X Congresso Internacional A Cerâmica Medieval no Mediterrâneo, Silves, 22 a 27 .outubro 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, Silves, Portugal. pp.440-454</w:t>
+              <w:t xml:space="preserve">, Oct 2012, Silves, Portugal. pp.681-691</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Anne Cloarec</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01314923v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montpellier, un atelier de potiers-faïenciers, entre Moyen Age et époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ginouvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’habitat rural du haut Moyen Âge en France (Ve-XIe siècles) : Dynamiques du peuplement, formes, fonctions et statuts des établissements : 36e Journées internationales d’archéologie mérovingienne de l’AFAM, Montpellier - Musée archéologique de Lattes, 1er-3 octobre 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jérôme Hernandez; Laurent Schneider; Jean Soulat, Oct 2015, Lattes, France</w:t>
+              <w:t xml:space="preserve">IX congresso Internazionale sulla Ceramica Medievale nel Mediterraneo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Venise, Italie. pp.51-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...128 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00815212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique du Xe siècle en contexte castral pyrénéen (Ultréra- Argelès-sur-Mer 66)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5866,247 +5987,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atti del IX congresso internazionale sulla ceramica medievale nel Mediterraneo : Venezia, Scuola grande dei Carmini, Auditorium Santa Margherita, 23-27 novembre 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Venise, Italie. pp.498-500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00815214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apparition et développement de la faïence à Montpellier, du Moyen Âge à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ginouvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...158 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6432,77 +6432,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie du fromage de Roquefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kammenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argitxu Beyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriette Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
@@ -6817,715 +6817,715 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux coupes à décor sgraffito monochrome</w:t>
+                <w:t xml:space="preserve">Trois figurines de bélier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Salima Hellal; Sandra Aube; Eloïse Brac De La Perrière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les arts de l'Islam au Musée des Beaux-Arts de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.150-152, 2023, 9789461617279</w:t>
+              <w:t xml:space="preserve">, pp.158-159, 2023, 9789461617279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04142656v1</w:t>
+                <w:t xml:space="preserve">halshs-04142663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupe à décor sgraffito &amp;quot;trois couleurs</w:t>
+                <w:t xml:space="preserve">Carreau et plaques incisés sous glaçure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Salima Hellal; Sandra Aube; Eloïse Brac De La Perrière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les arts de l'Islam au Musée des Beaux-Arts de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.148-149, 2023, 9789461617279</w:t>
+              <w:t xml:space="preserve">, pp.155-156, 2023, 9789461617279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04142647v1</w:t>
+                <w:t xml:space="preserve">halshs-04142662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois figurines de bélier</w:t>
+                <w:t xml:space="preserve">Coupes glaçurées à décor polychrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Salima Hellal; Sandra Aube; Eloïse Brac De La Perrière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les arts de l'Islam au Musée des Beaux-Arts de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.158-159, 2023, 9789461617279</w:t>
+              <w:t xml:space="preserve">, pp.144-147, 2023, 9789461617279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04142663v1</w:t>
+                <w:t xml:space="preserve">halshs-04142635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carreau et plaques incisés sous glaçure</w:t>
+                <w:t xml:space="preserve">Coupe à décor sgraffito &amp;quot;trois couleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Salima Hellal; Sandra Aube; Eloïse Brac De La Perrière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les arts de l'Islam au Musée des Beaux-Arts de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.155-156, 2023, 9789461617279</w:t>
+              <w:t xml:space="preserve">, pp.148-149, 2023, 9789461617279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04142662v1</w:t>
+                <w:t xml:space="preserve">halshs-04142647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupes glaçurées à décor polychrome</w:t>
+                <w:t xml:space="preserve">Trois coupes à décor d'engobes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Salima Hellal; Sandra Aube; Eloïse Brac De La Perrière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les arts de l'Islam au Musée des Beaux-Arts de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.144-147, 2023, 9789461617279</w:t>
+              <w:t xml:space="preserve">, pp.140-143, 2023, 9789461617279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04142635v1</w:t>
+                <w:t xml:space="preserve">halshs-04142630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois coupes à décor d'engobes</w:t>
+                <w:t xml:space="preserve">Aspects de la standardisation du vaisselier en Provence du XVIe et XVIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Astrid Chazottes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque "Boire et manger en Provence (Xe-XXe siècle) : Études archéologique et historique de la consommation alimentaire", LA3M, Aix-en-Provence, 6-7 octobre 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.141-160, 2023, Archéologie Moderne et Contemporaine, 978-2-35518-130-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03451503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupes dites &amp;quot;de Garrus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Salima Hellal; Sandra Aube; Eloïse Brac De La Perrière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les arts de l'Islam au Musée des Beaux-Arts de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.140-143, 2023, 9789461617279</w:t>
+              <w:t xml:space="preserve">, pp.153-154, 2023, 9789461617279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...61 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Mergoil</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-03451503v1</w:t>
+                <w:t xml:space="preserve">halshs-04142660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupes dites &amp;quot;de Garrus</w:t>
+                <w:t xml:space="preserve">Deux coupes à décor sgraffito monochrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Salima Hellal; Sandra Aube; Eloïse Brac De La Perrière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les arts de l'Islam au Musée des Beaux-Arts de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.153-154, 2023, 9789461617279</w:t>
+              <w:t xml:space="preserve">, pp.150-152, 2023, 9789461617279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04142660v1</w:t>
+                <w:t xml:space="preserve">halshs-04142656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indices de production potière de Perpignan au XVIIe siècle : poteries glaçurées et faïences à la mode catalane</w:t>
               </w:r>
@@ -7643,277 +7643,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02463352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat rural du haut Moyen Âge de Saint-Vincent de Soulages (Saint-Maurice-Navacelles, Hérault)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artisanat potier et ensilage groupé aux portes de Montpellier : le site de Verchamp du VIIe au XIIe siècle (Castelnau-le-Lez, Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carme Rémi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Hernandez; Laurent Schneider; Jean Soulat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’habitat rural du haut Moyen Âge en France (Ve-XIe siècles) : Dynamiques du peuplement, formes, fonctions et statuts des établissements : Actes des 36e Journées internationales d’archéologie mérovingienne de l’AFAM, Montpellier - Musée archéologique de Lattes, 1er-3 octobre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Centre d'archéologie médiévale du Languedoc, pp.381-388, 2020, Mémoires de l’AFAM n° 36 ; Archéologie du Midi Médiéval Supplément n° 9, 978-2-918365-23-5</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre d'archéologie médiévale du Languedoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.297-312, 2020, Mémoires de l’AFAM, 978-2-918365-23-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/amime.2020.2224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160735v1</w:t>
-[...63 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-03525207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’habitat rural du haut Moyen Âge de Saint-Vincent de Soulages (Saint-Maurice-Navacelles, Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Vassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Hauswirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lorenzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Hernandez; Laurent Schneider; Jean Soulat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’habitat rural du haut Moyen Âge en France (Ve-XIe siècles) : Dynamiques du peuplement, formes, fonctions et statuts des établissements : Actes des 36e Journées internationales d’archéologie mérovingienne de l’AFAM, Montpellier - Musée archéologique de Lattes, 1er-3 octobre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 36, </w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, Centre d'archéologie médiévale du Languedoc, pp.381-388, 2020, Mémoires de l’AFAM n° 36 ; Archéologie du Midi Médiéval Supplément n° 9, 978-2-918365-23-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/amime.2020.2224⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03525207v1</w:t>
+                <w:t xml:space="preserve">hal-03160735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarreguemines aux îles d'Amérique : la question de la faïence fine en Martinique et Guadeloupe</w:t>
               </w:r>
@@ -7988,294 +7988,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ishkornaïa : de l’usage de la soude végétale dans les revêtements céramiques (Paykend, oasis de Boukhara, IXe—XIXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sergei Bocharov; Véronique François; Ayrat Sitdikov. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glazed Pottery of the Mediterranean and the Black Sea Region, 10th–18th Centuries. Vol. 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratum, Archaeologial Records of Eastern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.767-777, 2017, 978-9975-4269-1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le pot du cimetière de St-Martin-de-Castries (La Vacquerie-et-Saint-Martin-de-Castries, Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bocquet-Liénard Anne; Chapelain de Seréville-Niel Cécile; Dervin Stéphanie; Hincker Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des pots dans la tombe (IXe au XVIIIe siècle). Regards croisés sur une pratique funéraire en Europe de l’Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Caen; Brepols Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.124-127, 2017, 978-2-84133-851-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01610868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...97 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparition et développement de la faïence à Montpellier, du Moyen Âge à l’époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ginouvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8771,129 +8771,202 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01015185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un atelier hors la porte de la Blanquerie. Des productions entre archaïsme et modernité</w:t>
+                <w:t xml:space="preserve">L’atelier de François Colondres dans l’enclos du Saint-Esprit. Des poteries de terre en faïence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.76-98, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.479-492, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00817256v1</w:t>
+                <w:t xml:space="preserve">halshs-00815210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréjus, production et consommation de céramique à l'époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FIXOT (M.) (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le groupe épiscopal de Fréjus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols Publishers, pp.551-562, 2012, 978-2-503-54763-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00815027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céramiques d'un niveau d'occupation d'époque mamelouke à Istabl Antar/Fostat (Le Caire, Egypte)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland-Pierre Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8926,130 +8999,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sauro GELICHI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atti del IX congresso internazionale sulla ceramica medievale nel Mediterraneo : Venezia, Scuola grande dei Carmini, Auditorium Santa Margherita, 23-27 novembre 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, All'insegna del giglio, pp.297-302, 2012, 978-88-7814-540-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00816883v2</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00815027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’atelier de François Colondres dans l’enclos du Saint-Esprit. Des poteries de terre en faïence</w:t>
               </w:r>
@@ -9091,137 +9091,137 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.479-492, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00815210v1</w:t>
+                <w:t xml:space="preserve">halshs-03973672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’atelier de François Colondres dans l’enclos du Saint-Esprit. Des poteries de terre en faïence</w:t>
+                <w:t xml:space="preserve">Un atelier hors la porte de la Blanquerie. Des productions entre archaïsme et modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.479-492, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.76-98, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03973672v1</w:t>
+                <w:t xml:space="preserve">halshs-00817256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production potière en Bulgarie à l’époque ottomane: rupture ou continuité ?</w:t>
               </w:r>
@@ -9514,5911 +9514,5911 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La céramique des sondages de l’Intendance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2024, pp.99-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04885783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sites alpins de Rilauv. 01 et Rilauv. 02. Réserve intégrale du Lauvitel, Parc national des Écrins (Le Bourg d'Oisans, 38), Opération 2022 : note scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Knockaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre Camille Jullian. 2024, 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abbaye Saint-Hilaire (84). Sondage de la cour à l'arrière du chevet de l'église conventuelle. Rapport final d'opération. Campagne 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Hoffelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Tardy de Montravel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LA3M UMR 7298 AMU-CNRS. 2024, pp.149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sites alpins de RILAUV.01 et RILAUV.02. Réserve intégrale du Lauvitel, Parc national des Écrins, rapport final d’opération archéologique 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Arnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guergana Guionova</w:t>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Knockaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre Camille Jullian. 2024, 172 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ille-sur-Têt (66). Impasse de la Rodona / 10 rue de l'Hôpital 2. Rapport final d'opération. Sondages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Hoffelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Duneufjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S.A.R.L. ACTER. 2023, pp.173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport d’études spécialisées, Etudes de mobilier céramique, Lazer (05)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LA3M UMR 7298 AMU-CNRS. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03525452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique de la campagne de sondages 2020, abbaye St-Hilaire, Ménerbes (84)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] n°1870 du 02/06/2020 au 28/06/2020; n°3346 du 14/08/2020 au 06/12/2020, SRA PACA; Aix Marseille Université; LA3M. 2020, pp.55-57; 199-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03525233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique de la cour arrière du Campo Santo (Perpignan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : GUINAUDEAU (N.) dir. - COUR ARRIÈRE DU CAMPO SANTO Rue du Bastion Saint-Dominique (Perpignan (Pyrénées-Orientales), Région Occitanie) : Rapport Final d’Opération de fouille préventive, CNRS LA3M, UMR 7298; ACTER archéologie; DRAC SRA OCCITANIE. 2020, pp.vol. 2, 3-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02953328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbaye Saint-Hilaire. Rapport final d'opération. Sondages archéologiques. Campagne 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Hoffelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alice Tardy de Montravel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">LA3M UMR 7298 AMU-CNRS. 2024, pp.149</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thuaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LA3M UMR 7298 AMU-CNRS. 2020, pp.206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Juliette Knockaert</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le matériel céramique de Massargues, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : LONGEPIERRE (S.), PELAQUIER (E.), GUIONOVA (G.). - Le bourg de Massargues (Saint-Quentin-la-Poterie, Gard) vers 1100 (?) aux années 1340; Enclave des évêques d'Uzès et prototype d'urbanisme médiéval : Rapport Final d’Opération de fouille programmée probatoire et Étude historique, CNRS LA3M, UMR 7298. 2020, pp.20-22, fig. 24-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02495747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hérault (34), Saint-Maurice Navacelles L’habitat rural de Saint-Vincent de Soulages : mise en place, abandon et reprise (des VIe-VIIe s. aux XVIIe-XVIIIe s.). Rapport Final d’Opération de fouille programmée annuelle. Troisième année d’un programme triennal, Service Régional de l’Archéologie, Occitanie, Montpellier, 444 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Centre Camille Jullian. 2024, 172 p</w:t>
+              <w:t xml:space="preserve">Inrap. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2024, pp.99-102</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultréra. Néolithique, Âge du bronze final IIIb, Castrum du haut Moyen Âge. Fouille programmée, 10e campagne 2016. Bilan de l'opération archéologique (2000-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bénézet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Giresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Bilan de l'opération archéologique, SRA de Languedoc-Roussillon; LA3M UMR 7298 AMU-CNRS. 2018, pp.2 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Juliette Knockaert</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02050754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le matériel céramique du diagnostic du Gaubert, Digne-les-Bains (04)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : SELEQUE (J.) dir. - Digne-les-Bains, Gaubert Village (04070). Rapport de diagnostic, Service départemental d’archéologie des Alpes de Haute-Provence. 2018, pp.168-173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01710586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’habitat rural de Saint-Vincent de Soulages : la reprise de l’occupation des XIIIe siècles aux XVIIe-XVIIIe siècles (Saint-Maurice-Navacelles, 34) », dans POMAREDES (H.) et JUNG (C.) dir., ARC20 : Peuplements en Lodévois et Biterrois « Paysages et organisation socio-économique des campagnes du Lodévois et du Biterrois (Languedoc Central) de la Protohistoire au Moyen-Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Hauswirth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse du matériel céramique de Litala (2016-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : GIOVANNANGELI (G.), OLLIVIER (D.) (collab.), THOMAS (E.) (collab.). - Castellu di Tali (Litala), Sartène, Corse du Sud. Rapport d'opération archéologique, DRAC de Corse. 2018, pp.31-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01754657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier céramique de Petra Castellana, 2016-2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] in : BUCCIO (V.) (dir.), DANTEC (E.), DEDONDER (Y.), DEVOS (J.-F.), Castellane (04039), Petra Castellana. 2e rapport intermédiaire de fouille programmée triennale (novembre 2018), Service départemental d'archéologie des Alpes de Haute-Provence; LA3M. 2018, pp.200-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02496059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier médiéval et moderne, 8, rue Littéra, Aix-en-Provence [partie de : CLAUDE (S.), 8, rue de Littéra. Parcelle AT 236. Fouille préventive]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA. 2017, pp.103-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01502138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les faïences de l'hypogée du Castelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Margarit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] PCR "Les monuments mégalithiques d’Arles-Fontvieille, état des connaissances, contextes et nouvelles données", sous la dir. X. Margarit, Région Provence-Alpes-Côte d'Azur; Département des Bouches-d-Rhône. 2017, pp.59-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01743393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier de l’église et de son puits. Le mobilier céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Commandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : LONGEPIERRE (S.), LARDE (S.), L'église des Carmes et la porte du Légassieu, du XIIIe siècle à l'époque moderne : Occitanie, Hérault (34), Montpellier, Place Albert 1er : rapport de fouilles, Inrap MED. 2017, pp.319-349 (vol. 1), 95-100 (vol. 2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01671416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique des grottes de transformation laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : KRAMMENTHALER (E.), BEYRIE (A.), PASCAL (H.), GUIONOVA (G.). - Archéologie du fromage de Roquefort. Les caves du Lodévois et du Larzac (Hérault – 34). Rapport final d'opération, IKER Archéologie. 2016, pp.vol. 2, 159-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04664894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier moderne de la place de la Rotonde, Aix-en-Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] In : AUJALEU Ariane, GALIN Wilfrid, KAWALEK Emmanuelle (dir.) - Place de la Rotonde. Parcelles AL 01-47. Rapport final d'opération, Direction archéologique d'Aix-en-Provence. 2015, pp.67-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01134329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude céramologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : MINVIELLE (N.). - Le filon des Anciens. Le Colombier. Rapport de fouille programmée 2014-2015. Rapport final d'opération, Service Régional de l'Archéologie Rhône-Alpes; LA3M. 2015, pp.131-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01314932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de Recherche Interrégional : Poteries des îles françaises de l'Amérique, productions locales et importées, XVIIe-XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Volpe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Martinique; LA3M. 2015, pp.1 vol</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01625813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argelès-sur-Mer (66). Ultréra. Oppidum de l'Âge du bronze final III, castrum des Ve-Xe s. rapport intermédiaire de fouille programmée (9ème campagne de 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Martzluff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Respaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Centre Camille Jullian. 2024, 5 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA de Languedoc-Roussillon; LA3M. 2015, 80 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">S.A.R.L. ACTER. 2023, pp.173</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01505423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude des séries du BGPC, Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : AMOURIC (H.) dir. - PCRI Poteries des îles françaises de l'Amérique, productions locales et importées, XVIIe-XXe s., Rapport d'activité, Août-Septembre 2014, Service Régional de l’Archéologie en Martinique ; LA3M. 2015, pp.49-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] LA3M UMR 7298 AMU-CNRS. 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01161452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport préliminaire sur les ensembles de consommation potière du chantier B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Filippo Mangiaracina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : RANTE (R.), MIRZAAKHMEDOV (D.) (dir.). – Mission archéologique dans l’Oasis de Boukhara. Rapport préliminaire, Campagne 2014, Musée du Louvre; LA3M. 2014, pp.97-100, 3 fig</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : GUINAUDEAU (N.) dir. - COUR ARRIÈRE DU CAMPO SANTO Rue du Bastion Saint-Dominique (Perpignan (Pyrénées-Orientales), Région Occitanie) : Rapport Final d’Opération de fouille préventive, CNRS LA3M, UMR 7298; ACTER archéologie; DRAC SRA OCCITANIE. 2020, pp.vol. 2, 3-35</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01131777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique de la Maison Desroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : Amouric (H.) dir. Projet Collectif de Recherche Interrégional « Poteries des îles françaises d’Amérique, Productions locales et importées, XVIIe-XXe siècles » Rapport final d'opération de fouille programmée annuelle, Service Régional de l’Archéologie en Martinique; LA3M. 2014, pp.108-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">LA3M UMR 7298 AMU-CNRS. 2020, pp.206</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01161456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier céramique de St-Vincent-de-Soulages, zone 2, 4 et 5, fouilles 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : BERGERET Agnès (dir). - Le site de Saint-Vincent-de-Soulages : l'habitat au nord, au nord-est et au sud de l'église. Rapport final d'opération de fouille programmée annuelle, INRAP. 2014, pp.62-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] n°1870 du 02/06/2020 au 28/06/2020; n°3346 du 14/08/2020 au 06/12/2020, SRA PACA; Aix Marseille Université; LA3M. 2020, pp.55-57; 199-200</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01161458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique des grottes de transformation laitière, premier aperçu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : KRAMMENTHALER (E.), BEYRIE (A.), PASCAL (H.). - Archéologie du fromage à pâte persillée. Les caves du Lodévois et du Larzac (Hérault – 34). Rapport intermédiaire 2014, IKER Archéologie. 2014, pp.133-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : LONGEPIERRE (S.), PELAQUIER (E.), GUIONOVA (G.). - Le bourg de Massargues (Saint-Quentin-la-Poterie, Gard) vers 1100 (?) aux années 1340; Enclave des évêques d'Uzès et prototype d'urbanisme médiéval : Rapport Final d’Opération de fouille programmée probatoire et Étude historique, CNRS LA3M, UMR 7298. 2020, pp.20-22, fig. 24-26</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01131775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudes céramologiques et patrimoniales, Château Depaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : AMOURIC (H.) dir. Projet Collectif de Recherche Interrégional " Poteries des îles françaises d'Amérique, Productions locales et importées, XVIIe-XXe siècles ", Rapport d'activité Novembre-Décembre 2013, Service Régional de l'Archéologie en Martinique; LA3M. 2014, pp.60-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ultréra. Néolithique, Âge du bronze final IIIb, Castrum du haut Moyen Âge. Fouille programmée, 10e campagne 2016. Bilan de l'opération archéologique (2000-2016)</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ensembles du quartiers des potiers (chantier E)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : RANTE (R.), RAIMKULOV (A.), ADILOV (S.) (dir.). - Mission archéologique dans l'Oasis de Boukhara. Rapport préliminaire, campagne 2013, Musée du Louvre; Laboratoire d'Archéologie Médiévale et Moderne en Méditerranée; Institut Archéologique de Samarkand. 2013, 82-107, 70 pl</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01505471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique de la chapelle des Pénitents blancs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : BAILET (P.) (dir.). - Chapelle des Pénitents blancs (Figanières - Var). Rapport de synthèse des ossements des caveaux est et ouest, INRAP. 2013, pp.68-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude du matériel céramique : Zone E : quartier potier [Paykend, Oasis de Boukhara]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] in : RANTE (R.), RAIMKULOV (A.), ADILOV (Sh.) (dir.). - Mission archéologique dans l'Oasis de Boukhara, campagne 2012, Musée du Louvre; Laboratoire d'Archéologie Médiévale et Moderne en Méditerranée; Institut Archéologique de Samarkand. 2013, 62-72, 11 pl</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00815216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier céramique de Saint-Vincent-de-Soulages, zone 2 et 3, fouilles 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : BERGERET Agnès (dir.). - Le site de Saint-Vincent-de-Soulages : l'habitat au nord-est et au sud de l’église, Hérault (34), Saint-Maurice-Navacelles. Rapport final d'opération de fouille programmée annuelle, INRAP. 2013, pp.68-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01505454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventaire du mobilier céramique antique, médiéval et moderne [d'Arles, enclos Saint-Césaire]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonifay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : M. Heijmans (dir.) Arles, enclos Saint-Césaire. Secteur de la Tour de Mourgues, campagne 2012, Vol. I, Ministère de la Culture et de la Communication: SRA PACA. 2013, pp.62-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03616126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique médiévale [Beaucaire]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : CARME (R.), DEMANGEOT (C.) dir. - Collège Eugène Vigne Avenue de Farciennes, Beaucaire, Gard, HADES, Rapport Final d’Opération Archéologique, LA3M; HADÈS Archéologie. 2012, 224-235, fig. 277-312 et p. 39-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00817639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier céramique de Saint-Vincent-de-Soulages, zone 2 et 3, fouilles 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : BERGERET (A.) (dir.). - L'église Saint-Vincent-de-Soulages : fin de la fouille du cimetière et sondages sur la terrasse occidentale, Hérault (34), Saint-Maurice-Navacelles, Rapport final d'opération de fouille programmée annuelle, INRAP. 2012, pp.95-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00815154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du matériel céramique [Paykend, Oasis de Boukhara]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] in : RANTE (R.), RAIMKULOV (A.), ADILOV (Sh.) (dir.). - Mission archéologique dans l'Oasis de Boukhara, campagne 2011, Musée du Louvre; Laboratoire d'Archéologie Médiévale et Moderne en Méditerranée. 2012, 52-73, 28 pl</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01505457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission céramologique du PCRI, novembre 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Martinique; LA3M. 2012, p. 20-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01745494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse du mobilier céramique après inventaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : SERRA (L.) dir. Rapport d'opération 2011 Saint-Pierre, épave Dobann, LA3M UMR 7298-AMU-CNRS. 2012, pp.48-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01539925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport sur l’étude du mobilier céramique des fouilles archéologiques de Paykend en 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Déléry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : RANTE (R.), ADILOV T. (Sh.)(dir.). - Fouilles à Paykend. Rapport préliminaire, campagne 2010. Mission archéologique franco-ouzbèke à Paykend. Rapport de fouilles. Musée du Louvre, 2010. 130 p., Musée du Louvre; Institut Archéologique de Samarkand; LA3M, CNRS / Aix-Marseille Université. 2011, 33-48 + 39 pl</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00815209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du mobilier céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : RINALDUCCI (V.), STOUVENOT (Chr.), THIRIOT (J.) (dir.). - Poterie Fidelin de Grande Baie à Terre-de-Bas (97). Fouille programmée 2010. Rapport Final d'Opération, LAMM; SRA Guadeloupe. 2011, pp.40-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01505035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dépotoir de l'Habitation Galion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In Amouric H. (dir.), Projet Collectif de Recherche Interrégional Poteries des îles françaises d’Amérique : XVIIe-XXe siècles. Rapport d’activité Service Régional de l'Archéologie en Martinique, Service des Patrimoines de la Guadeloupe, LAMM / UMR 6572, Aix-en-Provence. 2011, pp.88-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les séries de céramiques de l’Habitation Perrinnelle, Saint-Pierre. Les niveaux anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : AMOURIC (H.) (dir.). - Projet Collectif de Recherche Interrégional « Poteries des îles françaises d’Amérique : XVIIe-XXe siècles ». Rapport d’activité 2011, Service Régional de l’Archéologie en Martinique; service des patrimoines de la Guadeloupe; LA3M. 2011, pp.58-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01115503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier céramique de Saint-Vincent-de-Soulages, cimetière au nord-est de l'église</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : BERGERET (A.) (dir.). - L'église Saint-Vincent-de-Soulages: le cimetière au nord-est et au sud de l'édifice, Hérault (34), Saint-Maurice-Navacelles. Rapport final d'opération de fouille programmée annuelle. Deuxième année d'un programme triennal, INRAP. 2011, pp.106-111, 127-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01505493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riez (Alpes-de-Haute-Provence), Pré de Foire - Pré du Chapitre. Analyse de la céramique médiévale et moderne (2006-2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : BORGARD Ph., MICHEL d’ANNOVILLE C. (dir.). - Riez (Alpes-de-Haute-Provence). Pré de Foire - Pré du Chapitre. Fouille programmée - Campagne 2011, Centre Camille Jullian. 2011, pp.175-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poterie Fidelin de Grande Baie à Terre-de-Bas (97)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rinalducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Stouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Guadeloupe; LAMM. 2011, 80 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00661564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du mobilier céramique des secteurs RD 19 et RD 20</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : BAILLY-MAITRE (M.-Ch.), PERAZZA (F.), MINVIELLE LAROUSSE (N.) (dir.) - Le filon des Anciens - Le Colombier, commune de Sainte-Marguerite Lafigère (07). Rapport de fouille 2011, Groupe d'études des mines anciennes; LAMM. 2011, pp.155-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01505488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Productions locales et importées, XVIIe-XIXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : AMOURIC (A.) (dir.). - PCRI « Poteries des îles françaises de l'Amérique ». Rapport d'activité 2011. Mission Guadeloupe. 2011, LAMM. 2011, pp.92-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01505477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude céramologique : Les productions de l’atelier Collondre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : GINOUVEZ (dir.) Hérault. Montpellier. La fouille de la rue de La Fontaine-du-Pila. Occupations épi-paléolithique, médiévale et moderne (8000 ans av. n.è. XIIIe-XIVe siècles), Document Final de Synthèse, INRAP. 2011, pp.153-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inventaire des collections DRASSM au SRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : Amouric H. (dir.), Projet Collectif de Recherche Interrégional Poteries des îles françaises d’Amérique : XVIIe-XXe siècles, rapport d’activité, LAMM / UMR 6572, Aix-en-Provence. 2011, pp.107-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00803227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’étude de la céramique [Saint-Vincent-de-Soulages, 2010]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] in : BERGERET (A.), Saint-Vincent-de-Soulages: le cimetière au nord de l'édifice, Saint-Maurice-Navacelles (34). Rapport final d'opération de fouille programmée annuelle, INRAP. 2010, pp.79-84, 89-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01115407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventaire préliminaire du mobilier céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In :SERRA (L.) (dir.). - Rapport d’opération 2010 Saint-Pierre, site Gouyer et épave Dobann, Arkaeos, Aix-en-Provence. 2010, pp.16-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01115416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des céramiques provenant des fouilles de l’Habitation Perrinelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : AMOURIC (H.) (dir.). - PCRI, Poteries des îles françaises d’Amérique : Productions locales et importées, XVIIe-XXe siècles. Rapport d’activité 2010, Service Régional de l’Archéologie en Martinique; service des patrimoines de la Guadeloupe; LA3M. 2010, pp.163-203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01115520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Col de Siran, La Martre (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinella Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport final d'opération, SRA PACA; LAMM / UMR 6572, Aix-en-Provence. 2009, 48 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argelès-sur-Mer (66), Castrum d'Ultréra/Pic Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Bilan de l'opération archéologique, SRA de Languedoc-Roussillon; LA3M UMR 7298 AMU-CNRS. 2018, pp.2 vol</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport de fouilles DFS, SRA de Languedoc-Roussillon. 2009, pp.1 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : SELEQUE (J.) dir. - Digne-les-Bains, Gaubert Village (04070). Rapport de diagnostic, Service départemental d’archéologie des Alpes de Haute-Provence. 2018, pp.168-173</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00504281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les services de vaisselles de l'Habitation Perrinelle, Saint-Pierre de la Martinique ; Les collections patrimoniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : AMOURIC (A.) (dir.). - Projet collectif de Recherche Interrégional "Poteries des îles françaises de l'Amérique : Productions locales et importées, XVIIe-XXe siècles. Rapport d'activité 2008, LA3M. 2009, pp.55-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2018</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de Recherche Interrégional : Poteries des îles françaises d'Amérique : productions locales et importées, XVIIe-XXe siècles, Rapport d'activité 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC Martinique; LA3M UMR 7298-AMU-CNRS. 2009, 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2018</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00843710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : TISSOT (M.) (dir.). - Fouilles préventives du village de Lazer (05), Rapport final d’opération, SRA PACA; ArkéMine. 2009, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : GIOVANNANGELI (G.), OLLIVIER (D.) (collab.), THOMAS (E.) (collab.). - Castellu di Tali (Litala), Sartène, Corse du Sud. Rapport d'opération archéologique, DRAC de Corse. 2018, pp.31-71</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du mobilier céramique : le vaisselier des Natges (Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : COMMANDRE (I.), MARTIN (F.) (dir.). - Fouilles de la verrerie moderne des Natges, commune de Saint-Maurice-de-Navacelles (34), Rapport Final d’Opération, SRA Languedoc-Roussillon. 2008, pp.57-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] in : BUCCIO (V.) (dir.), DANTEC (E.), DEDONDER (Y.), DEVOS (J.-F.), Castellane (04039), Petra Castellana. 2e rapport intermédiaire de fouille programmée triennale (novembre 2018), Service départemental d'archéologie des Alpes de Haute-Provence; LA3M. 2018, pp.200-209</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argelès-sur-Mer (66), Castrum d'Ultréra/Pic Saint-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Longepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA de Languedoc-Roussillon - LAMM. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : LONGEPIERRE (S.), LARDE (S.), L'église des Carmes et la porte du Légassieu, du XIIIe siècle à l'époque moderne : Occitanie, Hérault (34), Montpellier, Place Albert 1er : rapport de fouilles, Inrap MED. 2017, pp.319-349 (vol. 1), 95-100 (vol. 2)</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00504273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les productions de l'atelier de la Porte de la Blanquerie : étude quantitative, typologique et chronologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : GINOUVEZ (O.) (dir.). - La fouille du collège Clémence Royer à Montpellier. Les abords du Verdanson durant la Préhistoire récente et les périodes historiques : Rapport Final d’Opération, SRA Languedoc-Roussillon. 2008, pp.53-55 et 107-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA. 2017, pp.103-131</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de la céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : BERGERET (A.) et al. - Saint-Vincent-de-Soulages, Saint-Maurice-Navacelles (Hérault). Rapport final d'opération de fouille probatoire archéologique, SRA Languedoc-Roussillon ; INRAP. 2008, pp.39-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] PCR "Les monuments mégalithiques d’Arles-Fontvieille, état des connaissances, contextes et nouvelles données", sous la dir. X. Margarit, Région Provence-Alpes-Côte d'Azur; Département des Bouches-d-Rhône. 2017, pp.59-60</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01504634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de Recherche Interrégional : Poteries des îles françaises d'Amérique : productions locales et importées, XVIIe-XXe siècles, Rapport d'activité 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Drac Martinique; LA3M UMR 7298-AMU-CNRS. 2008, 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : KRAMMENTHALER (E.), BEYRIE (A.), PASCAL (H.), GUIONOVA (G.). - Archéologie du fromage de Roquefort. Les caves du Lodévois et du Larzac (Hérault – 34). Rapport final d'opération, IKER Archéologie. 2016, pp.vol. 2, 159-168</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00525836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le matériel céramique de Fangeas [Note]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : PY (V.). - rapport de fouille des mines métalliques de Fangeas, Freissinières (05), LAMM. 2007, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] In : AUJALEU Ariane, GALIN Wilfrid, KAWALEK Emmanuelle (dir.) - Place de la Rotonde. Parcelles AL 01-47. Rapport final d'opération, Direction archéologique d'Aix-en-Provence. 2015, pp.67-78</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique de villa Notre-Dame, rue Aristide Briand, Fréjus, Var</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : EXCOFFON (P.) dir. – Rapport de fouilles préventives de villa Notre-Dame, SRA PACA, Service du Patrimoine de la ville de Fréjus. 2007, 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Martinique; LA3M. 2015, pp.1 vol</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de la céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : BERGERET (A.) – L'église Saint-Martin de-Castries (Hérault). D'un habitat à un pôle funéraire carolingien. Eglise du premier âge roman et bâtiments annexes. Montpellier : SRA Languedoc-Roussillon, Rapport Final de Synthèse. Fouilles programmées : deuxième année, SRA Languedoc-Roussillon ; INRAP. 2005, pp.73-90 ; 95-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA de Languedoc-Roussillon; LA3M. 2015, 80 p</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de la céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : BERGERET (A.). – L'église Saint-Martin de-Castries (Hérault, 34). D'un habitat rural carolingien à un prieuré cure dépendant de l'abbaye Saint-Guilhem-le-Désert. Rapport Final d'Opération. Fouilles programmées : troisième année, SRA Languedoc-Roussillon ; INRAP. 2005, pp.115-131, 137-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : MINVIELLE (N.). - Le filon des Anciens. Le Colombier. Rapport de fouille programmée 2014-2015. Rapport final d'opération, Service Régional de l'Archéologie Rhône-Alpes; LA3M. 2015, pp.131-140</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01504588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique de l'église Saint-Clément-de-Man (Soubès, Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] In : BERGERET (A.) et al. - L'église Saint-Clément de Man, Soubès (Hérault). Rapport final d'opération. Sondages archéologiques, Communauté de Communes du Lodévois Larzac. 2005, pp.26-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : AMOURIC (H.) dir. - PCRI Poteries des îles françaises de l'Amérique, productions locales et importées, XVIIe-XXe s., Rapport d'activité, Août-Septembre 2014, Service Régional de l’Archéologie en Martinique ; LA3M. 2015, pp.49-91</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique de la baronnie d'Apcher (étude du matériel céramique des fouilles programmées 2001-2003)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : REMY (I.). – Bilan et perspectives de quatre années de fouilles programmées du château d'Apcher (2000-2003), INRAP. 2003, 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...3587 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00508705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peipin (04) : Opération de sauvetage sur un four de potier d'époque moderne (mars 2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Breichner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LAMM ; SRA Languedoc-Roussillon. 2001, 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -15530,51 +15530,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25B0C85D"/>
+    <w:nsid w:val="D73A5525"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15761,51 +15761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guergana-guionova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5836-7433" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199292434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761249v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Giannaki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Burlot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Todorova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metodi Daskalov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104822" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03940971v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04009696v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fajal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04964891v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Vassal," TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hauswirth" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lorenzini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03218056v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Vassal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.30251" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464022v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kammenthaler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Pascal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508119v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.24762" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265865v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2016.2138" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874546v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Latournerie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745180v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damelet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425258v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Volpe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425261v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309600v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111999v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505449v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107723v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922669v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gonon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.9655" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815045v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505439v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Corrochano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737701v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505463v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579091v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579087v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505556v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496861v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505554v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Breichner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505552v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505553v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590767v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lecuyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Michaelides" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Nicola&#239;d&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouttevin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2003.7336" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466976v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63114/ax4ky878" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04844962v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63114/8vrbg160" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845144v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63114/nhemad24" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823509v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117006v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881471v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969434v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525039v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lorain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524886v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466844v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466952v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524978v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166609v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03525442v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479762v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sub&#237;as Pascual" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Codina Reina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;  Ignacio Fiz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464432v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479655v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Green" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martzluff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Respaut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896144v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741221v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266874v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741219v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926109v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926108v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314924v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Rante" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314923v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309583v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163416v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme R&#233;mi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464664v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815214v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815212v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vayssettes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539452v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leenhardt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495617v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129834v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466901v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460663v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.museedelodeve.fr/en/shop/cahiers-du-lodevois-et-larzac/archeologie-du-fromage-de-roquefort" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486639v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland-Pierre Gayraud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifao.egnet.net/publications/catalogue/9782724706932/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873548v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mallet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142656v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://snoeckpublisher.be/nl/home/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142647v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142663v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142662v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142635v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142630v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451503v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-moderne-et-contemporaine/288-boire-et-manger-en-provence-xe-xxe-siecles-etude-archeologique-et-histoire-de-la-consommation-alimentaire-9782355181306.html" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142660v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466995v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463352v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160735v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525207v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afamassociation.fr/index.php/memoires/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2020.2224" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141780v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610868v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/craham/spip.php?article630" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513032v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-anthropology.com/English/Catalog/Archaeology/Glazed+Pottery+eng.aspx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415401v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265890v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394179v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314861v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015184v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015185v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817256v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816883v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815027v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815210v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973672v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697269v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aiecm3.com/fr/ciudad-real-2006/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505613v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501857v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leleu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Tomas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ory" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Cesarini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799610v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Hoffelt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Arnaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tardy de Montravel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745677v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04885783v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008370v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799600v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duneufjardin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinaudeau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puig" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525452v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953328v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682572v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cobos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuaudet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525233v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495747v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050754v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Combeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giresse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710586v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04966121v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04966080v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01754657v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496059v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671416v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Attia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502138v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743393v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margarit" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664894v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134329v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625813v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505423v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martzluff" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314932v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161452v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131777v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Filippo Mangiaracina" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161456v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161458v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Attia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131775v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976557v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505454v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616126v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505471v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505466v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815216v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505457v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745494v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817639v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815154v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539925v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803227v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505035v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505509v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505493v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815209v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire D&#233;l&#233;ry" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aubert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115503v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977628v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661564v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505488v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505477v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505464v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115407v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115416v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115520v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504281v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benezet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brion" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laharie" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526088v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526102v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Valente" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526085v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843710v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525836v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526073v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526062v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504273v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longepierre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504634v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526056v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526059v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526054v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504583v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504588v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508705v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526046v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guergana-guionova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5836-7433" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199292434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761249v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Giannaki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Burlot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Todorova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metodi Daskalov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104822" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03940971v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04009696v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fajal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04964891v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Vassal," TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hauswirth" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lorenzini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03218056v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Vassal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.30251" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508119v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.24762" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265865v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2016.2138" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874546v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Latournerie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kammenthaler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Pascal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745180v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damelet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425261v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Volpe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425258v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309600v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111999v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505449v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107723v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922669v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gonon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.9655" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815045v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505439v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Corrochano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737701v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505463v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579091v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579087v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505556v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496861v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505553v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505552v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505554v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Breichner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590767v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lecuyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Michaelides" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Nicola&#239;d&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouttevin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2003.7336" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466976v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63114/ax4ky878" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04844962v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63114/8vrbg160" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845144v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63114/nhemad24" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823509v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117006v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881471v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969434v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525039v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lorain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524978v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466844v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466952v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524886v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166609v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03525442v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479762v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sub&#237;as Pascual" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Codina Reina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;  Ignacio Fiz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464432v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479655v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Green" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martzluff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Respaut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896144v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266874v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741219v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741221v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926109v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926108v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314924v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Rante" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464664v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163416v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme R&#233;mi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309583v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314923v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815212v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vayssettes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815214v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539452v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leenhardt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495617v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129834v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466901v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460663v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.museedelodeve.fr/en/shop/cahiers-du-lodevois-et-larzac/archeologie-du-fromage-de-roquefort" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486639v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland-Pierre Gayraud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifao.egnet.net/publications/catalogue/9782724706932/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873548v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mallet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142663v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://snoeckpublisher.be/nl/home/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142662v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142635v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142647v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142630v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451503v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-moderne-et-contemporaine/288-boire-et-manger-en-provence-xe-xxe-siecles-etude-archeologique-et-histoire-de-la-consommation-alimentaire-9782355181306.html" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142660v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142656v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466995v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463352v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525207v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afamassociation.fr/index.php/memoires/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2020.2224" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160735v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141780v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513032v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-anthropology.com/English/Catalog/Archaeology/Glazed+Pottery+eng.aspx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610868v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/craham/spip.php?article630" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415401v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265890v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394179v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314861v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015184v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015185v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815210v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815027v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816883v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973672v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817256v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697269v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aiecm3.com/fr/ciudad-real-2006/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505613v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501857v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leleu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Tomas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ory" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Cesarini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04885783v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008370v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799610v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Hoffelt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Arnaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tardy de Montravel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745677v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799600v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duneufjardin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinaudeau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puig" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525452v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525233v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953328v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682572v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cobos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuaudet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495747v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04966121v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050754v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Combeau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giresse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710586v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04966080v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01754657v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496059v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502138v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743393v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margarit" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671416v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Attia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664894v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134329v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314932v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625813v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505423v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martzluff" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161452v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131777v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Filippo Mangiaracina" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161456v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161458v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Attia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131775v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976557v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505471v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505466v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815216v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505454v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616126v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817639v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815154v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505457v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745494v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539925v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815209v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire D&#233;l&#233;ry" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aubert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505035v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977628v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115503v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505493v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505509v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661564v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505488v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505477v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505464v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803227v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115407v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115416v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115520v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526102v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Valente" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504281v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benezet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brion" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laharie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526088v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843710v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526085v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526062v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504273v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longepierre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526073v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504634v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525836v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526059v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526056v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526054v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504588v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504583v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508705v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526046v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>