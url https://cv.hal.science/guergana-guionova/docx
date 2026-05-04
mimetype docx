--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -3075,178 +3075,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00505553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le four potier de Peipin (Alpes-de-Haute-Provence)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Breichner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin archéologique du Comité des travaux historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 31-32, pp.135-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00505554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;Miletus ware&amp;quot; de Choumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeologia Bulgarica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 3, pp.87-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00505552v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00505554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potamia-Agios Sozomenos (Chypre)</w:t>
               </w:r>
@@ -6817,371 +6817,371 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois figurines de bélier</w:t>
+                <w:t xml:space="preserve">Coupe à décor sgraffito &amp;quot;trois couleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Salima Hellal; Sandra Aube; Eloïse Brac De La Perrière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les arts de l'Islam au Musée des Beaux-Arts de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.158-159, 2023, 9789461617279</w:t>
+              <w:t xml:space="preserve">, pp.148-149, 2023, 9789461617279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04142663v1</w:t>
+                <w:t xml:space="preserve">halshs-04142647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carreau et plaques incisés sous glaçure</w:t>
+                <w:t xml:space="preserve">Trois figurines de bélier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Salima Hellal; Sandra Aube; Eloïse Brac De La Perrière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les arts de l'Islam au Musée des Beaux-Arts de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.155-156, 2023, 9789461617279</w:t>
+              <w:t xml:space="preserve">, pp.158-159, 2023, 9789461617279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04142662v1</w:t>
+                <w:t xml:space="preserve">halshs-04142663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupes glaçurées à décor polychrome</w:t>
+                <w:t xml:space="preserve">Carreau et plaques incisés sous glaçure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Salima Hellal; Sandra Aube; Eloïse Brac De La Perrière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les arts de l'Islam au Musée des Beaux-Arts de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.144-147, 2023, 9789461617279</w:t>
+              <w:t xml:space="preserve">, pp.155-156, 2023, 9789461617279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04142635v1</w:t>
+                <w:t xml:space="preserve">halshs-04142662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupe à décor sgraffito &amp;quot;trois couleurs</w:t>
+                <w:t xml:space="preserve">Coupes glaçurées à décor polychrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Salima Hellal; Sandra Aube; Eloïse Brac De La Perrière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les arts de l'Islam au Musée des Beaux-Arts de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.148-149, 2023, 9789461617279</w:t>
+              <w:t xml:space="preserve">, pp.144-147, 2023, 9789461617279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04142647v1</w:t>
+                <w:t xml:space="preserve">halshs-04142635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois coupes à décor d'engobes</w:t>
               </w:r>
@@ -7643,277 +7643,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02463352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artisanat potier et ensilage groupé aux portes de Montpellier : le site de Verchamp du VIIe au XIIe siècle (Castelnau-le-Lez, Hérault)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’habitat rural du haut Moyen Âge de Saint-Vincent de Soulages (Saint-Maurice-Navacelles, Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Vassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Hauswirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lorenzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Hernandez; Laurent Schneider; Jean Soulat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’habitat rural du haut Moyen Âge en France (Ve-XIe siècles) : Dynamiques du peuplement, formes, fonctions et statuts des établissements : Actes des 36e Journées internationales d’archéologie mérovingienne de l’AFAM, Montpellier - Musée archéologique de Lattes, 1er-3 octobre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 36, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Centre d'archéologie médiévale du Languedoc, pp.381-388, 2020, Mémoires de l’AFAM n° 36 ; Archéologie du Midi Médiéval Supplément n° 9, 978-2-918365-23-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...128 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artisanat potier et ensilage groupé aux portes de Montpellier : le site de Verchamp du VIIe au XIIe siècle (Castelnau-le-Lez, Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carme Rémi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Hernandez; Laurent Schneider; Jean Soulat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’habitat rural du haut Moyen Âge en France (Ve-XIe siècles) : Dynamiques du peuplement, formes, fonctions et statuts des établissements : Actes des 36e Journées internationales d’archéologie mérovingienne de l’AFAM, Montpellier - Musée archéologique de Lattes, 1er-3 octobre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Centre d'archéologie médiévale du Languedoc, pp.381-388, 2020, Mémoires de l’AFAM n° 36 ; Archéologie du Midi Médiéval Supplément n° 9, 978-2-918365-23-5</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre d'archéologie médiévale du Languedoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.297-312, 2020, Mémoires de l’AFAM, 978-2-918365-23-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/amime.2020.2224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160735v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03525207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarreguemines aux îles d'Amérique : la question de la faïence fine en Martinique et Guadeloupe</w:t>
               </w:r>
@@ -10109,355 +10109,543 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03525452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La céramique de la cour arrière du Campo Santo (Perpignan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : GUINAUDEAU (N.) dir. - COUR ARRIÈRE DU CAMPO SANTO Rue du Bastion Saint-Dominique (Perpignan (Pyrénées-Orientales), Région Occitanie) : Rapport Final d’Opération de fouille préventive, CNRS LA3M, UMR 7298; ACTER archéologie; DRAC SRA OCCITANIE. 2020, pp.vol. 2, 3-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02953328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbaye Saint-Hilaire. Rapport final d'opération. Sondages archéologiques. Campagne 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Hoffelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Tardy de Montravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thuaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LA3M UMR 7298 AMU-CNRS. 2020, pp.206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La céramique de la campagne de sondages 2020, abbaye St-Hilaire, Ménerbes (84)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] n°1870 du 02/06/2020 au 28/06/2020; n°3346 du 14/08/2020 au 06/12/2020, SRA PACA; Aix Marseille Université; LA3M. 2020, pp.55-57; 199-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03525233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : GUINAUDEAU (N.) dir. - COUR ARRIÈRE DU CAMPO SANTO Rue du Bastion Saint-Dominique (Perpignan (Pyrénées-Orientales), Région Occitanie) : Rapport Final d’Opération de fouille préventive, CNRS LA3M, UMR 7298; ACTER archéologie; DRAC SRA OCCITANIE. 2020, pp.vol. 2, 3-35</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le matériel céramique de Massargues, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : LONGEPIERRE (S.), PELAQUIER (E.), GUIONOVA (G.). - Le bourg de Massargues (Saint-Quentin-la-Poterie, Gard) vers 1100 (?) aux années 1340; Enclave des évêques d'Uzès et prototype d'urbanisme médiéval : Rapport Final d’Opération de fouille programmée probatoire et Étude historique, CNRS LA3M, UMR 7298. 2020, pp.20-22, fig. 24-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">LA3M UMR 7298 AMU-CNRS. 2020, pp.206</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02495747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultréra. Néolithique, Âge du bronze final IIIb, Castrum du haut Moyen Âge. Fouille programmée, 10e campagne 2016. Bilan de l'opération archéologique (2000-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bénézet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Giresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Bilan de l'opération archéologique, SRA de Languedoc-Roussillon; LA3M UMR 7298 AMU-CNRS. 2018, pp.2 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : LONGEPIERRE (S.), PELAQUIER (E.), GUIONOVA (G.). - Le bourg de Massargues (Saint-Quentin-la-Poterie, Gard) vers 1100 (?) aux années 1340; Enclave des évêques d'Uzès et prototype d'urbanisme médiéval : Rapport Final d’Opération de fouille programmée probatoire et Étude historique, CNRS LA3M, UMR 7298. 2020, pp.20-22, fig. 24-26</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02050754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le matériel céramique du diagnostic du Gaubert, Digne-les-Bains (04)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : SELEQUE (J.) dir. - Digne-les-Bains, Gaubert Village (04070). Rapport de diagnostic, Service départemental d’archéologie des Alpes de Haute-Provence. 2018, pp.168-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01710586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hérault (34), Saint-Maurice Navacelles L’habitat rural de Saint-Vincent de Soulages : mise en place, abandon et reprise (des VIe-VIIe s. aux XVIIe-XVIIIe s.). Rapport Final d’Opération de fouille programmée annuelle. Troisième année d’un programme triennal, Service Régional de l’Archéologie, Occitanie, Montpellier, 444 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10513,4912 +10701,4724 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Ultréra. Néolithique, Âge du bronze final IIIb, Castrum du haut Moyen Âge. Fouille programmée, 10e campagne 2016. Bilan de l'opération archéologique (2000-2016)</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’habitat rural de Saint-Vincent de Soulages : la reprise de l’occupation des XIIIe siècles aux XVIIe-XVIIIe siècles (Saint-Maurice-Navacelles, 34) », dans POMAREDES (H.) et JUNG (C.) dir., ARC20 : Peuplements en Lodévois et Biterrois « Paysages et organisation socio-économique des campagnes du Lodévois et du Biterrois (Languedoc Central) de la Protohistoire au Moyen-Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Hauswirth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse du matériel céramique de Litala (2016-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : GIOVANNANGELI (G.), OLLIVIER (D.) (collab.), THOMAS (E.) (collab.). - Castellu di Tali (Litala), Sartène, Corse du Sud. Rapport d'opération archéologique, DRAC de Corse. 2018, pp.31-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01754657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier céramique de Petra Castellana, 2016-2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] in : BUCCIO (V.) (dir.), DANTEC (E.), DEDONDER (Y.), DEVOS (J.-F.), Castellane (04039), Petra Castellana. 2e rapport intermédiaire de fouille programmée triennale (novembre 2018), Service départemental d'archéologie des Alpes de Haute-Provence; LA3M. 2018, pp.200-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02496059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier médiéval et moderne, 8, rue Littéra, Aix-en-Provence [partie de : CLAUDE (S.), 8, rue de Littéra. Parcelle AT 236. Fouille préventive]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA. 2017, pp.103-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01502138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les faïences de l'hypogée du Castelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Margarit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] PCR "Les monuments mégalithiques d’Arles-Fontvieille, état des connaissances, contextes et nouvelles données", sous la dir. X. Margarit, Région Provence-Alpes-Côte d'Azur; Département des Bouches-d-Rhône. 2017, pp.59-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01743393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier de l’église et de son puits. Le mobilier céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Commandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : LONGEPIERRE (S.), LARDE (S.), L'église des Carmes et la porte du Légassieu, du XIIIe siècle à l'époque moderne : Occitanie, Hérault (34), Montpellier, Place Albert 1er : rapport de fouilles, Inrap MED. 2017, pp.319-349 (vol. 1), 95-100 (vol. 2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01671416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique des grottes de transformation laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : KRAMMENTHALER (E.), BEYRIE (A.), PASCAL (H.), GUIONOVA (G.). - Archéologie du fromage de Roquefort. Les caves du Lodévois et du Larzac (Hérault – 34). Rapport final d'opération, IKER Archéologie. 2016, pp.vol. 2, 159-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04664894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier moderne de la place de la Rotonde, Aix-en-Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] In : AUJALEU Ariane, GALIN Wilfrid, KAWALEK Emmanuelle (dir.) - Place de la Rotonde. Parcelles AL 01-47. Rapport final d'opération, Direction archéologique d'Aix-en-Provence. 2015, pp.67-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01134329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude céramologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : MINVIELLE (N.). - Le filon des Anciens. Le Colombier. Rapport de fouille programmée 2014-2015. Rapport final d'opération, Service Régional de l'Archéologie Rhône-Alpes; LA3M. 2015, pp.131-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01314932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de Recherche Interrégional : Poteries des îles françaises de l'Amérique, productions locales et importées, XVIIe-XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Volpe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Martinique; LA3M. 2015, pp.1 vol</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01625813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argelès-sur-Mer (66). Ultréra. Oppidum de l'Âge du bronze final III, castrum des Ve-Xe s. rapport intermédiaire de fouille programmée (9ème campagne de 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Giresse</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Martzluff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Respaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Bilan de l'opération archéologique, SRA de Languedoc-Roussillon; LA3M UMR 7298 AMU-CNRS. 2018, pp.2 vol</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA de Languedoc-Roussillon; LA3M. 2015, 80 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : SELEQUE (J.) dir. - Digne-les-Bains, Gaubert Village (04070). Rapport de diagnostic, Service départemental d’archéologie des Alpes de Haute-Provence. 2018, pp.168-173</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01505423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude des séries du BGPC, Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : AMOURIC (H.) dir. - PCRI Poteries des îles françaises de l'Amérique, productions locales et importées, XVIIe-XXe s., Rapport d'activité, Août-Septembre 2014, Service Régional de l’Archéologie en Martinique ; LA3M. 2015, pp.49-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2018</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01161452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport préliminaire sur les ensembles de consommation potière du chantier B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Filippo Mangiaracina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : RANTE (R.), MIRZAAKHMEDOV (D.) (dir.). – Mission archéologique dans l’Oasis de Boukhara. Rapport préliminaire, Campagne 2014, Musée du Louvre; LA3M. 2014, pp.97-100, 3 fig</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : GIOVANNANGELI (G.), OLLIVIER (D.) (collab.), THOMAS (E.) (collab.). - Castellu di Tali (Litala), Sartène, Corse du Sud. Rapport d'opération archéologique, DRAC de Corse. 2018, pp.31-71</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01131777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique de la Maison Desroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : Amouric (H.) dir. Projet Collectif de Recherche Interrégional « Poteries des îles françaises d’Amérique, Productions locales et importées, XVIIe-XXe siècles » Rapport final d'opération de fouille programmée annuelle, Service Régional de l’Archéologie en Martinique; LA3M. 2014, pp.108-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] in : BUCCIO (V.) (dir.), DANTEC (E.), DEDONDER (Y.), DEVOS (J.-F.), Castellane (04039), Petra Castellana. 2e rapport intermédiaire de fouille programmée triennale (novembre 2018), Service départemental d'archéologie des Alpes de Haute-Provence; LA3M. 2018, pp.200-209</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01161456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier céramique de St-Vincent-de-Soulages, zone 2, 4 et 5, fouilles 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : BERGERET Agnès (dir). - Le site de Saint-Vincent-de-Soulages : l'habitat au nord, au nord-est et au sud de l'église. Rapport final d'opération de fouille programmée annuelle, INRAP. 2014, pp.62-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA. 2017, pp.103-131</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01161458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique des grottes de transformation laitière, premier aperçu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : KRAMMENTHALER (E.), BEYRIE (A.), PASCAL (H.). - Archéologie du fromage à pâte persillée. Les caves du Lodévois et du Larzac (Hérault – 34). Rapport intermédiaire 2014, IKER Archéologie. 2014, pp.133-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] PCR "Les monuments mégalithiques d’Arles-Fontvieille, état des connaissances, contextes et nouvelles données", sous la dir. X. Margarit, Région Provence-Alpes-Côte d'Azur; Département des Bouches-d-Rhône. 2017, pp.59-60</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01131775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudes céramologiques et patrimoniales, Château Depaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : AMOURIC (H.) dir. Projet Collectif de Recherche Interrégional " Poteries des îles françaises d'Amérique, Productions locales et importées, XVIIe-XXe siècles ", Rapport d'activité Novembre-Décembre 2013, Service Régional de l'Archéologie en Martinique; LA3M. 2014, pp.60-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : LONGEPIERRE (S.), LARDE (S.), L'église des Carmes et la porte du Légassieu, du XIIIe siècle à l'époque moderne : Occitanie, Hérault (34), Montpellier, Place Albert 1er : rapport de fouilles, Inrap MED. 2017, pp.319-349 (vol. 1), 95-100 (vol. 2)</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ensembles du quartiers des potiers (chantier E)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : RANTE (R.), RAIMKULOV (A.), ADILOV (S.) (dir.). - Mission archéologique dans l'Oasis de Boukhara. Rapport préliminaire, campagne 2013, Musée du Louvre; Laboratoire d'Archéologie Médiévale et Moderne en Méditerranée; Institut Archéologique de Samarkand. 2013, 82-107, 70 pl</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : KRAMMENTHALER (E.), BEYRIE (A.), PASCAL (H.), GUIONOVA (G.). - Archéologie du fromage de Roquefort. Les caves du Lodévois et du Larzac (Hérault – 34). Rapport final d'opération, IKER Archéologie. 2016, pp.vol. 2, 159-168</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01505471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique de la chapelle des Pénitents blancs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : BAILET (P.) (dir.). - Chapelle des Pénitents blancs (Figanières - Var). Rapport de synthèse des ossements des caveaux est et ouest, INRAP. 2013, pp.68-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] In : AUJALEU Ariane, GALIN Wilfrid, KAWALEK Emmanuelle (dir.) - Place de la Rotonde. Parcelles AL 01-47. Rapport final d'opération, Direction archéologique d'Aix-en-Provence. 2015, pp.67-78</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude du matériel céramique : Zone E : quartier potier [Paykend, Oasis de Boukhara]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] in : RANTE (R.), RAIMKULOV (A.), ADILOV (Sh.) (dir.). - Mission archéologique dans l'Oasis de Boukhara, campagne 2012, Musée du Louvre; Laboratoire d'Archéologie Médiévale et Moderne en Méditerranée; Institut Archéologique de Samarkand. 2013, 62-72, 11 pl</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : MINVIELLE (N.). - Le filon des Anciens. Le Colombier. Rapport de fouille programmée 2014-2015. Rapport final d'opération, Service Régional de l'Archéologie Rhône-Alpes; LA3M. 2015, pp.131-140</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00815216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier céramique de Saint-Vincent-de-Soulages, zone 2 et 3, fouilles 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : BERGERET Agnès (dir.). - Le site de Saint-Vincent-de-Soulages : l'habitat au nord-est et au sud de l’église, Hérault (34), Saint-Maurice-Navacelles. Rapport final d'opération de fouille programmée annuelle, INRAP. 2013, pp.68-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Projet collectif de Recherche Interrégional : Poteries des îles françaises de l'Amérique, productions locales et importées, XVIIe-XXe siècles</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01505454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventaire du mobilier céramique antique, médiéval et moderne [d'Arles, enclos Saint-Césaire]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonifay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : M. Heijmans (dir.) Arles, enclos Saint-Césaire. Secteur de la Tour de Mourgues, campagne 2012, Vol. I, Ministère de la Culture et de la Communication: SRA PACA. 2013, pp.62-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03616126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique médiévale [Beaucaire]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : CARME (R.), DEMANGEOT (C.) dir. - Collège Eugène Vigne Avenue de Farciennes, Beaucaire, Gard, HADES, Rapport Final d’Opération Archéologique, LA3M; HADÈS Archéologie. 2012, 224-235, fig. 277-312 et p. 39-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00817639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier céramique de Saint-Vincent-de-Soulages, zone 2 et 3, fouilles 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : BERGERET (A.) (dir.). - L'église Saint-Vincent-de-Soulages : fin de la fouille du cimetière et sondages sur la terrasse occidentale, Hérault (34), Saint-Maurice-Navacelles, Rapport final d'opération de fouille programmée annuelle, INRAP. 2012, pp.95-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00815154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du matériel céramique [Paykend, Oasis de Boukhara]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] in : RANTE (R.), RAIMKULOV (A.), ADILOV (Sh.) (dir.). - Mission archéologique dans l'Oasis de Boukhara, campagne 2011, Musée du Louvre; Laboratoire d'Archéologie Médiévale et Moderne en Méditerranée. 2012, 52-73, 28 pl</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01505457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission céramologique du PCRI, novembre 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Martinique; LA3M. 2012, p. 20-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01745494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse du mobilier céramique après inventaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : SERRA (L.) dir. Rapport d'opération 2011 Saint-Pierre, épave Dobann, LA3M UMR 7298-AMU-CNRS. 2012, pp.48-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01539925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du mobilier céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : RINALDUCCI (V.), STOUVENOT (Chr.), THIRIOT (J.) (dir.). - Poterie Fidelin de Grande Baie à Terre-de-Bas (97). Fouille programmée 2010. Rapport Final d'Opération, LAMM; SRA Guadeloupe. 2011, pp.40-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01505035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport sur l’étude du mobilier céramique des fouilles archéologiques de Paykend en 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Déléry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : RANTE (R.), ADILOV T. (Sh.)(dir.). - Fouilles à Paykend. Rapport préliminaire, campagne 2010. Mission archéologique franco-ouzbèke à Paykend. Rapport de fouilles. Musée du Louvre, 2010. 130 p., Musée du Louvre; Institut Archéologique de Samarkand; LA3M, CNRS / Aix-Marseille Université. 2011, 33-48 + 39 pl</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00815209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dépotoir de l'Habitation Galion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In Amouric H. (dir.), Projet Collectif de Recherche Interrégional Poteries des îles françaises d’Amérique : XVIIe-XXe siècles. Rapport d’activité Service Régional de l'Archéologie en Martinique, Service des Patrimoines de la Guadeloupe, LAMM / UMR 6572, Aix-en-Provence. 2011, pp.88-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les séries de céramiques de l’Habitation Perrinnelle, Saint-Pierre. Les niveaux anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : AMOURIC (H.) (dir.). - Projet Collectif de Recherche Interrégional « Poteries des îles françaises d’Amérique : XVIIe-XXe siècles ». Rapport d’activité 2011, Service Régional de l’Archéologie en Martinique; service des patrimoines de la Guadeloupe; LA3M. 2011, pp.58-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01115503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier céramique de Saint-Vincent-de-Soulages, cimetière au nord-est de l'église</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : BERGERET (A.) (dir.). - L'église Saint-Vincent-de-Soulages: le cimetière au nord-est et au sud de l'édifice, Hérault (34), Saint-Maurice-Navacelles. Rapport final d'opération de fouille programmée annuelle. Deuxième année d'un programme triennal, INRAP. 2011, pp.106-111, 127-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01505493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riez (Alpes-de-Haute-Provence), Pré de Foire - Pré du Chapitre. Analyse de la céramique médiévale et moderne (2006-2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : BORGARD Ph., MICHEL d’ANNOVILLE C. (dir.). - Riez (Alpes-de-Haute-Provence). Pré de Foire - Pré du Chapitre. Fouille programmée - Campagne 2011, Centre Camille Jullian. 2011, pp.175-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poterie Fidelin de Grande Baie à Terre-de-Bas (97)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rinalducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Stouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Guadeloupe; LAMM. 2011, 80 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00661564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du mobilier céramique des secteurs RD 19 et RD 20</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : BAILLY-MAITRE (M.-Ch.), PERAZZA (F.), MINVIELLE LAROUSSE (N.) (dir.) - Le filon des Anciens - Le Colombier, commune de Sainte-Marguerite Lafigère (07). Rapport de fouille 2011, Groupe d'études des mines anciennes; LAMM. 2011, pp.155-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01505488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Productions locales et importées, XVIIe-XIXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : AMOURIC (A.) (dir.). - PCRI « Poteries des îles françaises de l'Amérique ». Rapport d'activité 2011. Mission Guadeloupe. 2011, LAMM. 2011, pp.92-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01505477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude céramologique : Les productions de l’atelier Collondre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : GINOUVEZ (dir.) Hérault. Montpellier. La fouille de la rue de La Fontaine-du-Pila. Occupations épi-paléolithique, médiévale et moderne (8000 ans av. n.è. XIIIe-XIVe siècles), Document Final de Synthèse, INRAP. 2011, pp.153-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inventaire des collections DRASSM au SRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : Amouric H. (dir.), Projet Collectif de Recherche Interrégional Poteries des îles françaises d’Amérique : XVIIe-XXe siècles, rapport d’activité, LAMM / UMR 6572, Aix-en-Provence. 2011, pp.107-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00803227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’étude de la céramique [Saint-Vincent-de-Soulages, 2010]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] in : BERGERET (A.), Saint-Vincent-de-Soulages: le cimetière au nord de l'édifice, Saint-Maurice-Navacelles (34). Rapport final d'opération de fouille programmée annuelle, INRAP. 2010, pp.79-84, 89-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01115407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventaire préliminaire du mobilier céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In :SERRA (L.) (dir.). - Rapport d’opération 2010 Saint-Pierre, site Gouyer et épave Dobann, Arkaeos, Aix-en-Provence. 2010, pp.16-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01115416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des céramiques provenant des fouilles de l’Habitation Perrinelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : AMOURIC (H.) (dir.). - PCRI, Poteries des îles françaises d’Amérique : Productions locales et importées, XVIIe-XXe siècles. Rapport d’activité 2010, Service Régional de l’Archéologie en Martinique; service des patrimoines de la Guadeloupe; LA3M. 2010, pp.163-203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01115520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argelès-sur-Mer (66), Castrum d'Ultréra/Pic Saint-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport de fouilles DFS, SRA de Languedoc-Roussillon. 2009, pp.1 vol</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00504281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les services de vaisselles de l'Habitation Perrinelle, Saint-Pierre de la Martinique ; Les collections patrimoniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : AMOURIC (A.) (dir.). - Projet collectif de Recherche Interrégional "Poteries des îles françaises de l'Amérique : Productions locales et importées, XVIIe-XXe siècles. Rapport d'activité 2008, LA3M. 2009, pp.55-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Col de Siran, La Martre (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinella Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport final d'opération, SRA PACA; LAMM / UMR 6572, Aix-en-Provence. 2009, 48 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : TISSOT (M.) (dir.). - Fouilles préventives du village de Lazer (05), Rapport final d’opération, SRA PACA; ArkéMine. 2009, 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de Recherche Interrégional : Poteries des îles françaises d'Amérique : productions locales et importées, XVIIe-XXe siècles, Rapport d'activité 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Martinique; LA3M. 2015, pp.1 vol</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC Martinique; LA3M UMR 7298-AMU-CNRS. 2009, 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Argelès-sur-Mer (66). Ultréra. Oppidum de l'Âge du bronze final III, castrum des Ve-Xe s. rapport intermédiaire de fouille programmée (9ème campagne de 2014)</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00843710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du mobilier céramique : le vaisselier des Natges (Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : COMMANDRE (I.), MARTIN (F.) (dir.). - Fouilles de la verrerie moderne des Natges, commune de Saint-Maurice-de-Navacelles (34), Rapport Final d’Opération, SRA Languedoc-Roussillon. 2008, pp.57-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argelès-sur-Mer (66), Castrum d'Ultréra/Pic Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA de Languedoc-Roussillon; LA3M. 2015, 80 p</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Longepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA de Languedoc-Roussillon - LAMM. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Étude des séries du BGPC, Saint-Pierre</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00504273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les productions de l'atelier de la Porte de la Blanquerie : étude quantitative, typologique et chronologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : AMOURIC (H.) dir. - PCRI Poteries des îles françaises de l'Amérique, productions locales et importées, XVIIe-XXe s., Rapport d'activité, Août-Septembre 2014, Service Régional de l’Archéologie en Martinique ; LA3M. 2015, pp.49-91</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : GINOUVEZ (O.) (dir.). - La fouille du collège Clémence Royer à Montpellier. Les abords du Verdanson durant la Préhistoire récente et les périodes historiques : Rapport Final d’Opération, SRA Languedoc-Roussillon. 2008, pp.53-55 et 107-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : RANTE (R.), MIRZAAKHMEDOV (D.) (dir.). – Mission archéologique dans l’Oasis de Boukhara. Rapport préliminaire, Campagne 2014, Musée du Louvre; LA3M. 2014, pp.97-100, 3 fig</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de la céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : BERGERET (A.) et al. - Saint-Vincent-de-Soulages, Saint-Maurice-Navacelles (Hérault). Rapport final d'opération de fouille probatoire archéologique, SRA Languedoc-Roussillon ; INRAP. 2008, pp.39-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : Amouric (H.) dir. Projet Collectif de Recherche Interrégional « Poteries des îles françaises d’Amérique, Productions locales et importées, XVIIe-XXe siècles » Rapport final d'opération de fouille programmée annuelle, Service Régional de l’Archéologie en Martinique; LA3M. 2014, pp.108-149</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01504634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de Recherche Interrégional : Poteries des îles françaises d'Amérique : productions locales et importées, XVIIe-XXe siècles, Rapport d'activité 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Drac Martinique; LA3M UMR 7298-AMU-CNRS. 2008, 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : BERGERET Agnès (dir). - Le site de Saint-Vincent-de-Soulages : l'habitat au nord, au nord-est et au sud de l'église. Rapport final d'opération de fouille programmée annuelle, INRAP. 2014, pp.62-72</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00525836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le matériel céramique de Fangeas [Note]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : PY (V.). - rapport de fouille des mines métalliques de Fangeas, Freissinières (05), LAMM. 2007, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : KRAMMENTHALER (E.), BEYRIE (A.), PASCAL (H.). - Archéologie du fromage à pâte persillée. Les caves du Lodévois et du Larzac (Hérault – 34). Rapport intermédiaire 2014, IKER Archéologie. 2014, pp.133-137</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique de villa Notre-Dame, rue Aristide Briand, Fréjus, Var</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : EXCOFFON (P.) dir. – Rapport de fouilles préventives de villa Notre-Dame, SRA PACA, Service du Patrimoine de la ville de Fréjus. 2007, 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : AMOURIC (H.) dir. Projet Collectif de Recherche Interrégional " Poteries des îles françaises d'Amérique, Productions locales et importées, XVIIe-XXe siècles ", Rapport d'activité Novembre-Décembre 2013, Service Régional de l'Archéologie en Martinique; LA3M. 2014, pp.60-107</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de la céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : BERGERET (A.) – L'église Saint-Martin de-Castries (Hérault). D'un habitat à un pôle funéraire carolingien. Eglise du premier âge roman et bâtiments annexes. Montpellier : SRA Languedoc-Roussillon, Rapport Final de Synthèse. Fouilles programmées : deuxième année, SRA Languedoc-Roussillon ; INRAP. 2005, pp.73-90 ; 95-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : RANTE (R.), RAIMKULOV (A.), ADILOV (S.) (dir.). - Mission archéologique dans l'Oasis de Boukhara. Rapport préliminaire, campagne 2013, Musée du Louvre; Laboratoire d'Archéologie Médiévale et Moderne en Méditerranée; Institut Archéologique de Samarkand. 2013, 82-107, 70 pl</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de la céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : BERGERET (A.). – L'église Saint-Martin de-Castries (Hérault, 34). D'un habitat rural carolingien à un prieuré cure dépendant de l'abbaye Saint-Guilhem-le-Désert. Rapport Final d'Opération. Fouilles programmées : troisième année, SRA Languedoc-Roussillon ; INRAP. 2005, pp.115-131, 137-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : BAILET (P.) (dir.). - Chapelle des Pénitents blancs (Figanières - Var). Rapport de synthèse des ossements des caveaux est et ouest, INRAP. 2013, pp.68-72</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01504588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique de l'église Saint-Clément-de-Man (Soubès, Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] In : BERGERET (A.) et al. - L'église Saint-Clément de Man, Soubès (Hérault). Rapport final d'opération. Sondages archéologiques, Communauté de Communes du Lodévois Larzac. 2005, pp.26-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] in : RANTE (R.), RAIMKULOV (A.), ADILOV (Sh.) (dir.). - Mission archéologique dans l'Oasis de Boukhara, campagne 2012, Musée du Louvre; Laboratoire d'Archéologie Médiévale et Moderne en Méditerranée; Institut Archéologique de Samarkand. 2013, 62-72, 11 pl</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique de la baronnie d'Apcher (étude du matériel céramique des fouilles programmées 2001-2003)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : REMY (I.). – Bilan et perspectives de quatre années de fouilles programmées du château d'Apcher (2000-2003), INRAP. 2003, 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...2955 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00508705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peipin (04) : Opération de sauvetage sur un four de potier d'époque moderne (mars 2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Breichner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LAMM ; SRA Languedoc-Roussillon. 2001, 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -15530,51 +15530,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D73A5525"/>
+    <w:nsid w:val="079C96DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15761,51 +15761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guergana-guionova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5836-7433" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199292434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761249v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Giannaki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Burlot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Todorova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metodi Daskalov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104822" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03940971v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04009696v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fajal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04964891v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Vassal," TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hauswirth" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lorenzini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03218056v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Vassal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.30251" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508119v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.24762" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265865v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2016.2138" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874546v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Latournerie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kammenthaler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Pascal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745180v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damelet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425261v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Volpe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425258v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309600v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111999v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505449v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107723v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922669v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gonon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.9655" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815045v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505439v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Corrochano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737701v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505463v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579091v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579087v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505556v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496861v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505553v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505552v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505554v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Breichner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590767v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lecuyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Michaelides" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Nicola&#239;d&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouttevin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2003.7336" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466976v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63114/ax4ky878" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04844962v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63114/8vrbg160" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845144v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63114/nhemad24" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823509v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117006v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881471v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969434v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525039v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lorain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524978v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466844v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466952v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524886v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166609v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03525442v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479762v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sub&#237;as Pascual" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Codina Reina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;  Ignacio Fiz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464432v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479655v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Green" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martzluff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Respaut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896144v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266874v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741219v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741221v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926109v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926108v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314924v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Rante" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464664v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163416v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme R&#233;mi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309583v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314923v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815212v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vayssettes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815214v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539452v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leenhardt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495617v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129834v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466901v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460663v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.museedelodeve.fr/en/shop/cahiers-du-lodevois-et-larzac/archeologie-du-fromage-de-roquefort" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486639v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland-Pierre Gayraud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifao.egnet.net/publications/catalogue/9782724706932/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873548v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mallet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142663v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://snoeckpublisher.be/nl/home/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142662v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142635v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142647v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142630v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451503v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-moderne-et-contemporaine/288-boire-et-manger-en-provence-xe-xxe-siecles-etude-archeologique-et-histoire-de-la-consommation-alimentaire-9782355181306.html" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142660v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142656v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466995v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463352v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525207v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afamassociation.fr/index.php/memoires/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2020.2224" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160735v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141780v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513032v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-anthropology.com/English/Catalog/Archaeology/Glazed+Pottery+eng.aspx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610868v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/craham/spip.php?article630" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415401v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265890v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394179v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314861v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015184v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015185v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815210v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815027v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816883v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973672v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817256v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697269v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aiecm3.com/fr/ciudad-real-2006/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505613v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501857v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leleu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Tomas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ory" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Cesarini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04885783v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008370v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799610v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Hoffelt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Arnaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tardy de Montravel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745677v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799600v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duneufjardin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinaudeau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puig" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525452v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525233v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953328v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682572v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cobos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuaudet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495747v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04966121v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050754v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Combeau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giresse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710586v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04966080v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01754657v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496059v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502138v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743393v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margarit" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671416v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Attia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664894v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134329v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314932v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625813v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505423v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martzluff" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161452v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131777v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Filippo Mangiaracina" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161456v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161458v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Attia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131775v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976557v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505471v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505466v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815216v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505454v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616126v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817639v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815154v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505457v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745494v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539925v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815209v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire D&#233;l&#233;ry" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aubert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505035v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977628v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115503v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505493v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505509v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661564v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505488v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505477v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505464v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803227v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115407v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115416v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115520v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526102v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Valente" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504281v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benezet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brion" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laharie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526088v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843710v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526085v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526062v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504273v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longepierre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526073v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504634v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525836v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526059v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526056v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526054v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504588v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504583v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508705v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526046v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guergana-guionova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5836-7433" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199292434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761249v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Giannaki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Burlot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Todorova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metodi Daskalov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104822" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03940971v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04009696v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fajal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04964891v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Vassal," TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hauswirth" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lorenzini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03218056v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Vassal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.30251" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508119v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.24762" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265865v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2016.2138" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874546v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Latournerie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kammenthaler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Pascal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745180v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damelet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425261v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Volpe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425258v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309600v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111999v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505449v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107723v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922669v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gonon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.9655" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815045v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505439v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Corrochano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737701v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505463v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579091v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579087v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505556v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496861v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505553v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505554v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Breichner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505552v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590767v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lecuyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Michaelides" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Nicola&#239;d&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouttevin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2003.7336" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466976v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63114/ax4ky878" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04844962v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63114/8vrbg160" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845144v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63114/nhemad24" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823509v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117006v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881471v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969434v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525039v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lorain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524978v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466844v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466952v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524886v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166609v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03525442v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479762v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sub&#237;as Pascual" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Codina Reina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;  Ignacio Fiz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464432v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479655v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Green" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martzluff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Respaut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896144v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266874v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741219v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741221v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926109v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926108v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314924v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Rante" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464664v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163416v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme R&#233;mi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309583v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314923v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815212v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vayssettes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815214v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539452v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leenhardt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495617v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129834v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466901v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460663v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.museedelodeve.fr/en/shop/cahiers-du-lodevois-et-larzac/archeologie-du-fromage-de-roquefort" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486639v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland-Pierre Gayraud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifao.egnet.net/publications/catalogue/9782724706932/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873548v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mallet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142647v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://snoeckpublisher.be/nl/home/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142663v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142662v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142635v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142630v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451503v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-moderne-et-contemporaine/288-boire-et-manger-en-provence-xe-xxe-siecles-etude-archeologique-et-histoire-de-la-consommation-alimentaire-9782355181306.html" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142660v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142656v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466995v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463352v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160735v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525207v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afamassociation.fr/index.php/memoires/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2020.2224" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141780v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513032v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-anthropology.com/English/Catalog/Archaeology/Glazed+Pottery+eng.aspx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610868v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/craham/spip.php?article630" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415401v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265890v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394179v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314861v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015184v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015185v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815210v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815027v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816883v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973672v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817256v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697269v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aiecm3.com/fr/ciudad-real-2006/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505613v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501857v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leleu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Tomas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ory" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Cesarini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04885783v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008370v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799610v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Hoffelt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Arnaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tardy de Montravel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745677v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799600v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duneufjardin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinaudeau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puig" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525452v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953328v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682572v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cobos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuaudet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525233v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495747v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050754v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Combeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giresse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710586v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04966121v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04966080v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01754657v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496059v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502138v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743393v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margarit" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671416v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Attia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664894v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134329v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314932v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625813v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505423v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martzluff" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161452v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131777v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Filippo Mangiaracina" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161456v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161458v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Attia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131775v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976557v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505471v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505466v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815216v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505454v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616126v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817639v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815154v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505457v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745494v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539925v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505035v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815209v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire D&#233;l&#233;ry" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aubert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977628v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115503v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505493v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505509v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661564v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505488v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505477v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505464v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803227v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115407v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115416v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115520v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504281v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benezet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brion" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laharie" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526088v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526102v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Valente" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526085v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843710v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526062v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504273v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longepierre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526073v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504634v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525836v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526059v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526056v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526054v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504588v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504583v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508705v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526046v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>