--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -743,442 +743,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Archéologie du fromage à pâte persillée : Les caves du Lodévois et du Larzac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kammenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argitxu Beyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriette Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan scientifique - Direction régionale des affaires culturelles Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, bilan 2016, pp.312-313</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02464022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freissinières (Hautes-Alpes). Le matériel céramique de Fangeas (XIIIe-XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34-2016, pp.293-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/amime.2016.2138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02265865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les ateliers-maisons des argentières du Colombier (Ardèche). Travailler et vivre aux XIe et XIIe siècles dans une exploitation minière cévenole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Varia, 49, pp.1-52. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.24762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeomed.24762⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02508119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chaufournerie en Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Latournerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de la région Martinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, bilan 2017, pp.49-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02874546v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">halshs-02464022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet collectif de Recherche “Poteries des Îles françaises de l’Amérique. Productions locales et importées, XVIIe-XXe siècles&amp;quot; 2014</w:t>
               </w:r>
@@ -1283,51 +1283,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01745180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Poteries des îles françaises de l’Amérique, Productions locales et importées, XVIIe-XXe siècles » [2013]</w:t>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Poteries des îles françaises de l’Amérique, Productions locales et importées, XVIIe-XXe siècles » [2012]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
@@ -1349,93 +1349,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Volpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de la région Martinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.111-114</w:t>
+              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.81-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01425261v1</w:t>
+                <w:t xml:space="preserve">halshs-01425258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Poteries des îles françaises de l’Amérique, Productions locales et importées, XVIIe-XXe siècles » [2012]</w:t>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Poteries des îles françaises de l’Amérique, Productions locales et importées, XVIIe-XXe siècles » [2013]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
@@ -1457,69 +1457,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Volpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de la région Martinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.81-84</w:t>
+              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.111-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01425258v1</w:t>
+                <w:t xml:space="preserve">halshs-01425261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche &amp;quot;Poteries des îles françaises de l’Amérique, Productions locales et importées, XVIIe-XXe siècles&amp;quot; 2010</w:t>
               </w:r>
@@ -1928,64 +1928,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exploitation minière dans la vallée du Chassezac (Ardèche) : le plomb, l'argent et le cuivre au Moyen Âge (XIe-XIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bailly-Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kammenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3006,247 +3006,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;Miletus ware&amp;quot; de Choumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archaeologia Bulgarica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3, pp.87-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00505552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le four potier de Peipin (Alpes-de-Haute-Provence)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Breichner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin archéologique du Comité des travaux historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 31-32, pp.135-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00505554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etat de la recherche archéologique concernant la période ottomane en Bulgarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turcica : revue d'études turques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 37, pp.267-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00505553v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">halshs-00505552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potamia-Agios Sozomenos (Chypre)</w:t>
               </w:r>
@@ -3967,207 +3967,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03969434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daily life in Sofia from 16th to 19th century through the ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BECAP 21: Pots in context: Vessels’ use, function, and consumption, research strategies and methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Belgrade, Serbia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03524886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ceramics from Khwajâ Sabz Push Archaeological site, Bâmiyân, Afghanistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lorain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics from Islamic Lands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Victoria and Albert Museum, Jul 2021, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03525039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khwâja Sabz Push, Bâmiyân (Afghanistan) : un complexe funéraire associé à un atelier de production céramique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lorain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Congrès de études sur le Moyen-Orient et les mondes musulmans : Patrimoine médiéval d’Iran et d’Afghanistan : Actualité des recherches de terrain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS MOMM, Jun 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03524978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaisselles culinaires et d’usage quotidien en Martinique et Guadeloupe aux XVIIIe et XIXe siècle : des productions inspirées des importations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4196,195 +4265,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIth Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIECM3, Nov 2021, Grenade, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03466844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indices de production potière de Perpignan au XVIIe siècle : poteries glaçurées et faïences à la mode catalane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIth Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIECM3, Nov 2021, Grenade, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03466952v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03524886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la cuisine à la table : aspects de la standardisation du vaisselier en Provence du XVIIe au XXe siècles</w:t>
               </w:r>
@@ -4955,50 +4955,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La céramique du puits du site Albert Ier à Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études du réseau d’information sur la céramique médiévale et moderne, ICERAMM 2017, 23-24 novembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01741221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le pot du cimetière de Saint-Martin-de-Castries (La Vaquerie-et-Saint-Martin-de-Castries, Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5007,73 +5076,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des pots dans la tombe (IXe - XVIIIe siècle); regards croisés sur une pratique funéraire en Europe de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bocquet-Liénard A., Chapelain C, Severille, Dervin S., Hincker V., May 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premier aperçu sur la céramique du site Verchamp-Eurêka à Castelnau-le-Lez (Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5089,126 +5158,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études du réseau d’information sur la céramique médiévale et moderne, ICERAMM 2017, 23-24 novembre 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01741219v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01741221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récipients pour la transformation laitière en Bulgarie (XVIIIe-XIXe siècle)</w:t>
               </w:r>
@@ -5263,77 +5263,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie du fromage à pâte persillée. Les caves d'affinage des Causses et des Cévennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kammenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argitxu Beyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriette Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5365,125 +5365,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01926108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Artisanat potier et ensilage groupé aux portes de Montpellier : le site de Verchamp du VIIe au XIIe siècle (Castelnau-le-Lez, Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carme Rémi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’habitat rural du haut Moyen Âge en France (Ve-XIe siècles) : Dynamiques du peuplement, formes, fonctions et statuts des établissements : 36e Journées internationales d’archéologie mérovingienne de l’AFAM, Montpellier - Musée archéologique de Lattes, 1er-3 octobre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jérôme Hernandez; Laurent Schneider; Jean Soulat, Oct 2015, Lattes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03163416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céramiques aux îles d’Amérique : la part de la Méditerranée (XVIIe-XIXe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actas do X Congresso Internacional A Cerâmica Medieval no Mediterrâneo, Silves, 22 a 27 .outubro 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Silves, Portugal. pp.440-454</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01309583v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céramique d'importation du XIVe au XVIIe s. en Bulgarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actas do X Congresso Internacional A Cerâmica Medieval no Mediterrâneo, Silves, 22 a 27 .outubro 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Silves, Portugal. pp.681-691</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01314923v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aperçu sur la production des ateliers de Paykend, oasis de Bukhara, Ouzbékistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocco Rante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X Congresso Internacional A Cerâmica Medieval no Mediterrâneo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Silves, Portugal. pp.577-588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01314924v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygiène collective, hygiène individuelle d’une société coloniale: Martinique et Guadeloupe, XVIIIe-XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5525,588 +5784,329 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In &amp; Around, Ceramiche e comunità, Secondo convegno tematico dell’AIECM3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIECM3, Apr 2015, Faenza, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Anne Cloarec</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique du Xe siècle en contexte castral pyrénéen (Ultréra- Argelès-sur-Mer 66)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’habitat rural du haut Moyen Âge en France (Ve-XIe siècles) : Dynamiques du peuplement, formes, fonctions et statuts des établissements : 36e Journées internationales d’archéologie mérovingienne de l’AFAM, Montpellier - Musée archéologique de Lattes, 1er-3 octobre 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jérôme Hernandez; Laurent Schneider; Jean Soulat, Oct 2015, Lattes, France</w:t>
+              <w:t xml:space="preserve">Atti del IX congresso internazionale sulla ceramica medievale nel Mediterraneo : Venezia, Scuola grande dei Carmini, Auditorium Santa Margherita, 23-27 novembre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Venise, Italie. pp.498-500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Guergana Guionova</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00815214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montpellier, un atelier de potiers-faïenciers, entre Moyen Age et époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ginouvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...167 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX congresso Internazionale sulla Ceramica Medievale nel Mediterraneo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Venise, Italie. pp.51-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00815212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparition et développement de la faïence à Montpellier, du Moyen Âge à l’époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ginouvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6432,77 +6432,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie du fromage de Roquefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kammenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argitxu Beyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriette Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
@@ -6817,113 +6817,113 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupe à décor sgraffito &amp;quot;trois couleurs</w:t>
+                <w:t xml:space="preserve">Deux coupes à décor sgraffito monochrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Salima Hellal; Sandra Aube; Eloïse Brac De La Perrière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les arts de l'Islam au Musée des Beaux-Arts de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.148-149, 2023, 9789461617279</w:t>
+              <w:t xml:space="preserve">, pp.150-152, 2023, 9789461617279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04142647v1</w:t>
+                <w:t xml:space="preserve">halshs-04142656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois figurines de bélier</w:t>
               </w:r>
@@ -7161,215 +7161,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04142635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois coupes à décor d'engobes</w:t>
+                <w:t xml:space="preserve">Coupe à décor sgraffito &amp;quot;trois couleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Salima Hellal; Sandra Aube; Eloïse Brac De La Perrière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les arts de l'Islam au Musée des Beaux-Arts de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, pp.148-149, 2023, 9789461617279</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04142647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois coupes à décor d'engobes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Salima Hellal; Sandra Aube; Eloïse Brac De La Perrière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les arts de l'Islam au Musée des Beaux-Arts de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, pp.140-143, 2023, 9789461617279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04142630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects de la standardisation du vaisselier en Provence du XVIe et XVIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Astrid Chazottes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque "Boire et manger en Provence (Xe-XXe siècle) : Études archéologique et historique de la consommation alimentaire", LA3M, Aix-en-Provence, 6-7 octobre 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.141-160, 2023, Archéologie Moderne et Contemporaine, 978-2-35518-130-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Mergoil</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03451503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupes dites &amp;quot;de Garrus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7389,143 +7475,57 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.153-154, 2023, 9789461617279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04142660v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-04142656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indices de production potière de Perpignan au XVIIe siècle : poteries glaçurées et faïences à la mode catalane</w:t>
               </w:r>
@@ -7643,277 +7643,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02463352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat rural du haut Moyen Âge de Saint-Vincent de Soulages (Saint-Maurice-Navacelles, Hérault)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artisanat potier et ensilage groupé aux portes de Montpellier : le site de Verchamp du VIIe au XIIe siècle (Castelnau-le-Lez, Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carme Rémi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Hernandez; Laurent Schneider; Jean Soulat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’habitat rural du haut Moyen Âge en France (Ve-XIe siècles) : Dynamiques du peuplement, formes, fonctions et statuts des établissements : Actes des 36e Journées internationales d’archéologie mérovingienne de l’AFAM, Montpellier - Musée archéologique de Lattes, 1er-3 octobre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Centre d'archéologie médiévale du Languedoc, pp.381-388, 2020, Mémoires de l’AFAM n° 36 ; Archéologie du Midi Médiéval Supplément n° 9, 978-2-918365-23-5</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre d'archéologie médiévale du Languedoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.297-312, 2020, Mémoires de l’AFAM, 978-2-918365-23-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/amime.2020.2224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160735v1</w:t>
-[...63 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-03525207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’habitat rural du haut Moyen Âge de Saint-Vincent de Soulages (Saint-Maurice-Navacelles, Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Vassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Hauswirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lorenzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Hernandez; Laurent Schneider; Jean Soulat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’habitat rural du haut Moyen Âge en France (Ve-XIe siècles) : Dynamiques du peuplement, formes, fonctions et statuts des établissements : Actes des 36e Journées internationales d’archéologie mérovingienne de l’AFAM, Montpellier - Musée archéologique de Lattes, 1er-3 octobre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 36, </w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, Centre d'archéologie médiévale du Languedoc, pp.381-388, 2020, Mémoires de l’AFAM n° 36 ; Archéologie du Midi Médiéval Supplément n° 9, 978-2-918365-23-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/amime.2020.2224⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03525207v1</w:t>
+                <w:t xml:space="preserve">hal-03160735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarreguemines aux îles d'Amérique : la question de la faïence fine en Martinique et Guadeloupe</w:t>
               </w:r>
@@ -7988,294 +7988,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le pot du cimetière de St-Martin-de-Castries (La Vacquerie-et-Saint-Martin-de-Castries, Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bocquet-Liénard Anne; Chapelain de Seréville-Niel Cécile; Dervin Stéphanie; Hincker Vincent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des pots dans la tombe (IXe au XVIIIe siècle). Regards croisés sur une pratique funéraire en Europe de l’Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Caen; Brepols Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.124-127, 2017, 978-2-84133-851-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01610868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ishkornaïa : de l’usage de la soude végétale dans les revêtements céramiques (Paykend, oasis de Boukhara, IXe—XIXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sergei Bocharov; Véronique François; Ayrat Sitdikov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glazed Pottery of the Mediterranean and the Black Sea Region, 10th–18th Centuries. Vol. 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratum, Archaeologial Records of Eastern Europe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.767-777, 2017, 978-9975-4269-1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01513032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...97 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparition et développement de la faïence à Montpellier, du Moyen Âge à l’époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ginouvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8771,301 +8771,387 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01015185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’atelier de François Colondres dans l’enclos du Saint-Esprit. Des poteries de terre en faïence</w:t>
+                <w:t xml:space="preserve">Un atelier hors la porte de la Blanquerie. Des productions entre archaïsme et modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.76-98, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00817256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céramiques d'un niveau d'occupation d'époque mamelouke à Istabl Antar/Fostat (Le Caire, Egypte)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland-Pierre Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sauro GELICHI. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atti del IX congresso internazionale sulla ceramica medievale nel Mediterraneo : Venezia, Scuola grande dei Carmini, Auditorium Santa Margherita, 23-27 novembre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, All'insegna del giglio, pp.297-302, 2012, 978-88-7814-540-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00816883v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’atelier de François Colondres dans l’enclos du Saint-Esprit. Des poteries de terre en faïence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.479-492, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00815210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréjus, production et consommation de céramique à l'époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FIXOT (M.) (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le groupe épiscopal de Fréjus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols Publishers, pp.551-562, 2012, 978-2-503-54763-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00815027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’atelier de François Colondres dans l’enclos du Saint-Esprit. Des poteries de terre en faïence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9085,143 +9171,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.479-492, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03973672v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-00817256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production potière en Bulgarie à l’époque ottomane: rupture ou continuité ?</w:t>
               </w:r>
@@ -9514,5802 +9514,5802 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abbaye Saint-Hilaire (84). Sondage de la cour à l'arrière du chevet de l'église conventuelle. Rapport final d'opération. Campagne 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Hoffelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Tardy de Montravel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LA3M UMR 7298 AMU-CNRS. 2024, pp.149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sites alpins de RILAUV.01 et RILAUV.02. Réserve intégrale du Lauvitel, Parc national des Écrins, rapport final d’opération archéologique 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Knockaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre Camille Jullian. 2024, 172 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La céramique des sondages de l’Intendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2024, pp.99-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04885783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sites alpins de Rilauv. 01 et Rilauv. 02. Réserve intégrale du Lauvitel, Parc national des Écrins (Le Bourg d'Oisans, 38), Opération 2022 : note scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Knockaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre Camille Jullian. 2024, 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ille-sur-Têt (66). Impasse de la Rodona / 10 rue de l'Hôpital 2. Rapport final d'opération. Sondages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Florence Mocci</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Hoffelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Duneufjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S.A.R.L. ACTER. 2023, pp.173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport d’études spécialisées, Etudes de mobilier céramique, Lazer (05)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LA3M UMR 7298 AMU-CNRS. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03525452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique de la campagne de sondages 2020, abbaye St-Hilaire, Ménerbes (84)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] n°1870 du 02/06/2020 au 28/06/2020; n°3346 du 14/08/2020 au 06/12/2020, SRA PACA; Aix Marseille Université; LA3M. 2020, pp.55-57; 199-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03525233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique de la cour arrière du Campo Santo (Perpignan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : GUINAUDEAU (N.) dir. - COUR ARRIÈRE DU CAMPO SANTO Rue du Bastion Saint-Dominique (Perpignan (Pyrénées-Orientales), Région Occitanie) : Rapport Final d’Opération de fouille préventive, CNRS LA3M, UMR 7298; ACTER archéologie; DRAC SRA OCCITANIE. 2020, pp.vol. 2, 3-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02953328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbaye Saint-Hilaire. Rapport final d'opération. Sondages archéologiques. Campagne 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Hoffelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Juliette Knockaert</w:t>
+                <w:t xml:space="preserve">Alice Tardy de Montravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thuaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LA3M UMR 7298 AMU-CNRS. 2020, pp.206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le matériel céramique de Massargues, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : LONGEPIERRE (S.), PELAQUIER (E.), GUIONOVA (G.). - Le bourg de Massargues (Saint-Quentin-la-Poterie, Gard) vers 1100 (?) aux années 1340; Enclave des évêques d'Uzès et prototype d'urbanisme médiéval : Rapport Final d’Opération de fouille programmée probatoire et Étude historique, CNRS LA3M, UMR 7298. 2020, pp.20-22, fig. 24-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02495747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hérault (34), Saint-Maurice Navacelles L’habitat rural de Saint-Vincent de Soulages : mise en place, abandon et reprise (des VIe-VIIe s. aux XVIIe-XVIIIe s.). Rapport Final d’Opération de fouille programmée annuelle. Troisième année d’un programme triennal, Service Régional de l’Archéologie, Occitanie, Montpellier, 444 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Centre Camille Jullian. 2024, 5 p</w:t>
+              <w:t xml:space="preserve">Inrap. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">LA3M UMR 7298 AMU-CNRS. 2024, pp.149</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le matériel céramique du diagnostic du Gaubert, Digne-les-Bains (04)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : SELEQUE (J.) dir. - Digne-les-Bains, Gaubert Village (04070). Rapport de diagnostic, Service départemental d’archéologie des Alpes de Haute-Provence. 2018, pp.168-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...96 lines deleted...]
-                <w:t xml:space="preserve">Juliette Knockaert</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01710586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultréra. Néolithique, Âge du bronze final IIIb, Castrum du haut Moyen Âge. Fouille programmée, 10e campagne 2016. Bilan de l'opération archéologique (2000-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bénézet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Giresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Centre Camille Jullian. 2024, 172 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Bilan de l'opération archéologique, SRA de Languedoc-Roussillon; LA3M UMR 7298 AMU-CNRS. 2018, pp.2 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Carole Puig</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02050754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’habitat rural de Saint-Vincent de Soulages : la reprise de l’occupation des XIIIe siècles aux XVIIe-XVIIIe siècles (Saint-Maurice-Navacelles, 34) », dans POMAREDES (H.) et JUNG (C.) dir., ARC20 : Peuplements en Lodévois et Biterrois « Paysages et organisation socio-économique des campagnes du Lodévois et du Biterrois (Languedoc Central) de la Protohistoire au Moyen-Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Hauswirth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse du matériel céramique de Litala (2016-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : GIOVANNANGELI (G.), OLLIVIER (D.) (collab.), THOMAS (E.) (collab.). - Castellu di Tali (Litala), Sartène, Corse du Sud. Rapport d'opération archéologique, DRAC de Corse. 2018, pp.31-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01754657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier céramique de Petra Castellana, 2016-2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] in : BUCCIO (V.) (dir.), DANTEC (E.), DEDONDER (Y.), DEVOS (J.-F.), Castellane (04039), Petra Castellana. 2e rapport intermédiaire de fouille programmée triennale (novembre 2018), Service départemental d'archéologie des Alpes de Haute-Provence; LA3M. 2018, pp.200-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02496059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier de l’église et de son puits. Le mobilier céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Commandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : LONGEPIERRE (S.), LARDE (S.), L'église des Carmes et la porte du Légassieu, du XIIIe siècle à l'époque moderne : Occitanie, Hérault (34), Montpellier, Place Albert 1er : rapport de fouilles, Inrap MED. 2017, pp.319-349 (vol. 1), 95-100 (vol. 2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01671416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier médiéval et moderne, 8, rue Littéra, Aix-en-Provence [partie de : CLAUDE (S.), 8, rue de Littéra. Parcelle AT 236. Fouille préventive]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA. 2017, pp.103-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01502138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les faïences de l'hypogée du Castelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Margarit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] PCR "Les monuments mégalithiques d’Arles-Fontvieille, état des connaissances, contextes et nouvelles données", sous la dir. X. Margarit, Région Provence-Alpes-Côte d'Azur; Département des Bouches-d-Rhône. 2017, pp.59-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01743393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique des grottes de transformation laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : KRAMMENTHALER (E.), BEYRIE (A.), PASCAL (H.), GUIONOVA (G.). - Archéologie du fromage de Roquefort. Les caves du Lodévois et du Larzac (Hérault – 34). Rapport final d'opération, IKER Archéologie. 2016, pp.vol. 2, 159-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04664894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de Recherche Interrégional : Poteries des îles françaises de l'Amérique, productions locales et importées, XVIIe-XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Volpe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Martinique; LA3M. 2015, pp.1 vol</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01625813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argelès-sur-Mer (66). Ultréra. Oppidum de l'Âge du bronze final III, castrum des Ve-Xe s. rapport intermédiaire de fouille programmée (9ème campagne de 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Martzluff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Respaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">S.A.R.L. ACTER. 2023, pp.173</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA de Languedoc-Roussillon; LA3M. 2015, 80 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] LA3M UMR 7298 AMU-CNRS. 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01505423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier moderne de la place de la Rotonde, Aix-en-Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] In : AUJALEU Ariane, GALIN Wilfrid, KAWALEK Emmanuelle (dir.) - Place de la Rotonde. Parcelles AL 01-47. Rapport final d'opération, Direction archéologique d'Aix-en-Provence. 2015, pp.67-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : GUINAUDEAU (N.) dir. - COUR ARRIÈRE DU CAMPO SANTO Rue du Bastion Saint-Dominique (Perpignan (Pyrénées-Orientales), Région Occitanie) : Rapport Final d’Opération de fouille préventive, CNRS LA3M, UMR 7298; ACTER archéologie; DRAC SRA OCCITANIE. 2020, pp.vol. 2, 3-35</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01134329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude céramologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : MINVIELLE (N.). - Le filon des Anciens. Le Colombier. Rapport de fouille programmée 2014-2015. Rapport final d'opération, Service Régional de l'Archéologie Rhône-Alpes; LA3M. 2015, pp.131-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">LA3M UMR 7298 AMU-CNRS. 2020, pp.206</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01314932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude des séries du BGPC, Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : AMOURIC (H.) dir. - PCRI Poteries des îles françaises de l'Amérique, productions locales et importées, XVIIe-XXe s., Rapport d'activité, Août-Septembre 2014, Service Régional de l’Archéologie en Martinique ; LA3M. 2015, pp.49-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] n°1870 du 02/06/2020 au 28/06/2020; n°3346 du 14/08/2020 au 06/12/2020, SRA PACA; Aix Marseille Université; LA3M. 2020, pp.55-57; 199-200</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01161452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier céramique de St-Vincent-de-Soulages, zone 2, 4 et 5, fouilles 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : BERGERET Agnès (dir). - Le site de Saint-Vincent-de-Soulages : l'habitat au nord, au nord-est et au sud de l'église. Rapport final d'opération de fouille programmée annuelle, INRAP. 2014, pp.62-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : LONGEPIERRE (S.), PELAQUIER (E.), GUIONOVA (G.). - Le bourg de Massargues (Saint-Quentin-la-Poterie, Gard) vers 1100 (?) aux années 1340; Enclave des évêques d'Uzès et prototype d'urbanisme médiéval : Rapport Final d’Opération de fouille programmée probatoire et Étude historique, CNRS LA3M, UMR 7298. 2020, pp.20-22, fig. 24-26</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01161458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport préliminaire sur les ensembles de consommation potière du chantier B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Filippo Mangiaracina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : RANTE (R.), MIRZAAKHMEDOV (D.) (dir.). – Mission archéologique dans l’Oasis de Boukhara. Rapport préliminaire, Campagne 2014, Musée du Louvre; LA3M. 2014, pp.97-100, 3 fig</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ultréra. Néolithique, Âge du bronze final IIIb, Castrum du haut Moyen Âge. Fouille programmée, 10e campagne 2016. Bilan de l'opération archéologique (2000-2016)</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01131777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique de la Maison Desroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : Amouric (H.) dir. Projet Collectif de Recherche Interrégional « Poteries des îles françaises d’Amérique, Productions locales et importées, XVIIe-XXe siècles » Rapport final d'opération de fouille programmée annuelle, Service Régional de l’Archéologie en Martinique; LA3M. 2014, pp.108-149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01161456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique des grottes de transformation laitière, premier aperçu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : KRAMMENTHALER (E.), BEYRIE (A.), PASCAL (H.). - Archéologie du fromage à pâte persillée. Les caves du Lodévois et du Larzac (Hérault – 34). Rapport intermédiaire 2014, IKER Archéologie. 2014, pp.133-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01131775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudes céramologiques et patrimoniales, Château Depaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : AMOURIC (H.) dir. Projet Collectif de Recherche Interrégional " Poteries des îles françaises d'Amérique, Productions locales et importées, XVIIe-XXe siècles ", Rapport d'activité Novembre-Décembre 2013, Service Régional de l'Archéologie en Martinique; LA3M. 2014, pp.60-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier céramique de Saint-Vincent-de-Soulages, zone 2 et 3, fouilles 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : BERGERET Agnès (dir.). - Le site de Saint-Vincent-de-Soulages : l'habitat au nord-est et au sud de l’église, Hérault (34), Saint-Maurice-Navacelles. Rapport final d'opération de fouille programmée annuelle, INRAP. 2013, pp.68-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01505454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventaire du mobilier céramique antique, médiéval et moderne [d'Arles, enclos Saint-Césaire]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonifay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : M. Heijmans (dir.) Arles, enclos Saint-Césaire. Secteur de la Tour de Mourgues, campagne 2012, Vol. I, Ministère de la Culture et de la Communication: SRA PACA. 2013, pp.62-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03616126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ensembles du quartiers des potiers (chantier E)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : RANTE (R.), RAIMKULOV (A.), ADILOV (S.) (dir.). - Mission archéologique dans l'Oasis de Boukhara. Rapport préliminaire, campagne 2013, Musée du Louvre; Laboratoire d'Archéologie Médiévale et Moderne en Méditerranée; Institut Archéologique de Samarkand. 2013, 82-107, 70 pl</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01505471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique de la chapelle des Pénitents blancs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : BAILET (P.) (dir.). - Chapelle des Pénitents blancs (Figanières - Var). Rapport de synthèse des ossements des caveaux est et ouest, INRAP. 2013, pp.68-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude du matériel céramique : Zone E : quartier potier [Paykend, Oasis de Boukhara]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] in : RANTE (R.), RAIMKULOV (A.), ADILOV (Sh.) (dir.). - Mission archéologique dans l'Oasis de Boukhara, campagne 2012, Musée du Louvre; Laboratoire d'Archéologie Médiévale et Moderne en Méditerranée; Institut Archéologique de Samarkand. 2013, 62-72, 11 pl</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00815216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du matériel céramique [Paykend, Oasis de Boukhara]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] in : RANTE (R.), RAIMKULOV (A.), ADILOV (Sh.) (dir.). - Mission archéologique dans l'Oasis de Boukhara, campagne 2011, Musée du Louvre; Laboratoire d'Archéologie Médiévale et Moderne en Méditerranée. 2012, 52-73, 28 pl</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01505457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission céramologique du PCRI, novembre 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Martinique; LA3M. 2012, p. 20-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01745494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique médiévale [Beaucaire]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : CARME (R.), DEMANGEOT (C.) dir. - Collège Eugène Vigne Avenue de Farciennes, Beaucaire, Gard, HADES, Rapport Final d’Opération Archéologique, LA3M; HADÈS Archéologie. 2012, 224-235, fig. 277-312 et p. 39-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00817639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier céramique de Saint-Vincent-de-Soulages, zone 2 et 3, fouilles 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : BERGERET (A.) (dir.). - L'église Saint-Vincent-de-Soulages : fin de la fouille du cimetière et sondages sur la terrasse occidentale, Hérault (34), Saint-Maurice-Navacelles, Rapport final d'opération de fouille programmée annuelle, INRAP. 2012, pp.95-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00815154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse du mobilier céramique après inventaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : SERRA (L.) dir. Rapport d'opération 2011 Saint-Pierre, épave Dobann, LA3M UMR 7298-AMU-CNRS. 2012, pp.48-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01539925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inventaire des collections DRASSM au SRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : Amouric H. (dir.), Projet Collectif de Recherche Interrégional Poteries des îles françaises d’Amérique : XVIIe-XXe siècles, rapport d’activité, LAMM / UMR 6572, Aix-en-Provence. 2011, pp.107-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00803227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier céramique de Saint-Vincent-de-Soulages, cimetière au nord-est de l'église</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : BERGERET (A.) (dir.). - L'église Saint-Vincent-de-Soulages: le cimetière au nord-est et au sud de l'édifice, Hérault (34), Saint-Maurice-Navacelles. Rapport final d'opération de fouille programmée annuelle. Deuxième année d'un programme triennal, INRAP. 2011, pp.106-111, 127-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01505493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riez (Alpes-de-Haute-Provence), Pré de Foire - Pré du Chapitre. Analyse de la céramique médiévale et moderne (2006-2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : BORGARD Ph., MICHEL d’ANNOVILLE C. (dir.). - Riez (Alpes-de-Haute-Provence). Pré de Foire - Pré du Chapitre. Fouille programmée - Campagne 2011, Centre Camille Jullian. 2011, pp.175-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport sur l’étude du mobilier céramique des fouilles archéologiques de Paykend en 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Déléry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : RANTE (R.), ADILOV T. (Sh.)(dir.). - Fouilles à Paykend. Rapport préliminaire, campagne 2010. Mission archéologique franco-ouzbèke à Paykend. Rapport de fouilles. Musée du Louvre, 2010. 130 p., Musée du Louvre; Institut Archéologique de Samarkand; LA3M, CNRS / Aix-Marseille Université. 2011, 33-48 + 39 pl</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00815209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du mobilier céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : RINALDUCCI (V.), STOUVENOT (Chr.), THIRIOT (J.) (dir.). - Poterie Fidelin de Grande Baie à Terre-de-Bas (97). Fouille programmée 2010. Rapport Final d'Opération, LAMM; SRA Guadeloupe. 2011, pp.40-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01505035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dépotoir de l'Habitation Galion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In Amouric H. (dir.), Projet Collectif de Recherche Interrégional Poteries des îles françaises d’Amérique : XVIIe-XXe siècles. Rapport d’activité Service Régional de l'Archéologie en Martinique, Service des Patrimoines de la Guadeloupe, LAMM / UMR 6572, Aix-en-Provence. 2011, pp.88-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les séries de céramiques de l’Habitation Perrinnelle, Saint-Pierre. Les niveaux anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : AMOURIC (H.) (dir.). - Projet Collectif de Recherche Interrégional « Poteries des îles françaises d’Amérique : XVIIe-XXe siècles ». Rapport d’activité 2011, Service Régional de l’Archéologie en Martinique; service des patrimoines de la Guadeloupe; LA3M. 2011, pp.58-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01115503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poterie Fidelin de Grande Baie à Terre-de-Bas (97)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rinalducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Stouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Guadeloupe; LAMM. 2011, 80 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00661564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du mobilier céramique des secteurs RD 19 et RD 20</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : BAILLY-MAITRE (M.-Ch.), PERAZZA (F.), MINVIELLE LAROUSSE (N.) (dir.) - Le filon des Anciens - Le Colombier, commune de Sainte-Marguerite Lafigère (07). Rapport de fouille 2011, Groupe d'études des mines anciennes; LAMM. 2011, pp.155-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01505488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Productions locales et importées, XVIIe-XIXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : AMOURIC (A.) (dir.). - PCRI « Poteries des îles françaises de l'Amérique ». Rapport d'activité 2011. Mission Guadeloupe. 2011, LAMM. 2011, pp.92-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01505477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude céramologique : Les productions de l’atelier Collondre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : GINOUVEZ (dir.) Hérault. Montpellier. La fouille de la rue de La Fontaine-du-Pila. Occupations épi-paléolithique, médiévale et moderne (8000 ans av. n.è. XIIIe-XIVe siècles), Document Final de Synthèse, INRAP. 2011, pp.153-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventaire préliminaire du mobilier céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In :SERRA (L.) (dir.). - Rapport d’opération 2010 Saint-Pierre, site Gouyer et épave Dobann, Arkaeos, Aix-en-Provence. 2010, pp.16-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01115416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’étude de la céramique [Saint-Vincent-de-Soulages, 2010]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] in : BERGERET (A.), Saint-Vincent-de-Soulages: le cimetière au nord de l'édifice, Saint-Maurice-Navacelles (34). Rapport final d'opération de fouille programmée annuelle, INRAP. 2010, pp.79-84, 89-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01115407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des céramiques provenant des fouilles de l’Habitation Perrinelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : AMOURIC (H.) (dir.). - PCRI, Poteries des îles françaises d’Amérique : Productions locales et importées, XVIIe-XXe siècles. Rapport d’activité 2010, Service Régional de l’Archéologie en Martinique; service des patrimoines de la Guadeloupe; LA3M. 2010, pp.163-203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01115520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Col de Siran, La Martre (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinella Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport final d'opération, SRA PACA; LAMM / UMR 6572, Aix-en-Provence. 2009, 48 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argelès-sur-Mer (66), Castrum d'Ultréra/Pic Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Bilan de l'opération archéologique, SRA de Languedoc-Roussillon; LA3M UMR 7298 AMU-CNRS. 2018, pp.2 vol</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport de fouilles DFS, SRA de Languedoc-Roussillon. 2009, pp.1 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : SELEQUE (J.) dir. - Digne-les-Bains, Gaubert Village (04070). Rapport de diagnostic, Service départemental d’archéologie des Alpes de Haute-Provence. 2018, pp.168-173</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00504281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les services de vaisselles de l'Habitation Perrinelle, Saint-Pierre de la Martinique ; Les collections patrimoniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : AMOURIC (A.) (dir.). - Projet collectif de Recherche Interrégional "Poteries des îles françaises de l'Amérique : Productions locales et importées, XVIIe-XXe siècles. Rapport d'activité 2008, LA3M. 2009, pp.55-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2018</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de Recherche Interrégional : Poteries des îles françaises d'Amérique : productions locales et importées, XVIIe-XXe siècles, Rapport d'activité 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC Martinique; LA3M UMR 7298-AMU-CNRS. 2009, 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2018</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00843710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : TISSOT (M.) (dir.). - Fouilles préventives du village de Lazer (05), Rapport final d’opération, SRA PACA; ArkéMine. 2009, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : GIOVANNANGELI (G.), OLLIVIER (D.) (collab.), THOMAS (E.) (collab.). - Castellu di Tali (Litala), Sartène, Corse du Sud. Rapport d'opération archéologique, DRAC de Corse. 2018, pp.31-71</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de Recherche Interrégional : Poteries des îles françaises d'Amérique : productions locales et importées, XVIIe-XXe siècles, Rapport d'activité 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Drac Martinique; LA3M UMR 7298-AMU-CNRS. 2008, 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] in : BUCCIO (V.) (dir.), DANTEC (E.), DEDONDER (Y.), DEVOS (J.-F.), Castellane (04039), Petra Castellana. 2e rapport intermédiaire de fouille programmée triennale (novembre 2018), Service départemental d'archéologie des Alpes de Haute-Provence; LA3M. 2018, pp.200-209</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00525836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les productions de l'atelier de la Porte de la Blanquerie : étude quantitative, typologique et chronologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : GINOUVEZ (O.) (dir.). - La fouille du collège Clémence Royer à Montpellier. Les abords du Verdanson durant la Préhistoire récente et les périodes historiques : Rapport Final d’Opération, SRA Languedoc-Roussillon. 2008, pp.53-55 et 107-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA. 2017, pp.103-131</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du mobilier céramique : le vaisselier des Natges (Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : COMMANDRE (I.), MARTIN (F.) (dir.). - Fouilles de la verrerie moderne des Natges, commune de Saint-Maurice-de-Navacelles (34), Rapport Final d’Opération, SRA Languedoc-Roussillon. 2008, pp.57-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] PCR "Les monuments mégalithiques d’Arles-Fontvieille, état des connaissances, contextes et nouvelles données", sous la dir. X. Margarit, Région Provence-Alpes-Côte d'Azur; Département des Bouches-d-Rhône. 2017, pp.59-60</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argelès-sur-Mer (66), Castrum d'Ultréra/Pic Saint-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Longepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA de Languedoc-Roussillon - LAMM. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : LONGEPIERRE (S.), LARDE (S.), L'église des Carmes et la porte du Légassieu, du XIIIe siècle à l'époque moderne : Occitanie, Hérault (34), Montpellier, Place Albert 1er : rapport de fouilles, Inrap MED. 2017, pp.319-349 (vol. 1), 95-100 (vol. 2)</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00504273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de la céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : BERGERET (A.) et al. - Saint-Vincent-de-Soulages, Saint-Maurice-Navacelles (Hérault). Rapport final d'opération de fouille probatoire archéologique, SRA Languedoc-Roussillon ; INRAP. 2008, pp.39-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : KRAMMENTHALER (E.), BEYRIE (A.), PASCAL (H.), GUIONOVA (G.). - Archéologie du fromage de Roquefort. Les caves du Lodévois et du Larzac (Hérault – 34). Rapport final d'opération, IKER Archéologie. 2016, pp.vol. 2, 159-168</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01504634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique de villa Notre-Dame, rue Aristide Briand, Fréjus, Var</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : EXCOFFON (P.) dir. – Rapport de fouilles préventives de villa Notre-Dame, SRA PACA, Service du Patrimoine de la ville de Fréjus. 2007, 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] In : AUJALEU Ariane, GALIN Wilfrid, KAWALEK Emmanuelle (dir.) - Place de la Rotonde. Parcelles AL 01-47. Rapport final d'opération, Direction archéologique d'Aix-en-Provence. 2015, pp.67-78</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le matériel céramique de Fangeas [Note]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : PY (V.). - rapport de fouille des mines métalliques de Fangeas, Freissinières (05), LAMM. 2007, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : MINVIELLE (N.). - Le filon des Anciens. Le Colombier. Rapport de fouille programmée 2014-2015. Rapport final d'opération, Service Régional de l'Archéologie Rhône-Alpes; LA3M. 2015, pp.131-140</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique de l'église Saint-Clément-de-Man (Soubès, Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] In : BERGERET (A.) et al. - L'église Saint-Clément de Man, Soubès (Hérault). Rapport final d'opération. Sondages archéologiques, Communauté de Communes du Lodévois Larzac. 2005, pp.26-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Martinique; LA3M. 2015, pp.1 vol</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de la céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : BERGERET (A.) – L'église Saint-Martin de-Castries (Hérault). D'un habitat à un pôle funéraire carolingien. Eglise du premier âge roman et bâtiments annexes. Montpellier : SRA Languedoc-Roussillon, Rapport Final de Synthèse. Fouilles programmées : deuxième année, SRA Languedoc-Roussillon ; INRAP. 2005, pp.73-90 ; 95-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA de Languedoc-Roussillon; LA3M. 2015, 80 p</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de la céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : BERGERET (A.). – L'église Saint-Martin de-Castries (Hérault, 34). D'un habitat rural carolingien à un prieuré cure dépendant de l'abbaye Saint-Guilhem-le-Désert. Rapport Final d'Opération. Fouilles programmées : troisième année, SRA Languedoc-Roussillon ; INRAP. 2005, pp.115-131, 137-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...3592 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01504588v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-01504583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique de la baronnie d'Apcher (étude du matériel céramique des fouilles programmées 2001-2003)</w:t>
               </w:r>
@@ -15530,51 +15530,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="079C96DE"/>
+    <w:nsid w:val="56ECA31F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15761,51 +15761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guergana-guionova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5836-7433" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199292434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761249v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Giannaki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Burlot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Todorova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metodi Daskalov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104822" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03940971v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04009696v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fajal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04964891v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Vassal," TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hauswirth" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lorenzini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03218056v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Vassal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.30251" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508119v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.24762" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265865v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2016.2138" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874546v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Latournerie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kammenthaler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Pascal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745180v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damelet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425261v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Volpe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425258v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309600v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111999v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505449v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107723v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922669v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gonon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.9655" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815045v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505439v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Corrochano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737701v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505463v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579091v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579087v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505556v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496861v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505553v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505554v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Breichner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505552v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590767v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lecuyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Michaelides" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Nicola&#239;d&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouttevin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2003.7336" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466976v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63114/ax4ky878" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04844962v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63114/8vrbg160" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845144v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63114/nhemad24" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823509v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117006v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881471v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969434v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525039v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lorain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524978v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466844v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466952v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524886v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166609v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03525442v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479762v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sub&#237;as Pascual" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Codina Reina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;  Ignacio Fiz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464432v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479655v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Green" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martzluff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Respaut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896144v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266874v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741219v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741221v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926109v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926108v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314924v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Rante" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464664v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163416v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme R&#233;mi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309583v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314923v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815212v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vayssettes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815214v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539452v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leenhardt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495617v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129834v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466901v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460663v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.museedelodeve.fr/en/shop/cahiers-du-lodevois-et-larzac/archeologie-du-fromage-de-roquefort" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486639v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland-Pierre Gayraud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifao.egnet.net/publications/catalogue/9782724706932/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873548v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mallet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142647v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://snoeckpublisher.be/nl/home/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142663v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142662v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142635v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142630v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451503v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-moderne-et-contemporaine/288-boire-et-manger-en-provence-xe-xxe-siecles-etude-archeologique-et-histoire-de-la-consommation-alimentaire-9782355181306.html" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142660v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142656v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466995v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463352v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160735v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525207v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afamassociation.fr/index.php/memoires/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2020.2224" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141780v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513032v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-anthropology.com/English/Catalog/Archaeology/Glazed+Pottery+eng.aspx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610868v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/craham/spip.php?article630" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415401v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265890v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394179v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314861v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015184v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015185v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815210v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815027v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816883v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973672v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817256v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697269v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aiecm3.com/fr/ciudad-real-2006/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505613v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501857v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leleu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Tomas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ory" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Cesarini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04885783v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008370v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799610v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Hoffelt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Arnaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tardy de Montravel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745677v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799600v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duneufjardin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinaudeau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puig" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525452v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953328v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682572v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cobos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuaudet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525233v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495747v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050754v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Combeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giresse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710586v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04966121v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04966080v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01754657v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496059v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502138v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743393v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margarit" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671416v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Attia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664894v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134329v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314932v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625813v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505423v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martzluff" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161452v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131777v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Filippo Mangiaracina" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161456v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161458v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Attia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131775v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976557v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505471v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505466v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815216v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505454v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616126v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817639v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815154v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505457v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745494v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539925v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505035v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815209v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire D&#233;l&#233;ry" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aubert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977628v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115503v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505493v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505509v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661564v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505488v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505477v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505464v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803227v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115407v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115416v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115520v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504281v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benezet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brion" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laharie" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526088v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526102v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Valente" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526085v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843710v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526062v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504273v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longepierre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526073v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504634v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525836v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526059v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526056v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526054v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504588v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504583v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508705v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526046v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guergana-guionova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5836-7433" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199292434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761249v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Giannaki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Burlot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Todorova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metodi Daskalov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104822" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03940971v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04009696v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fajal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04964891v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Vassal," TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hauswirth" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lorenzini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03218056v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Vassal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.30251" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464022v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kammenthaler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Pascal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265865v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2016.2138" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508119v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.24762" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874546v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Latournerie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745180v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damelet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425258v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Volpe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425261v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309600v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111999v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505449v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107723v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922669v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gonon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.9655" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815045v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505439v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Corrochano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737701v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505463v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579091v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579087v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505556v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496861v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505552v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505554v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Breichner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505553v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590767v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lecuyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Michaelides" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Nicola&#239;d&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouttevin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2003.7336" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466976v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63114/ax4ky878" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04844962v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63114/8vrbg160" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845144v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63114/nhemad24" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823509v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117006v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881471v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969434v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524886v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525039v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lorain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524978v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466844v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466952v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166609v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03525442v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479762v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sub&#237;as Pascual" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Codina Reina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;  Ignacio Fiz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464432v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479655v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Green" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martzluff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Respaut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896144v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741221v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266874v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741219v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926109v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926108v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163416v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme R&#233;mi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309583v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314923v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314924v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Rante" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464664v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815214v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815212v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vayssettes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539452v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leenhardt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495617v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129834v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466901v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460663v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.museedelodeve.fr/en/shop/cahiers-du-lodevois-et-larzac/archeologie-du-fromage-de-roquefort" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486639v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland-Pierre Gayraud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifao.egnet.net/publications/catalogue/9782724706932/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873548v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mallet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142656v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://snoeckpublisher.be/nl/home/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142663v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142662v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142635v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142647v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142630v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451503v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-moderne-et-contemporaine/288-boire-et-manger-en-provence-xe-xxe-siecles-etude-archeologique-et-histoire-de-la-consommation-alimentaire-9782355181306.html" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142660v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466995v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463352v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525207v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afamassociation.fr/index.php/memoires/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2020.2224" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160735v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141780v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610868v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/craham/spip.php?article630" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513032v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-anthropology.com/English/Catalog/Archaeology/Glazed+Pottery+eng.aspx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415401v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265890v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394179v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314861v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015184v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015185v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817256v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816883v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815210v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815027v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973672v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697269v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aiecm3.com/fr/ciudad-real-2006/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505613v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501857v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leleu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Tomas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ory" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Cesarini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799610v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Hoffelt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Arnaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tardy de Montravel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745677v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04885783v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008370v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799600v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duneufjardin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinaudeau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puig" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525452v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525233v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953328v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682572v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cobos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuaudet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495747v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04966121v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710586v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050754v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Combeau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giresse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04966080v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01754657v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496059v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671416v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Attia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502138v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743393v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margarit" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664894v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625813v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505423v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martzluff" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134329v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314932v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161452v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161458v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Attia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131777v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Filippo Mangiaracina" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161456v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131775v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976557v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505454v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616126v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505471v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505466v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815216v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505457v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745494v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817639v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815154v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539925v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803227v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505493v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505509v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815209v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire D&#233;l&#233;ry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aubert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505035v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977628v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115503v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661564v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505488v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505477v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505464v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115416v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115407v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115520v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526102v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Valente" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504281v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benezet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brion" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laharie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526088v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843710v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526085v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525836v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526073v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526062v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504273v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longepierre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504634v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526056v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526059v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504583v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526054v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504588v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508705v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526046v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>