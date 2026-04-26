--- v0 (2026-04-05)
+++ v1 (2026-04-26)
@@ -1837,217 +1837,217 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01100560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allegorising Thought on the Shakespearean Stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guéron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edinburgh University Press, 2023, 978-1-3995-1065-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vienne-Guerrin. The Anatomy of Insults in Shakespeare’s World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guéron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Bourgogne. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265577v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">hal-04180855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2296,51 +2296,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05350718v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gu&#233;ron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yoo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05293251v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tob" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04697568v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Sch&#252;tz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02266271v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01964923v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.602" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01623701v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01427859v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.3247" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100672v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/genst-2013-0004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100667v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100618v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100582v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.401" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04713314v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03005780v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952643v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07967-5.p.0137" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01622233v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01623753v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01334117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100642v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100637v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100593v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04265577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04180855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01623965v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05350718v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gu&#233;ron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yoo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05293251v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tob" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04697568v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Sch&#252;tz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02266271v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01964923v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.602" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01623701v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01427859v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.3247" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100672v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/genst-2013-0004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100667v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100618v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100582v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.401" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04713314v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03005780v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952643v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07967-5.p.0137" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01622233v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01623753v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01334117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100642v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100637v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100593v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04180855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04265577v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01623965v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>