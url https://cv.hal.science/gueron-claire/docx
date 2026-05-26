--- v1 (2026-04-26)
+++ v2 (2026-05-26)
@@ -1104,182 +1104,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authorizing Laughter in The Duchess of Malfi</w:t>
+                <w:t xml:space="preserve">Le personnage et son univers narratif dans le Don Quichotte de Cervantès et dans les pièces jacobéennes de Shakespeare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guéron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pascale Drouet; William C. Carrol. </w:t>
+              <w:t xml:space="preserve">Pascale Drouet; Béatrice Fonck; Ineke Bockting. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Duchess of Malfi, Webster's Tragedy of Blood</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Shakespeare et Cervantès, regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°377, Classiques Garnier, pp.137-155, 2018, Rencontres, 978-2-406-07965-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07967-5.p.0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952603v1</w:t>
+                <w:t xml:space="preserve">halshs-01952643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le personnage et son univers narratif dans le Don Quichotte de Cervantès et dans les pièces jacobéennes de Shakespeare</w:t>
+                <w:t xml:space="preserve">Authorizing Laughter in The Duchess of Malfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guéron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pascale Drouet; Béatrice Fonck; Ineke Bockting. </w:t>
+              <w:t xml:space="preserve">Pascale Drouet; William C. Carrol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shakespeare et Cervantès, regards croisés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Duchess of Malfi, Webster's Tragedy of Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belin, pp.204-219, 2018, 979-1-035-80436-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07967-5.p.0137⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01952643v1</w:t>
+                <w:t xml:space="preserve">hal-01952603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanishing points and horizons of audience perception in Shakespeare's late plays</w:t>
               </w:r>
@@ -1816,238 +1816,238 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Potins, cancans et litérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Perpignan, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01100560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin. The Anatomy of Insults in Shakespeare’s World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guéron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Bourgogne. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allegorising Thought on the Shakespearean Stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guéron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edinburgh University Press, 2023, 978-1-3995-1065-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180855v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">hal-04265577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2296,51 +2296,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05350718v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gu&#233;ron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yoo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05293251v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tob" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04697568v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Sch&#252;tz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02266271v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01964923v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.602" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01623701v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01427859v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.3247" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100672v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/genst-2013-0004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100667v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100618v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100582v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.401" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04713314v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03005780v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952643v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07967-5.p.0137" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01622233v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01623753v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01334117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100642v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100637v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100593v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04180855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04265577v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01623965v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05350718v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gu&#233;ron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yoo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05293251v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tob" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04697568v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Sch&#252;tz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02266271v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01964923v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.602" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01623701v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01427859v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.3247" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100672v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/genst-2013-0004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100667v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100618v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100582v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.401" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04713314v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03005780v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952643v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07967-5.p.0137" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01622233v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01623753v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01334117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100642v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100637v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100593v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04265577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04180855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01623965v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>