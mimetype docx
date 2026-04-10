--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Zahia GUESSOUM </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zahia Guessoum is &amp;quot;Maître de Conférences&amp;quot; (Associate Professor). She received her doctorship/PhD (1996) and then her &amp;quot;habilitation à diriger des recherches&amp;quot; (2003), both in computer science and from University Pierre & Marie Curie (Paris 6), France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">She is member of the Centre de Recherche en STIC (CReSTIC) where she heads the AI group (named MODECO). Moreover, she is associated member of the MAS group of Laboratoire d'Informatique de Paris 6 (LIP6).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Her general research interests are about adaptive agents and multi-agent systems, fault-tolerant MAS, multi-agent oriented software engineering, coordination mechanisms, self adaptive MAS, multi-agent simulation and complex systems.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation ego‐centrée à base d’affordances de l’environnement pour la simulation multi‐agents de trafic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feirouz Ksontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2015 (03-04), pp.153-171. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0761898016004027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multi-agent pour la segmentation d'images de profondeur à base d'objets polyédriques. Une nouvelle approche de segmentation d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (3), pp.365-393. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.28.365-393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00388762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Replication of Large-Scale Multi-Agent Systems - Towards a Fault-Tolerant Multi-Agent Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Faci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (4), pp.62-67. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1082983.1082977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un essai de définition de critères pour l'étude comparative de plates-formes multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (4), pp.549-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NéoGanesh: a working system for the automated control of assisted ventilation in ICUs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Harf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11 (2), pp.97-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00402426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cooperative Approach Based on Local detection of Similarities and Discontinuities for Brain MR Images Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Healthcare Intelligent Multi-Agent Systems (HIMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a MAS Product Line Engineering Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Boufedji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anarosa Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Mokhtari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Engineering Multi-Agent Systems (EMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Sao Paulo, Brazil. pp.161-179, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91899-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated Approach to Manage MAS-Product Line Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Casare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anarosa a F Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Engineering Multi-Agent Systems (EMAS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Sao Paulo, Brazil. pp.180-197, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91899-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meduse: an Approach for Tailoring Software Development Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Casare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anarosa a F Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering of Complex Computer Systems (ICECCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dubai, United Arab Emirates. pp.197-200, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCS.2016.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curiosity-Aware Bargaining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Starting AI Researcher Symposium (STAIRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, The Hague, Netherlands. pp.27-38, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-682-8-27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed and Collective Approach for Curved Object-Based Range Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Iberoamerican Conference on Pattern Recognition (CIARP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Guadalajara, Mexico. pp.201-208, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10268-4_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00520949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent Approach for Range Image Segmentation with Bayesian Edge Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Batouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACIVS 2007 - 9th International Conference on Advanced Concepts for Intelligent Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Delft, Netherlands. pp.449-460, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74607-2_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00394193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d'interaction multi-agents basé sur le champ de potentiel appliqué à la segmentation d'images de profondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Batouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Internationales sur l’Informatique Graphique - JIG'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Constantine, Algérie. pp.258-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DimaX: A Fault Tolerant Multi-Agent Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Faci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SELMAS 2006 - 5th Workshop on Software Engineering for Large-Scale Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1138063.1138067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-agent approach for the edge detection in image processings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Mahdjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Workshop on Multi-Agent Systems - EUMAS'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience and Prospects for Various Control Strategies for Self-Replicating Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Luna Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Malenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEAMS 2006 - 1st International Workshop on Software Adaptive and Self-Managing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Shanghai, China. pp.37-43, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1137677.1137685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reliable large-scale multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Faci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEEMAS 2005 : international central and eastern European conference on multi-agent systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Budapest, Hungary. pp.430-439, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11559221_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Replication of Large-Scale Multi-Agent Systems - Towards a Fault-Tolerant Multi-Agent Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Faci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Electronic Proceedings of the ICSE'05 4th International Workshop on Software Engineering for Large-Scale Multi-Agent Systems (SELMAS'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Saint Louis, United States. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1082960.1082977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards fault-tolerant massively multiagent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Faci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMAS 2004 : International workshop on Massively multi-agent systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Kyoto, Japan. pp.55-69, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11512073_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoCaNA, an automated negotiation agent based on Monte Carlo Tree Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2019 - 18th International Conference on Autonomous Agents and MultiAgent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchandage et Curiosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric L R Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rouen, France. , JFSMA 2016. Systèmes Multi-Agents et simulation, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Replication of Large-Scale Multi-agent Systems - Towards a Fault-Tolerant Multi-agent Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Faci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Garcia and Ricardo Choren and Carlos Lucena and Paolo Giorgini and Tom Holvoet and Alexander Romanovsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering for Multi-Agent Systems IV. Research Issues and Practical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3914, Springer, pp.238-253, 2006, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11738817_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competence systemics and survival: Simulation and empirical analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Sanchez, A. Heene (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competence Perspectives on Resources, Stakeholders and Renewal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Elsevier, pp.33-58, 2005, Advances in Applied Business Strategy, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0749-6826(05)09003-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des plates-formes SMA françaises à travers un Toy-problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul A Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gutknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation et Applications des SMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.207-242, 2002, 2-7462-0439-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent agents for building models of firms evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Müller et Quinqueton (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.A. distribuée et systèmes multi-agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp. 45-56, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId91"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Zahia GUESSOUM </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zahia Guessoum is &amp;quot;Maître de Conférences&amp;quot; (Associate Professor). She received her doctorship/PhD (1996) and then her &amp;quot;habilitation à diriger des recherches&amp;quot; (2003), both in computer science and from University Pierre & Marie Curie (Paris 6), France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">She is member of the Centre de Recherche en STIC (CReSTIC) where she heads the AI group (named MODECO). Moreover, she is associated member of the MAS group of Laboratoire d'Informatique de Paris 6 (LIP6).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Her general research interests are about adaptive agents and multi-agent systems, fault-tolerant MAS, multi-agent oriented software engineering, coordination mechanisms, self adaptive MAS, multi-agent simulation and complex systems.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation ego‐centrée à base d’affordances de l’environnement pour la simulation multi‐agents de trafic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feirouz Ksontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2015 (03-04), pp.153-171. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0761898016004027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multi-agent pour la segmentation d'images de profondeur à base d'objets polyédriques. Une nouvelle approche de segmentation d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (3), pp.365-393. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.28.365-393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00388762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Replication of Large-Scale Multi-Agent Systems - Towards a Fault-Tolerant Multi-Agent Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Faci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (4), pp.62-67. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1082983.1082977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un essai de définition de critères pour l'étude comparative de plates-formes multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (4), pp.549-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NéoGanesh: a working system for the automated control of assisted ventilation in ICUs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Harf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11 (2), pp.97-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00402426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cooperative Approach Based on Local detection of Similarities and Discontinuities for Brain MR Images Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Healthcare Intelligent Multi-Agent Systems (HIMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a MAS Product Line Engineering Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Boufedji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anarosa Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Mokhtari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Engineering Multi-Agent Systems (EMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Sao Paulo, Brazil. pp.161-179, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91899-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated Approach to Manage MAS-Product Line Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Casare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anarosa a F Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Engineering Multi-Agent Systems (EMAS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Sao Paulo, Brazil. pp.180-197, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91899-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meduse: an Approach for Tailoring Software Development Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Casare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anarosa a F Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering of Complex Computer Systems (ICECCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dubai, United Arab Emirates. pp.197-200, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCS.2016.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curiosity-Aware Bargaining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Starting AI Researcher Symposium (STAIRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, The Hague, Netherlands. pp.27-38, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-682-8-27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed and Collective Approach for Curved Object-Based Range Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Iberoamerican Conference on Pattern Recognition (CIARP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Guadalajara, Mexico. pp.201-208, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10268-4_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00520949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent Approach for Range Image Segmentation with Bayesian Edge Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Batouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACIVS 2007 - 9th International Conference on Advanced Concepts for Intelligent Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Delft, Netherlands. pp.449-460, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74607-2_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00394193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d'interaction multi-agents basé sur le champ de potentiel appliqué à la segmentation d'images de profondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Batouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Internationales sur l’Informatique Graphique - JIG'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Constantine, Algérie. pp.258-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience and Prospects for Various Control Strategies for Self-Replicating Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Luna Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Malenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEAMS 2006 - 1st International Workshop on Software Adaptive and Self-Managing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Shanghai, China. pp.37-43, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1137677.1137685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DimaX: A Fault Tolerant Multi-Agent Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Faci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SELMAS 2006 - 5th Workshop on Software Engineering for Large-Scale Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1138063.1138067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-agent approach for the edge detection in image processings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Mahdjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Workshop on Multi-Agent Systems - EUMAS'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Replication of Large-Scale Multi-Agent Systems - Towards a Fault-Tolerant Multi-Agent Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Faci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Electronic Proceedings of the ICSE'05 4th International Workshop on Software Engineering for Large-Scale Multi-Agent Systems (SELMAS'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Saint Louis, United States. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1082960.1082977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reliable large-scale multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Faci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEEMAS 2005 : international central and eastern European conference on multi-agent systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Budapest, Hungary. pp.430-439, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11559221_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards fault-tolerant massively multiagent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Faci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMAS 2004 : International workshop on Massively multi-agent systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Kyoto, Japan. pp.55-69, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11512073_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoCaNA, an automated negotiation agent based on Monte Carlo Tree Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2019 - 18th International Conference on Autonomous Agents and MultiAgent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchandage et Curiosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric L R Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rouen, France. , JFSMA 2016. Systèmes Multi-Agents et simulation, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Replication of Large-Scale Multi-agent Systems - Towards a Fault-Tolerant Multi-agent Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Faci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Garcia and Ricardo Choren and Carlos Lucena and Paolo Giorgini and Tom Holvoet and Alexander Romanovsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering for Multi-Agent Systems IV. Research Issues and Practical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3914, Springer, pp.238-253, 2006, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11738817_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competence systemics and survival: Simulation and empirical analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Sanchez, A. Heene (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competence Perspectives on Resources, Stakeholders and Renewal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Elsevier, pp.33-58, 2005, Advances in Applied Business Strategy, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0749-6826(05)09003-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des plates-formes SMA françaises à travers un Toy-problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul A Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gutknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation et Applications des SMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.207-242, 2002, 2-7462-0439-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent agents for building models of firms evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Müller et Quinqueton (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.A. distribuée et systèmes multi-agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp. 45-56, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId91"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670597v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feirouz Ksontini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mandiau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espi&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898016004027" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00388762v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaine Mazouzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.365-393" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-DB8NNWNB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684992v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Faci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1082983.1082977" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758121v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Occello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402426v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pachet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Touchard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Harf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531252v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Bennai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cormier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezghiche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822132v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Boufedji" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anarosa Brand&#227;o" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Ziadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Mokhtari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91899-0_10" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822134v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Casare" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anarosa a F Brand&#227;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91899-0_11" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01375414v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2016.033" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422807v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ductor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-682-8-27" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00520949v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10268-4_24" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394193v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Batouche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74607-2_41" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VW3Q7PK7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687173v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1138063.1138067" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404201v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mahdjoub" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herbin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687190v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aknine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luna Almeida" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malenfant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1137677.1137685" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689410v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11559221_43" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K6PLN5SV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684961v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1082960.1082977" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689430v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11512073_5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FZLXRVNH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568303v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423283v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric L R Buron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697432v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11738817_15" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W6V22J4S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00701943v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Durand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0749-6826(05)09003-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382783v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul A Barth&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaillier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Courdier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gutknecht" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00701958v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670597v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feirouz Ksontini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mandiau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espi&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898016004027" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00388762v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaine Mazouzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.365-393" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-DB8NNWNB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684992v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Faci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1082983.1082977" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758121v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Occello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402426v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pachet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Touchard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Harf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531252v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Bennai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cormier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezghiche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822132v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Boufedji" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anarosa Brand&#227;o" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Ziadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Mokhtari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91899-0_10" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822134v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Casare" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anarosa a F Brand&#227;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91899-0_11" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01375414v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2016.033" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422807v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ductor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-682-8-27" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00520949v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10268-4_24" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394193v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Batouche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74607-2_41" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VW3Q7PK7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687190v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aknine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luna Almeida" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malenfant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1137677.1137685" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687173v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1138063.1138067" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404201v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mahdjoub" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herbin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684961v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1082960.1082977" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689410v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11559221_43" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K6PLN5SV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689430v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11512073_5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FZLXRVNH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568303v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423283v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric L R Buron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697432v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11738817_15" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W6V22J4S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00701943v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Durand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0749-6826(05)09003-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382783v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul A Barth&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaillier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Courdier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gutknecht" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00701958v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>