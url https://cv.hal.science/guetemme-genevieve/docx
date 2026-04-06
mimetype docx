--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -118,2123 +118,2123 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les artistes sud-américaines hispanophones et lusophones de la Women's Art Collection de Murray Edwards College (Cambridge)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HispanismeS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Exposer au féminin dans les espaces muséaux (Espagne – Amérique latine XXe –XXIe siècles), 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15a2h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Plastique, art et militantisme : comment les artistes des zones polluées transforment la crise écologique en oeuvres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Guétemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Louchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.jjk53k3cd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64628/AAK.jjk53k3cd⟩</w:t>
+                <w:t xml:space="preserve">hal-05430682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dessin et l’art ont-ils leur place à l’école ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Djavadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.jnhfmgqvq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15a2h⟩</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Our Neighbor the Beaver: Anthropomorphism to Facilitate Environmental Mediation in Rural France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cloiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Drelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51, pp.513-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10745-023-00406-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Le dessin et l’art ont-ils leur place à l’école ?</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04076519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation et migration : l’école française à l’épreuve de l’altérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mimmoc.11594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de la Journée d’étude « Équilibre(s) en études civilisationnelles », organisée le 18 mai 2021 par la FE2C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Censorship and blind spots: the BBC’s silences, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mimmoc.10328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle éducation aux images à l’heure des réseaux sociaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Guétemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Djavadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.jnhfmgqvq⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.r3hyyda3u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Florent Kohler</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Greece to Germany: a photo documentary by Marie Dorigny on European hospitality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Aider les jeunes lorsque la famille est absente : le cas des mineurs non accompagnés »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Andrieu</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Éducation familiale et systèmes éducatifs inclusifs, volume 1 (numéro 89-90), pp.61-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aider les jeunes lorsque la famille est absente :le cas des mineurs non accompagnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...60 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guetemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (89-90)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03165882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loubèyre raconte les migrants de Calais : No Comment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guetemme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 29, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mimmoc.11594⟩</w:t>
+              <w:t xml:space="preserve">, 2020, La recherche interculturelle appliquée aux récits impossibles en contexte migratoire., 22-2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mimmoc.4093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Laurine Rousselet : (in)effacer en poésie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formes Poétiques Contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L'effacement, 14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Rousselet et Leila Alaoui : entre culture de soi et de l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crossways Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Crossings in Women’s Writing in French in the Twenty-First Century, Vol 3 (No 1, 2019)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Rousselet et Leïla Alaoui entre culture de soi et culture de l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crossways Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...70 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Rousselet : la tentation de l’apatridie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modern Languages Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Between Borders: French-Language Poetry and the Poetics of Statelessness, 2019 (2019 issue 1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3828/mlo.v0i0.217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1 (89-90)</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jouet : poésie et monotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'esprit créateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, vol. 58 (N° 3), pp.12-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jouet : poésie et monotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'esprit créateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (3), pp.12-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dessins inspirés du recueil Le papillon bleu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nu(e)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, L’œuvre poétique de Richard Berengarten, 65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Crossings in Women’s Writing in French in the Twenty-First Century, Vol 3 (No 1, 2019)</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Roubaud et l'obéissance choisie de Roman Opalka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Irish Journal of French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, pp.143-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, L'effacement, 14</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01785842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poésie au rendez-vous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Jacques Jouet, 118, pp.115-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01825766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décélération et mémoire: Muriel, ou le temps d'un retour de Resnais et Cayrol (1963)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Irish Journal of French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Décélération, 14, pp.23-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 58 (3), pp.12-27</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les poèmes pour enfants de Jacques Roubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NVL la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, AU PRINTEMPS, DES POÈTES, 195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éros mélancolique de Jacques Roubaud et Anne F. Garréta: écriture, photographie et disparition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nottingham French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (3), pp.342-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3366/nfs.2012.0032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jacques Roubaud et l'obéissance choisie de Roman Opalka</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01825816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transgression photographique: Alix Cleo Roubaud ou comment photographier la mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Guétemme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Irish Journal of French Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 17, pp.143-163</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, Trangression(s), 12, pp.27 - 42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7173/164913312806739674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, L’œuvre poétique de Richard Berengarten, 65</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le 'Journal' d'Alix Cleo Roubaud: etude d'un paratexte photographique, poetique et amoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essays in French Literature and Culture (EFLaC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, The Paratext / Le Paratexte revisité, 49, pp.59-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Jacques Jouet, 118, pp.115-126</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01829671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passant de la lumière: un texte &amp;quot;photographique&amp;quot; de Béatrice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Special Issue: Poetic Practice and the Practice of Poetics in French 37 (1-2), pp.195-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01825829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Cléo et Jacques Roubaud : l'amour, la mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (2), pp.11-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nre.010.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...302 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01829635v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-01829671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cendrillon 'en morceaux' de Sara Fanelli</w:t>
               </w:r>
@@ -2591,372 +2591,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diala Brisly : déplacement, mémoire et réparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artistes en exil – nouveaux paradigmes esthétiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La recherche avec l'art : pour initier et comprendre des récits de jeunes migrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Guétemme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche "avec"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Niati ou les parures féminines traditionnelles algériennes revisitées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décentrement(s), théories et pratiques d’un concept nomade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Orleans, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education et migration : l’école française à l’épreuve de l’altérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques éducatives et projets de société : discours et pratiques, 19e-21e siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art d’intervention versus migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Guétemme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLLOQUE CÉPIA/CFPIA - ENSA BOURGES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643648v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03643653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde &amp;quot;Riz-poulet pour les MNA</w:t>
               </w:r>
@@ -5071,51 +5071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430682v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gu&#233;temme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Louchart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jjk53k3cd" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430400v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15a2h" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430674v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Djavadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jnhfmgqvq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076519v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kohler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cloiseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drelon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-023-00406-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309332v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.11594" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016088v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.10328" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430679v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.r3hyyda3u" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441547v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441557v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Etienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165882v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Guetemme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242535v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.4093" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112183v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643627v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441648v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643625v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/mlo.v0i0.217" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02052723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643630v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785842v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643944v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825766v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401872v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403602v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401866v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7173/164913312806739674" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/nfs.2012.0032" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829635v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.010.0011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825829v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829671v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402591v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406925v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643654v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643651v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643656v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643658v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643649v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643648v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643653v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03522595v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Mestrinaro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835471v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835537v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01094209v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402599v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430493v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430419v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c8b" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643622v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12085-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302475v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dall'Armellina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Saint Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ravez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ruppin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=auteurs&amp;amp;obj=artiste&amp;amp;no=3481" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248839v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441614v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643637v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441536v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643623v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643638v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829771v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785824v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785834v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825724v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825743v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825758v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643645v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643643v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643640v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829747v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401860v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430400v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gu&#233;temme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15a2h" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430682v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Louchart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jjk53k3cd" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430674v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Djavadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jnhfmgqvq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076519v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kohler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cloiseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drelon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-023-00406-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309332v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.11594" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016088v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.10328" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430679v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.r3hyyda3u" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441547v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441557v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Etienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165882v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Guetemme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242535v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.4093" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441648v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643627v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112183v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643625v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/mlo.v0i0.217" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643630v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02052723v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643944v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785842v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825766v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401872v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403602v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825816v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/nfs.2012.0032" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401866v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7173/164913312806739674" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829671v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825829v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829635v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.010.0011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402591v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406925v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643654v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643651v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643656v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643658v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643649v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643653v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643648v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03522595v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Mestrinaro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835471v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835537v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01094209v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402599v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430493v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430419v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c8b" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643622v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12085-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302475v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dall'Armellina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Saint Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ravez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ruppin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=auteurs&amp;amp;obj=artiste&amp;amp;no=3481" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248839v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441614v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643637v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441536v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643623v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643638v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829771v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785824v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785834v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825724v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825743v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825758v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643645v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643643v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643640v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829747v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401860v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>