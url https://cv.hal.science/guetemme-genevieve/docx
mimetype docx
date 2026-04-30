--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -118,2222 +118,2222 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Plastique, art et militantisme : comment les artistes des zones polluées transforment la crise écologique en oeuvres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.jjk53k3cd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les artistes sud-américaines hispanophones et lusophones de la Women's Art Collection de Murray Edwards College (Cambridge)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Guétemme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HispanismeS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Exposer au féminin dans les espaces muséaux (Espagne – Amérique latine XXe –XXIe siècles), 26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15a2h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Our Neighbor the Beaver: Anthropomorphism to Facilitate Environmental Mediation in Rural France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Louchart</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cloiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Drelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51, pp.513-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10745-023-00406-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04076519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation et migration : l’école française à l’épreuve de l’altérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mimmoc.11594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dessin et l’art ont-ils leur place à l’école ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Djavadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.jjk53k3cd⟩</w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.jnhfmgqvq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le dessin et l’art ont-ils leur place à l’école ?</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Greece to Germany: a photo documentary by Marie Dorigny on European hospitality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle éducation aux images à l’heure des réseaux sociaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Guétemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Djavadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.jnhfmgqvq⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.r3hyyda3u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Florent Kohler</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de la Journée d’étude « Équilibre(s) en études civilisationnelles », organisée le 18 mai 2021 par la FE2C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Censorship and blind spots: the BBC’s silences, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mimmoc.10328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aider les jeunes lorsque la famille est absente :le cas des mineurs non accompagnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Andrieu</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guetemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (89-90)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03165882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Aider les jeunes lorsque la famille est absente : le cas des mineurs non accompagnés »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...60 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Éducation familiale et systèmes éducatifs inclusifs, volume 1 (numéro 89-90), pp.61-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loubèyre raconte les migrants de Calais : No Comment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guetemme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 29, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mimmoc.11594⟩</w:t>
+              <w:t xml:space="preserve">, 2020, La recherche interculturelle appliquée aux récits impossibles en contexte migratoire., 22-2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mimmoc.4093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Rousselet et Leila Alaoui : entre culture de soi et de l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crossways Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Crossings in Women’s Writing in French in the Twenty-First Century, Vol 3 (No 1, 2019)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Rousselet et Leïla Alaoui entre culture de soi et culture de l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crossways Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Laurine Rousselet : (in)effacer en poésie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formes Poétiques Contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L'effacement, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...70 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Rousselet : la tentation de l’apatridie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modern Languages Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Between Borders: French-Language Poetry and the Poetics of Statelessness, 2019 (2019 issue 1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3828/mlo.v0i0.217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jouet : poésie et monotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'esprit créateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (3), pp.12-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jouet : poésie et monotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'esprit créateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, vol. 58 (N° 3), pp.12-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Roubaud et l'obéissance choisie de Roman Opalka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Irish Journal of French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, pp.143-163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01785842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dessins inspirés du recueil Le papillon bleu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nu(e)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, L’œuvre poétique de Richard Berengarten, 65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poésie au rendez-vous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Jacques Jouet, 118, pp.115-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01825766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décélération et mémoire: Muriel, ou le temps d'un retour de Resnais et Cayrol (1963)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Irish Journal of French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Décélération, 14, pp.23-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les poèmes pour enfants de Jacques Roubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NVL la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, AU PRINTEMPS, DES POÈTES, 195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passant de la lumière: un texte &amp;quot;photographique&amp;quot; de Béatrice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Special Issue: Poetic Practice and the Practice of Poetics in French 37 (1-2), pp.195-210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01825829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Cléo et Jacques Roubaud : l'amour, la mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (2), pp.11-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nre.010.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01829635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le 'Journal' d'Alix Cleo Roubaud: etude d'un paratexte photographique, poetique et amoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essays in French Literature and Culture (EFLaC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, The Paratext / Le Paratexte revisité, 49, pp.59-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01829671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transgression photographique: Alix Cleo Roubaud ou comment photographier la mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Irish Journal of French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Trangression(s), 12, pp.27 - 42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7173/164913312806739674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éros mélancolique de Jacques Roubaud et Anne F. Garréta: écriture, photographie et disparition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nottingham French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (3), pp.342-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3366/nfs.2012.0032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01825816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cendrillon 'en morceaux' de Sara Fanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La magie de l’image: images textuelles et visuelles dans les contes de fées 4 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un photographe pour un projet d'écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...1381 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Guetemme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Les enjeux des pratiques artistiques à l'école, 31, pp.29-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2384,812 +2384,812 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Parcours et détours alimentaires. Une autre façon de se raconter - Séminaire annuel Diplôme universitaire - Histoires de vie en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EXIL, ERRANCE, MIGRATION : ENJEUX ET ETHIQUES DU RECIT DE VIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche avec l'art : pour initier et comprendre des récits de jeunes migrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche "avec"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Brisly : déplacement, mémoire et réparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artistes en exil – nouveaux paradigmes esthétiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Niati ou les parures féminines traditionnelles algériennes revisitées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décentrement(s), théories et pratiques d’un concept nomade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Orleans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Formation des enseignants aux arts et à la culture à l’INSPE-CVL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Guétemme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dispositifs scolaires d’éducation aux images en région Centre-Val de Loire - Journées professionnelles CICLIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education et migration : la place de l’art comme « jeu »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Guétemme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« L’éducation en situation migratoire » - Colloque international INSHEA -</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Suresnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Tours, France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art d’intervention versus migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COLLOQUE CÉPIA/CFPIA - ENSA BOURGES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education et migration : l’école française à l’épreuve de l’altérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques éducatives et projets de société : discours et pratiques, 19e-21e siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Tours, France</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde &amp;quot;Riz-poulet pour les MNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malou Mestrinaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sixième conférence internationale d'histoire et des cultures de l'alimentation de l'IEHCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Européen d'Histoire et des Cultures de l'Alimentation, May 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Orleans, France</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03522595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le système devient facteur d’identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systems / Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADEFFI - Association des études françaises et francophones en Irlande, Oct 2015, Limerick, Irlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Orleans, France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01835537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kader Attia and the possibilites of cultural repairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repairing the Past, Imagining the Future: Reparations and Beyond..</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dr Nicola Frith, University of Edinburgh, UK; Dr Joyce Hope Scott, Wheelock College, Boston, USA; Sarah Arens, University of Edinburgh, UK, Nov 2015, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...232 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01835471v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01835537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eros mélancolique, ce roman qui n'est pas vraiment un roman</w:t>
               </w:r>
@@ -3626,51 +3626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Ravez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ruppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Guetemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques artistiques partagées à l'école primaire. Sentir, expérimenter, créer, apprendre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3712,51 +3712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’art à l’école devient rencontre, expression et apprentissage des cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Guetemme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRATIQUES ARTISTIQUES PARTAGÉES À L'ÉCOLE PRIMAIRE Sentir, expérimenter, créer, apprendre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2023, Collection : Arts, transversalité, éducation, 978-2-14-049512-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5071,51 +5071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430400v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gu&#233;temme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15a2h" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430682v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Louchart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jjk53k3cd" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430674v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Djavadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jnhfmgqvq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076519v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kohler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cloiseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drelon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-023-00406-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309332v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.11594" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016088v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.10328" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430679v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.r3hyyda3u" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441547v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441557v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Etienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165882v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Guetemme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242535v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.4093" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441648v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643627v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112183v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643625v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/mlo.v0i0.217" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643630v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02052723v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643944v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785842v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825766v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401872v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403602v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825816v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/nfs.2012.0032" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401866v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7173/164913312806739674" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829671v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825829v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829635v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.010.0011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402591v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406925v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643654v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643651v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643656v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643658v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643649v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643653v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643648v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03522595v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Mestrinaro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835471v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835537v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01094209v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402599v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430493v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430419v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c8b" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643622v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12085-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302475v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dall'Armellina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Saint Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ravez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ruppin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=auteurs&amp;amp;obj=artiste&amp;amp;no=3481" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248839v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441614v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643637v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441536v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643623v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643638v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829771v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785824v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785834v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825724v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825743v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825758v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643645v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643643v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643640v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829747v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401860v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430682v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gu&#233;temme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Louchart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jjk53k3cd" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430400v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15a2h" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076519v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kohler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cloiseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drelon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-023-00406-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309332v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.11594" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430674v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Djavadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jnhfmgqvq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441547v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430679v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.r3hyyda3u" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016088v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.10328" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165882v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Etienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Guetemme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441557v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242535v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.4093" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112183v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441648v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643625v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/mlo.v0i0.217" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02052723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643630v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785842v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643944v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825766v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401872v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403602v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825829v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829635v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.010.0011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829671v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401866v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7173/164913312806739674" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/nfs.2012.0032" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402591v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406925v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643656v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643658v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643659v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643649v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643654v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643651v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643648v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643653v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03522595v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Mestrinaro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835537v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835471v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01094209v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402599v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430493v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430419v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c8b" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643622v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12085-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302475v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dall'Armellina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Saint Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ravez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ruppin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=auteurs&amp;amp;obj=artiste&amp;amp;no=3481" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248839v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441614v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643637v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441536v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643623v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643638v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829771v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785824v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785834v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825724v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825743v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825758v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643645v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643643v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643640v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829747v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401860v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>