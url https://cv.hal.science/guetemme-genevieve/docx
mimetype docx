--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -594,1422 +594,1422 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de la Journée d’étude « Équilibre(s) en études civilisationnelles », organisée le 18 mai 2021 par la FE2C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Censorship and blind spots: the BBC’s silences, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mimmoc.10328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle éducation aux images à l’heure des réseaux sociaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Djavadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.r3hyyda3u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From Greece to Germany: a photo documentary by Marie Dorigny on European hospitality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Guétemme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aider les jeunes lorsque la famille est absente :le cas des mineurs non accompagnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guetemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (89-90)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03165882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Aider les jeunes lorsque la famille est absente : le cas des mineurs non accompagnés »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Éducation familiale et systèmes éducatifs inclusifs, volume 1 (numéro 89-90), pp.61-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loubèyre raconte les migrants de Calais : No Comment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guetemme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Censorship and blind spots: the BBC’s silences, 27, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mimmoc.10328⟩</w:t>
+              <w:t xml:space="preserve">, 2020, La recherche interculturelle appliquée aux récits impossibles en contexte migratoire., 22-2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mimmoc.4093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1 (89-90)</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Rousselet et Leïla Alaoui entre culture de soi et culture de l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crossways Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Éducation familiale et systèmes éducatifs inclusifs, volume 1 (numéro 89-90), pp.61-81</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Rousselet et Leila Alaoui : entre culture de soi et de l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crossways Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Crossings in Women’s Writing in French in the Twenty-First Century, Vol 3 (No 1, 2019)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Laurine Rousselet : (in)effacer en poésie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formes Poétiques Contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L'effacement, 14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Rousselet : la tentation de l’apatridie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modern Languages Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Between Borders: French-Language Poetry and the Poetics of Statelessness, 2019 (2019 issue 1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3828/mlo.v0i0.217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jouet : poésie et monotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'esprit créateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (3), pp.12-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, L'effacement, 14</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jouet : poésie et monotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'esprit créateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, vol. 58 (N° 3), pp.12-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Roubaud et l'obéissance choisie de Roman Opalka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Irish Journal of French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, pp.143-163</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 58 (3), pp.12-27</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01785842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dessins inspirés du recueil Le papillon bleu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nu(e)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, L’œuvre poétique de Richard Berengarten, 65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, vol. 58 (N° 3), pp.12-27</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poésie au rendez-vous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Jacques Jouet, 118, pp.115-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jacques Roubaud et l'obéissance choisie de Roman Opalka</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01825766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décélération et mémoire: Muriel, ou le temps d'un retour de Resnais et Cayrol (1963)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Guétemme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Irish Journal of French Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 17, pp.143-163</w:t>
+              <w:t xml:space="preserve">, 2014, Décélération, 14, pp.23-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, L’œuvre poétique de Richard Berengarten, 65</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les poèmes pour enfants de Jacques Roubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NVL la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, AU PRINTEMPS, DES POÈTES, 195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Cléo et Jacques Roubaud : l'amour, la mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (2), pp.11-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nre.010.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Décélération, 14, pp.23-37</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01829635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passant de la lumière: un texte &amp;quot;photographique&amp;quot; de Béatrice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Special Issue: Poetic Practice and the Practice of Poetics in French 37 (1-2), pp.195-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01825829v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01829635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le 'Journal' d'Alix Cleo Roubaud: etude d'un paratexte photographique, poetique et amoureux</w:t>
               </w:r>
@@ -2453,165 +2453,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diala Brisly : déplacement, mémoire et réparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guétemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artistes en exil – nouveaux paradigmes esthétiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La recherche avec l'art : pour initier et comprendre des récits de jeunes migrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Guétemme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche "avec"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643658v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03643659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Niati ou les parures féminines traditionnelles algériennes revisitées</w:t>
               </w:r>
@@ -5071,51 +5071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430682v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gu&#233;temme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Louchart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jjk53k3cd" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430400v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15a2h" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076519v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kohler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cloiseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drelon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-023-00406-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309332v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.11594" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430674v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Djavadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jnhfmgqvq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441547v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430679v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.r3hyyda3u" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016088v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.10328" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165882v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Etienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Guetemme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441557v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242535v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.4093" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112183v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441648v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643625v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/mlo.v0i0.217" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02052723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643630v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785842v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643944v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825766v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401872v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403602v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825829v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829635v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.010.0011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829671v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401866v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7173/164913312806739674" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/nfs.2012.0032" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402591v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406925v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643656v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643658v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643659v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643649v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643654v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643651v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643648v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643653v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03522595v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Mestrinaro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835537v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835471v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01094209v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402599v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430493v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430419v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c8b" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643622v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12085-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302475v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dall'Armellina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Saint Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ravez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ruppin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=auteurs&amp;amp;obj=artiste&amp;amp;no=3481" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248839v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441614v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643637v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441536v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643623v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643638v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829771v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785824v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785834v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825724v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825743v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825758v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643645v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643643v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643640v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829747v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401860v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430682v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gu&#233;temme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Louchart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jjk53k3cd" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430400v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15a2h" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076519v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kohler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cloiseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drelon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-023-00406-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309332v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.11594" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430674v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Djavadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jnhfmgqvq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016088v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.10328" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430679v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.r3hyyda3u" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441547v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165882v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Etienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Guetemme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441557v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242535v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.4093" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112183v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643627v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441648v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643625v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/mlo.v0i0.217" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02052723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643630v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785842v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643944v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825766v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401872v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403602v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829635v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.010.0011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825829v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829671v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401866v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7173/164913312806739674" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/nfs.2012.0032" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402591v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406925v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643656v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643658v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643649v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643654v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643651v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643648v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643653v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03522595v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Mestrinaro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835537v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835471v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01094209v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402599v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430493v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430419v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c8b" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643622v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12085-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302475v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dall'Armellina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Saint Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ravez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ruppin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=auteurs&amp;amp;obj=artiste&amp;amp;no=3481" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248839v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441614v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643637v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441536v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643623v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643638v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829771v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785824v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785834v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825724v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825743v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825758v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643645v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643643v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643640v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829747v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401860v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>