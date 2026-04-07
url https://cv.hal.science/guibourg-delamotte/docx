--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -881,165 +881,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relation franco-japonaise dans le domaine de la défense</w:t>
+                <w:t xml:space="preserve">Le rôle des intellectuels dans les relations franco-japonaises contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guibourg Delamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nichifutsu bunka. 日仏文化 : Revue de collaboration culturelle franco-japonaise </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 84, pp.244-248</w:t>
+              <w:t xml:space="preserve">, 2015, 84, pp.179-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190771v1</w:t>
+                <w:t xml:space="preserve">hal-04190769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des intellectuels dans les relations franco-japonaises contemporaines</w:t>
+                <w:t xml:space="preserve">La relation franco-japonaise dans le domaine de la défense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guibourg Delamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nichifutsu bunka. 日仏文化 : Revue de collaboration culturelle franco-japonaise </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 84, pp.179-181</w:t>
+              <w:t xml:space="preserve">, 2015, 84, pp.244-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190769v1</w:t>
+                <w:t xml:space="preserve">hal-04190771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Japon en 2012 : l’alternance inversée</w:t>
               </w:r>
@@ -3279,285 +3279,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Japon</w:t>
+                <w:t xml:space="preserve">L’équilibre stratégique de l’Asie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guibourg Delamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Prune Helfter</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin Sédès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géopolitique de l’Asie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p.105-140, 2007</w:t>
+              <w:t xml:space="preserve">Géopolitique de l'Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.167-187, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190857v1</w:t>
+                <w:t xml:space="preserve">hal-04190864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’équilibre stratégique de l’Asie</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guibourg Delamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin Sédès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géopolitique de l'Asie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.167-187, 2007</w:t>
+              <w:t xml:space="preserve">Géopolitique de l’Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-19, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190864v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Le Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guibourg Delamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Godement</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prune Helfter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin Sédès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géopolitique de l’Asie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.15-19, 2007</w:t>
+              <w:t xml:space="preserve">, p.105-140, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190848v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nationalismes et frontières en Asie</w:t>
               </w:r>
@@ -4384,51 +4384,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF5C69F3"/>
+    <w:nsid w:val="F4FFEA6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4615,51 +4615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guibourg-delamotte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-0458-1233" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inalco.fr/annuaire-enseignement-recherche/delamotte-guibourg-kifurutoramotsuto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04021341v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibourg Delamotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04415272v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lucken" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Zylberman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Frisa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Elbaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Wei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bazantay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366964v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Saint-M&#233;zard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097197v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.192.0087" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097191v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097204v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13439006.2020.1826681" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190771v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190769v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190774v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188674v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.059.0107" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188675v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13439006.2012.739496" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190775v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190779v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Dourille-Feer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Godement" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188678v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ebisu.2009.1812" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190787v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190799v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961671v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Loisirs/Livre/le-japon-un-leader-discret-9782416008269/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961674v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.41321" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961690v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tellenne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.delam.2021.01" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781793643308/The-Abe-Legacy-How-Japan-Has-Been-Shaped-by-Abe-Shinzo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961685v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961678v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.guib.2010.01" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961693v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553401v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serfass" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cabestan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Froissart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Genevaz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097212v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190825v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190873v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097216v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097220v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ashi.co.jp/book_list/4-7556-1280-0.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190844v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188658v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004212626_009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190909v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190903v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190857v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Helfter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190864v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190848v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190862v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513300v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiko &#332;yama" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grivaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.42665" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189027v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihide Soeya" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ackerer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188673v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.812.0048" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190777v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190767v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190768v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04189038v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007EHES0038" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guibourg-delamotte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-0458-1233" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inalco.fr/annuaire-enseignement-recherche/delamotte-guibourg-kifurutoramotsuto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04021341v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibourg Delamotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04415272v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lucken" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Zylberman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Frisa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Elbaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Wei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bazantay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366964v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Saint-M&#233;zard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097197v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.192.0087" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097191v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097204v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13439006.2020.1826681" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190769v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190771v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190774v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188674v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.059.0107" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188675v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13439006.2012.739496" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190775v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190779v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Dourille-Feer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Godement" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188678v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ebisu.2009.1812" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190787v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190799v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961671v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Loisirs/Livre/le-japon-un-leader-discret-9782416008269/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961674v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.41321" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961690v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tellenne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.delam.2021.01" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781793643308/The-Abe-Legacy-How-Japan-Has-Been-Shaped-by-Abe-Shinzo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961685v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961678v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.guib.2010.01" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961693v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553401v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serfass" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cabestan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Froissart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Genevaz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097212v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190825v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190873v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097216v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097220v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ashi.co.jp/book_list/4-7556-1280-0.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190844v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188658v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004212626_009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190909v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190903v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190864v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190848v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Helfter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190862v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513300v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiko &#332;yama" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grivaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.42665" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189027v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihide Soeya" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ackerer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188673v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.812.0048" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190777v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190767v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190768v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04189038v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007EHES0038" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>