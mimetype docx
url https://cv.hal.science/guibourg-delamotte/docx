--- v1 (2026-04-07)
+++ v2 (2026-05-16)
@@ -881,165 +881,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des intellectuels dans les relations franco-japonaises contemporaines</w:t>
+                <w:t xml:space="preserve">La relation franco-japonaise dans le domaine de la défense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guibourg Delamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nichifutsu bunka. 日仏文化 : Revue de collaboration culturelle franco-japonaise </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 84, pp.179-181</w:t>
+              <w:t xml:space="preserve">, 2015, 84, pp.244-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190769v1</w:t>
+                <w:t xml:space="preserve">hal-04190771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relation franco-japonaise dans le domaine de la défense</w:t>
+                <w:t xml:space="preserve">Le rôle des intellectuels dans les relations franco-japonaises contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guibourg Delamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nichifutsu bunka. 日仏文化 : Revue de collaboration culturelle franco-japonaise </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 84, pp.244-248</w:t>
+              <w:t xml:space="preserve">, 2015, 84, pp.179-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190771v1</w:t>
+                <w:t xml:space="preserve">hal-04190769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Japon en 2012 : l’alternance inversée</w:t>
               </w:r>
@@ -3279,285 +3279,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’équilibre stratégique de l’Asie</w:t>
+                <w:t xml:space="preserve">Le Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guibourg Delamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Godement</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prune Helfter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin Sédès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géopolitique de l'Asie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.167-187, 2007</w:t>
+              <w:t xml:space="preserve">Géopolitique de l’Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.105-140, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190864v1</w:t>
+                <w:t xml:space="preserve">hal-04190857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">L’équilibre stratégique de l’Asie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guibourg Delamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin Sédès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géopolitique de l’Asie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.15-19, 2007</w:t>
+              <w:t xml:space="preserve">Géopolitique de l'Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.167-187, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190848v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Japon</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guibourg Delamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Prune Helfter</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin Sédès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géopolitique de l’Asie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p.105-140, 2007</w:t>
+              <w:t xml:space="preserve">, pp.15-19, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190857v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nationalismes et frontières en Asie</w:t>
               </w:r>
@@ -4384,51 +4384,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4FFEA6F"/>
+    <w:nsid w:val="0E186E9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4615,51 +4615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guibourg-delamotte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-0458-1233" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inalco.fr/annuaire-enseignement-recherche/delamotte-guibourg-kifurutoramotsuto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04021341v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibourg Delamotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04415272v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lucken" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Zylberman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Frisa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Elbaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Wei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bazantay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366964v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Saint-M&#233;zard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097197v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.192.0087" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097191v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097204v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13439006.2020.1826681" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190769v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190771v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190774v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188674v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.059.0107" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188675v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13439006.2012.739496" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190775v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190779v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Dourille-Feer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Godement" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188678v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ebisu.2009.1812" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190787v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190799v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961671v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Loisirs/Livre/le-japon-un-leader-discret-9782416008269/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961674v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.41321" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961690v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tellenne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.delam.2021.01" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781793643308/The-Abe-Legacy-How-Japan-Has-Been-Shaped-by-Abe-Shinzo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961685v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961678v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.guib.2010.01" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961693v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553401v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serfass" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cabestan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Froissart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Genevaz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097212v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190825v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190873v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097216v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097220v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ashi.co.jp/book_list/4-7556-1280-0.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190844v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188658v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004212626_009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190909v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190903v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190864v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190848v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Helfter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190862v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513300v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiko &#332;yama" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grivaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.42665" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189027v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihide Soeya" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ackerer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188673v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.812.0048" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190777v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190767v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190768v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04189038v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007EHES0038" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guibourg-delamotte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-0458-1233" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inalco.fr/annuaire-enseignement-recherche/delamotte-guibourg-kifurutoramotsuto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04021341v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibourg Delamotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04415272v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lucken" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Zylberman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Frisa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Elbaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Wei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bazantay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366964v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Saint-M&#233;zard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097197v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.192.0087" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097191v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097204v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13439006.2020.1826681" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190771v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190769v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190774v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188674v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.059.0107" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188675v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13439006.2012.739496" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190775v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190779v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Dourille-Feer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Godement" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188678v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ebisu.2009.1812" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190787v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190799v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961671v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Loisirs/Livre/le-japon-un-leader-discret-9782416008269/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961674v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.41321" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961690v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tellenne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.delam.2021.01" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781793643308/The-Abe-Legacy-How-Japan-Has-Been-Shaped-by-Abe-Shinzo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961685v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961678v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.guib.2010.01" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961693v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553401v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serfass" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cabestan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Froissart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Genevaz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097212v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190825v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190873v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097216v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097220v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ashi.co.jp/book_list/4-7556-1280-0.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190844v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188658v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004212626_009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190909v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190903v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190857v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Helfter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190864v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190848v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190862v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513300v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiko &#332;yama" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grivaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.42665" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189027v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihide Soeya" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ackerer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188673v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.812.0048" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190777v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190767v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190768v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04189038v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007EHES0038" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>