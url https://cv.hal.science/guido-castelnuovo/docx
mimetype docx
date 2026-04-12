--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -2176,5787 +2176,5787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une principauté entre France et Italie : un siècle de lectures de la Savoie médiévale, 1918-2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Bidot-Germa; Pierre Courroux; Véronique Lamazou-Duplan (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouverner et administrer les principautés des Alpes aux Pyrénées (XIIIe-début XVIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Éditions, pp.33-46, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/primaluna20.9782356135438.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04841759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Et si le pape ne contrôlait pas tout ? Topographies urbaines et représentations du pouvoir à Avignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Castelnuovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Romano, M. Rossi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strategie urbane e rappresentazione del potere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.56-69, 2023, 9788836650873</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...46 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46608/primaluna20.9782356135438.3⟩</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autorappresentazione dei signori rurali (secoli XIV-XV): spunti di riflessione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Carocci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La signoria rurale nell’Italia del tardo medioevo. 4. Quadri di sintesi e nuove prospettive di ricerca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 45 (1), Firenze University Press, pp.111-130, 2023, Reti Medievali E-Book, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36253/979-12-215-0187-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L'autorappresentazione dei signori rurali (secoli XIV-XV): spunti di riflessione</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04841774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les noblesses et leurs mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Boutier, Sandro Landi, Jean-Claude Waquet (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le temps des Italies, XIIe-XIXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Française de Rome, Passés composés, pp.355-368, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Palais des Papes d’Avignon : enjeu d’une reconnaissance aux multiples facettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Castelnuovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36253/979-12-215-0187-2⟩</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vingtain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Brianso, Dominique Cassaz (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vivre le patrimoine mondial au quotidien. Dynamiques et discours des habitants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Universitaires d’Avignon, pp.29-61, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.eua.6942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, École Française de Rome, Passés composés, pp.355-368, 2023</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04841780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface de Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Delrieux; Laurent Guichard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinéraire du Nil au Rhône, en mémoire de François Kayser. Docere, Delectare, Movere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Savoie Mont-Blanc, pp.17-20, 2022, 978-2-37741-081-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrants et Marchands : les Italiens à Avignon à la fin du Moyen Âge (XIVe-XVe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Clap, M. SIlvestre (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'hôtel des Baroncelli, entre Toscane et Provence. Histoire du Palais du Roure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Amis du Palais du Roure, Avignon, pp.13-34, 2022, 978-2-9552849-1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Quel nome pernicioso di nobile»: Uberto Foglietta e la nobiltà di Genova fra tardo medioevo e prima età moderna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Guido Castelnuovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.eua.6942⟩</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paolo Guglielmotti, Isabella Lazzarini (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«Fiere vicende dell’età di mezzo». Studi per Gian Maria Varanini.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40 (1), Firenze University Press, pp.41-55, 2021, Reti Medievali E-Book, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36253/fup_best_practice⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04841782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Balossino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simone Balossino. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le pont d’Avignon. Une société de bâtisseurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Universitaires d’Avignon, pp.7-9, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.eua.5735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Les Amis du Palais du Roure, Avignon, pp.13-34, 2022, 978-2-9552849-1-9</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine de Lohny e il principato di Savoia nel Quattrocento. Uno sguardo d'insieme (ca. 1420 - ca. 1490)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éd S. Baiocco, V. Natale. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il Rinascimento europeo di Antoine de Lonhy, catalogo della mostra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Genova, SAGEP, pp.66-79, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Di Guido Castelnuovo</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04841769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire du statut : nobles et magnats entre littérature et chroniques (xiiie-xve siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Lett (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les statuts communaux vus de l’extérieur dans les sociétés méditerranéennes de l’Occident (XIIe-XVe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.209-223, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.88430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mue d'une principauté : essai de conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Ripart, C. Guilleré, P. Vuillemin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mue d'une principauté : essai de conclusion, dans Laurent Ripart, Christian Guilleré, Pascal Vuillemin. La naissance du duché de Savoie (1416). Actes du colloque international de Chambéry, (18, 19 et 20 février 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Savoie Mont-Blanc, Sociétés, religions, politiques, 49., pp.359-372, 2020, 978-2-37741-052-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Rolls, the Prince, and their Depositories: The Archiving of Late Medieval Financial Accounts Reconsidered (Savoy, Mid-Fourteenth to Mid-Fifteenth Century)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ionut Epurescu-Pascovici. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accounts and Accountability in Late Medieval Europe: Records, Procedures, and Socio-Political Impact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 50, Brepols Publishers, pp.183-202, 2020, Utrecht Studies in Medieval Literacy, 978-2-503-58853-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.usml-eb.5.119569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Giacomo di Challant, un’educazione nobiliare fra meraviglia e illusione »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Casalini (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercando educazione. Scritti in onore di F. Mattei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rome, Anicia, pp.97-110, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiserin Adelheid und das Königreich Burgund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jessika Nowak; Jan Rüdiger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zwischen Basel und Marseille: das Burgund der Rudolfinger / De Bâle à Marseille: l'espace bourguignon à l'époque rodolphienne (IXe-XIe s.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éditions Schwabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.136-151, 2019, Itinera, 978-3-7965-3918-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02148755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction de la troisième partie (Les routes alpines du commerce européen) dans F. Morenzoni, Sur les routes des Alpes. Religieux, marchands et animaux dans la Suisse occidentale (XIIIe-XVe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36253/fup_best_practice⟩</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Morenzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Morenzoni; M. Caesar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Introduction de la troisième partie (Les routes alpines du commerce européen) dans F. Morenzoni, Sur les routes des Alpes. Religieux, marchands et animaux dans la Suisse occidentale (XIIIe-XVe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 36, Brepols Publishers, pp.199-202, 2019, Culture et société médiévales, 978-é-503-58473-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.CSM-EB.5.117389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Simone Balossino</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Morenzoni; M. Caesar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La loi du Prince. La norma del Principe, I, Les Statuts de Savoie d’Amédée VIII de 1430. Une œuvre législative majeure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 228 (1), Deputazione subalpina di storia patria, pp.11-21, 2019, BBS</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02148761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avanti Savoia! Medievistica e principato sabaudo : un percorso di ricerca (Italia, Francia, Svizzera, 1990-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Raviola; F. Varallo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gli spazi sabaudi. Percorsi e prospettive della storiografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carocci, pp.17-31, 2018, 978-88-430-8690-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01983282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'historien, le prince et la ville dans la Chronique de Savoie de Cabaret,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Ripart. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire l'histoire, penser le pouvoir (éd. L. Ripart), Chambéry, Éditions du LLSETI, p. 41-54</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LLSETI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 2-919732-86-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01983264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentazione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scuola maestri e scolari nelle comunità degli Stati gonzagheschi e estensi, Roma, Anicia, D. Salomoni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anicia, pp.13-16, 2017, 978-88-6709-339-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02008997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduzione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Orlandoni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bonifacio di Challant. Vita e imprese di un cavaliere cortese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni Le Château, pp.7-10, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01824372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Castelnuovo à Lausanne: souvenirs et relectures, ou La Gloire de mon père</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Romano; M. Tomasi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Per Enrico Castelnuovo. Da Losanna, le vie della storia dell'arte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Viella, pp.9-24, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01824334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface. Des Pyrénées aux Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Castelnuovo; S. Victor. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire à la source. Acter, compter, enregistrer (Catalogne, Savoie, Italie, XIIe-XVe s.). Mélanges en l’honneur de Christian Guilleré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 36, Éditions du LLSETI, pp.25-37, 2017, Sociétés, Religions, Politiques, 9782919732609</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Genova, SAGEP, pp.66-79, 2021</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01824332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire d’une “saveur particulière” : Federico Chabod et l’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Crouzet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens d’Europe, historiens de l’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ-Vallon, pp.263-277, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01824329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Peintre, le prince, le prédicateur : choix artistiques et sensibilité religieuse dans une principauté du bas Moyen Âge (Savoie, autour de 1430)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Nijenhuis-Bescher; E. A. Pépy; J. Y. Champeley. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Honnête homme, l’or blanc et le Duc d’Albe, Mélanges offerts à Alain Becchia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications du LLSETI, pp.247-259, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires Savoie Mont-Blanc, Sociétés, religions, politiques, 49., pp.359-372, 2020, 978-2-37741-052-1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01824342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les statuts généraux de 1430</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Kohler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les vies de châteaux de la forteresse au monument : les châteaux sur le territoire de l’ancien Duché de Savoie du XVe siècle à nos jours [catalogue de l’exposition, Annecy, Musée-château, du 3 juin au 18 septembre 2016]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.72-75, 2016, 978-88-366-3280-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02046066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amédée VIII et la Savoie : destins croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Kohler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les vies de châteaux de la forteresse au monument : les châteaux sur le territoire de l’ancien Duché de Savoie du XVe siècle à nos jours [catalogue de l’exposition, Annecy, Musée-château, du 3 juin au 18 septembre 2016]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.12-15, 2016, 978-88-366-3280-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Rome, Anicia, pp.97-110, 2019</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01824367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas P. Bapiste. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Armatus corpus. Princes et chevaliers (1350-1530) : 600 ans du duché de Savoie [catalogue de l'exposition présentée au Château de Morges, 10 juin-30 novembre 2016]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Infolio éditions, pp.9-10, 2016, 978-2-88474-376-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.136-151, 2019, Itinera, 978-3-7965-3918-3</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02008953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les noblesses savoyardes et Amédée VIII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Kohler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les vies de châteaux de la forteresse au monument : les châteaux sur le territoire de l’ancien Duché de Savoie du XVe siècle à nos jours [catalogue de l’exposition, Annecy, Musée-château, du 3 juin au 18 septembre 2016]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.77-87, 2016, 978-88-366-3280-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction de la troisième partie (Les routes alpines du commerce européen) dans F. Morenzoni, Sur les routes des Alpes. Religieux, marchands et animaux dans la Suisse occidentale (XIIIe-XVe siècles)</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02046070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre marqueurs d'appartenance et négociation identitaire : les noblesses citadines dans l'Italie communale du XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. P. Genet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La légitimité implicite, II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.23-37, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.6609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01824360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La noblesse et son orgueil dans l'Italie urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Andenmatten; A. Jamme; L. Moulinier-Brogi; M. Nicoud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passions et pulsions à la cour (Moyen Âge - Temps Modernes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SISMEL – Edzioni del Galluzzo, pp.285-311, 2015, Micrologus’ Library, 68, 978-88-8450-653-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01824346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amédée VIII et les arts. Stratégies culturelles et service princier dans la Savoie de la première moitié du XVe s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Crouzet-Pavan; J .C. Maire-Vigueur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art au service du prince. Paradigme italien, expériences européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Viella, pp.199-216, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01824358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les protocoles ses comtes de Savoie. Moyens et enjeux du pouvoir princier sur l’écrit (première moitié du XIVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Maillou; L. Verdon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la réalité à la « vérité » dans les modes de gouvernement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.185-193, 2014, 978-2-271-07660-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01824350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La noblesse et son orgueil dans l'Italie urbaine (fin XIIIe - milieu XVIe siècle) : discipliner une pulsion pour sauvegarder une identité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SISMEL. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passions, pulsions et violence à la cour, a cura di B. Andenmatten, A. Jamme, L. Moulinier, M. Nicoud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni del Galluzzo, pp.XX, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00975429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uffici e ufficiali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Gamberini; I. Lazzarini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lo Stato del Rinascimento in Italia, 1350-1520</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Viella, pp.333-346, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01824354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les protocoles des comtes de Savoie. Moyens et enjeux du pouvoir princier sur l'écrit (première moitié du XIVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enregistrer l'information. Cartulaires, registres, estimes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, pp.XX, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartole de Sassoferrato et le Songe du Vergier. Les noblesses de la cité à l'aune du royaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole française de Rome. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulation des idées et des pratiques politiques : France et Italie (XIIIe-XVIe siècle) / études réunies par Anne Lemonde et Ilaria Taddei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole française de Rome, pp.59-71, 2013, Collection de l'EFR, 478</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00975418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartole de Sassoferrato et le Songe du Vergier. Les noblesses de la cité à l'aune du royaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulation des idées et des pratiques politiques : France et Italie (XIIIe-XVIe siècle) / études réunies par Anne Lemonde et Ilaria Taddei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Offices and Officers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Gamberini ; I. Lazzarini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Italian Renaissance State</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.368-384, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Offices and officials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Italian Renaissance State</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cour et ses mises en scène dans les chroniques savoyardes du XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Gaude-Ferragu ; B. Laurioux ; J. Paviot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Cour du Prince. Cour de France et cours d'Europe XIIIe - XVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.469-481, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girard d'Estrées, chancelier des comtes de Savoie, 1362-1391</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Castelnuovo ; O. Mattéoni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De part et d'autre des Alpes. II. Chancelleries et chanceliers des princes à la fin du Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications du LLS, Université de Savoie, pp.215-230, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De part et d'autre des Alpes. II. Chancelleries et chanceliers des princes à la fin du Moyen Âge - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Castelnuovo, O. Mattéoni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De part et d'autre des Alpes. II. Chancelleries et chanceliers des princes à la fin du Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications du LLS, Université de Savoie, pp.7-12, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I luoghi della cultura nell'Avignone pontificia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. de Vincentiis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlante della letteratura italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Einaudi, pp.286-291, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La noblesse déchirée en Italie communale, XIIIe - XIVe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Aurell. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La parenté déchirée : les luttes interfamiliales au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.269-278, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.HIFA-EB.3.3370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juvénal et la noblesse au Moyen Âge ou les avatars d'une citation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Delrieux ; F. Kayser. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des plats pays aux cimes alpines. Hommages offerts à François Bertrandy, tome II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications du LLS, Université de Savoie, pp.13-27, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I letterati e l'epidemia del 1348</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Castelnuovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Mabboux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. De Vincentiis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlante della letteratura italiana, I, Dalle origini al Rinascimento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Einaudi, pp.221-223, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 228 (1), Deputazione subalpina di storia patria, pp.11-21, 2019, BBS</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla ricerca della nobiltà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. De Vincentiis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlante della Letteratura italiana, I, Dalle origini al Rinascimento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Einaudi, pp.286-291, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 2-919732-86-2</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Alpes et leurs dangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Matheus ; G.Piccinni ; G. Pinto ; GM. Varanini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le calamità ambientali nel tardo medioevo europeo : realtà, percezioni, reazioni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Firenze University Press, pp.299-317, 2010, Fondazione Centro di studi sulla civiltà del tardo medioevo San Miniato, Collana di Studi e Ricerche, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Carocci, pp.17-31, 2018, 978-88-430-8690-0</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les devoirs d'un prince mélancolieux. Humbert III entre quête monastique, stratégies lignagères et obligations politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Ciavaldini Rivière, A. Lemonde-Santamaria, I. Taddei. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre France &amp; Italie. Mélanges offerts à Pierrette Paravy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.59-68, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Anicia, pp.13-16, 2017, 978-88-6709-339-7</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre dans l'ambiguïté : être noble dans la cité communale du XIVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Bellavitis ; I. Chabot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Famiglie e poteri in Italia tra Medioevo ed età moderna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole française de Rome, pp.95-116, 2009, Collection de l'École française de Rome, 422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Edizioni Le Château, pp.7-10, 2017</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobles des champs ou nobles de cour ? Princes et noblesse dans les chroniques savoyardes du XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Gentile ; P. Savy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Noblesse et États princiers en Italie et en France au XVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole française de Rome, pp.191-208, 2009, Collection de l'École française de Rome, 416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Viella, pp.9-24, 2017</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiter un classique : noblesse, hérédité et vertu d'Aristote à Dante et à Bartole (Italie communale, début XIIIe - milieu XIVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. van der Lugt, C. de Miramon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'hérédité entre Moyen Âge et Époque moderne. Perspectives historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni del Galluzzo, pp.105-155, 2008, Mircologus' Library, 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Préface. Des Pyrénées aux Alpes</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le veneur d'Espagne. Noblesse seigneuriale et cour princière en Savoie au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires de cours. Études offertes à Agostino Paravicini Bagliani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, pp.257-274, 2008, Cahiers Lausannois d'Histoire Médiévale, 48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les officiers princiers et le pouvoir de l'écrit. Pour une histoire documentaire de la principauté savoyarde (XIIIe - XVe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Jamme ; O. Poncet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Offices, écrit et Papauté (XIIIe - XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole française de Rome, pp.17-46, 2007, Collection de l'École française de Rome, 386</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uffici e ufficiali nell'Italia del basso medioevo (metà Trecento - fine Quattrocento)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Italia alla fine del medioevo : i caratteri originali nel quadro europeo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Firenze University Press, pp.295-332, 2006, Fondazione Centro di studi sulla civiltà del tardo medioevo San Miniato, Collana di Studi e Ricerche, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la court et au service de nostre prince : l'hôtel de Savoie et ses métiers à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corti, poteri ed élites fra Savoia e Piemonte dal Basso Medioevo alla prima età moderna (secc. XV - XVII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zamorani, pp.23-53, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les officiers en action dans les États de Savoie à la fin du Moyen Âge (milieu XVe - milieu XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre monts et rivages. Les contacts entre la Provence orientale et les régions voisines au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions APDCA, pp.173-197, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De part et d'autre des Alpes. I. Les châtelains des princes à la fin du Moyen Âge - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Castelnuovo ; O. Mattéoni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De part et d'autre des Alpes. I. Les châtelains des princes à la fin du Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.7-21, 2006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.12234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omaggio, feudo e signoria in terra sabauda (metà '200 - fine '400)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1-27. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poteri signorili e feudali nelle campagne dell'Italia settentrionale fra Tre e Quattrocento: fondamenti di legittimità e forme di esercizio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Firenze University Press - Reti Medievali, pp.F. Cengarle ; G. Chittolini ; GM. Varanini, 2004, Reti Medievali E-Book</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'identità politica delle nobiltà cittadine (inizio XIII - inizio XVI secolo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Bordone ; G. Castelnuovo ; G.M. Varanini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le aristocrazie : dai signori rurali al patriziato</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laterza, pp.195-243, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Burgondie carolingienne et rodolphienne. Prémices et développements d'un royaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Paravy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des Burgondes au Royaume de Bourgogne Ve - Xe siècle). Espace politique et civilisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie delphinale, pp.183-210, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humbert le Bâtard : un seigneur itinérant au service de son prince</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Paravicini - Bagliani ; E. Pibiri. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'itinérance des seigneurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, pp.5-25, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strade, passi, chiuse nelle Alpi del basso medioevo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Castelnuovo ; F. De Gramatica. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il Gotico nelle Alpi 1350-1450</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Castello del Buonconsiglio, Trento, pp.61-77, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peintres et ménétriers à la cour de Savoie sous Amédée VIII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Castelnuovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 36, Éditions du LLSETI, pp.25-37, 2017, Sociétés, Religions, Politiques, 9782919732609</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Deragne Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Guidobaldi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés. Musiques, musiciens, artistes et voyageurs entre France et Italie au XVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Minerve, pp.31-59, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Champ-Vallon, pp.263-277, 2017</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société, politique et administration dans une principauté du bas Moyen-Âge. Les officiers savoyards et le Cheshire Cat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les noms que l'on se donne. Processus identitaire, expérience commune, inscription publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.121-136, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Publications du LLSETI, pp.247-259, 2016</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prince et ses élites dans l'État savoyard au XIVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Paravy ; R. Verdier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la principauté à la province. Autour du 650e anniversaire du Transport du Dauphiné à la couronne de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Grenoble, pp.271-290, 2001, Les chaiers du CRIPHA, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Infolio éditions, pp.9-10, 2016, 978-2-88474-376-1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les finances et l'administration de l'État savoyard au XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Guilleré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierre II de Savoie, " le petit Charlemagne "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, pp.33-125, 2000, Cahiers Lausannois d'Histoire Médiévale, 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.77-87, 2016, 978-88-366-3280-0</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élites des royaumes de Bourgogne (milieu IXe-milieu Xe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La royauté et les élites dans l'Europe carolingienne au IXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université de Lille, pp.383--408, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.72-75, 2016, 978-88-366-3280-0</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élites des royaumes de Bourgogne (milieu IXe - milieu Xe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La royauté et les élites dans l'Europe carolingienne, du début du IXe aux environs de 920</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille 3, pp.383-408, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.12-15, 2016, 978-88-366-3280-0</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristocraties romandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Andenmatten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Pays romands au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.171--184, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il territorio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Sergi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Storia di Torino, Vol. I, Dalla preistoria al comune medievale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Einaudi, pp.696-714 ; 738-748, 1997</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Viella, pp.199-216, 2015</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo spazio sabaudo fra nord e sud delle Alpi : specificità e confronti (X-XV secolo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kommunikation und Mobilität im Mittelalter. Begegnungen zwischen dem Süden und der Miite Europas (11-14. Jahrhundert)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.277--289, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, SISMEL – Edzioni del Galluzzo, pp.285-311, 2015, Micrologus’ Library, 68, 978-88-8450-653-5</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fra territorio e istituzioni. La frontiera nell'arco alpino occidentale. Giura e Vaud dall'VIII al XV secolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Riedenauer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Landeshoheit. Beiträge zur Entstehung, Ausformung und Typologie eines Verfassungselements des römisch-deutschen Reiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kommission für bayerische Landesgeschichte, pp.236-251, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Éditions, pp.185-193, 2014, 978-2-271-07660-1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principati regionali e organizzazione del territorio nelle Alpi occidentali : l'esempio sabaudo (metà XIII-metà XIV secolo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'organizzazione del territorio in Italia e in Germania, secoli XIII-XIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 81--92, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Edizioni del Galluzzo, pp.XX, 2014</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre et périphérie, le recrutement social et géographique des châtelains en terre savoyarde, moitié XIVe-moitié XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoie et région alpine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, pp.97--108, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...3018 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03292480v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03292487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aristocratie vaudoise et l'État savoyard au début du XVe siècle</w:t>
               </w:r>
@@ -8629,51 +8629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si le Pape ne contrôlait pas tout ? Topographies urbaines et repréentations du pouvoir à Avignon entre le XIVe et le XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Castelnuovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strategie urbane e rappresentazione del potere, 1277-1385. Milano e le città d’Europa Volume 2: Atti del convegno internazionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Serena Romano Marco Rossi, Nov 2021, Milan (Italie), Italie. pp.56-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9043,51 +9043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement informatique des entités nommées dans un corpus de données foncières en latin : méthodologie et application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc El Bèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10534,709 +10534,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01107796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De part et d'autre des Alpes. II. Chancelleries et chanceliers des princes à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Matteoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Savoie, Sociétés Religions Politiques (19), pp.292, 2011, 978-2-919732-01-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les pouvoirs territoriaux en Italie centrale et dans le Sud de la France. Hiérarchies, institutions et langages (XIIe-XIVe siècle) : études comparées. I poteri territoriali in Italia centrale e nel sud della Francia. Gerarchie, istituzioni e linguaggi (secoli XII-XIV) : un confronto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Castelnuovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Zorzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l'EFR, pp.299-529, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chancelleries et chanceliers des princes à la fin du Moyen Âge (De part et d’autre des Alpes, II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Zorzi</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Publications de l'EFR, pp.299-529, 2011</w:t>
+                <w:t xml:space="preserve">Olivier Matteoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de l’université de Savoie (Sociétés, religions, politiques ; 19), 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De part et d'autre des Alpes. II. Chancelleries et chanceliers des princes à la fin du Moyen Âge</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antiquité et Moyen Âge dans les historiographies française et italienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Castelnuovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Wyler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l'EFR, pp.243-316, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le royaume de Bourgogne autour de l'an Mil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Guilleré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ripart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Ducourthial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Guilleré (ed.), Jean-Michel Poisson (ed.), Laurent Ripart (ed.), Cyrille Ducourthial (ed.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université de Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociétés, Religions, Politiques (8), pp.285, 2008, 978-2-915797-35-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00390179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés. Récits des temps barbares. Dominants, dominés et nations dans l'historiographie italienne et française du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l'EFR, pp.277-321, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De part et d'autre des Alpes . Les chÂtelains des princes à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Matteoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université de Savoie, Sociétés Religions Politiques (19), pp.292, 2011, 978-2-919732-01-2</w:t>
+              <w:t xml:space="preserve">Publications de la Sorbonne, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chancelleries et chanceliers des princes à la fin du Moyen Âge (De part et d’autre des Alpes, II)</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03310438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De part et d'autre des Alpes. I. Les châtelains des princes à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Castelnuovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Matteoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Éditions de l’université de Savoie (Sociétés, religions, politiques ; 19), 2011</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Publications de la Sorbonne, pp.340, 2006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.12198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...363 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...60 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00805962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De part et d'autre des Alpes », Les châtelains des princes à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Matteoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Castelnuovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11866,51 +11866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841738v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Castelnuovo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841900v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.1446.0079" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841895v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841754v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841776v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.32772" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01826387v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824380v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824378v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805909v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805906v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805908v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andenmatten" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805897v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805895v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805892v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.345.0429" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805886v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.012.0489" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805891v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301044v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guiller&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292466v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292482v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292483v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292484v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292478v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292467v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805867v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069475v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ferrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841759v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna20.9782356135438.3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841774v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Carocci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0187-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841780v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vingtain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.6942" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841745v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841782v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Guido Castelnuovo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/fup_best_practice" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841883v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Balossino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.5735" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841769v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.88430" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841715v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841639v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.usml-eb.5.119569" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841908v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148755v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sgg-ssh.ch/de/zwischen-basel-und-marseille-das-burgund-der-rudolfinger-9-11-jahrhundertde-bale-marseille-lespace" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841727v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Morenzoni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CSM-EB.5.117389" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148761v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983264v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/708-ecrire-l-histoire-penser-le-pouvoir.php" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983282v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008997v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824334v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824332v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824329v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824342v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008953v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046070v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046066v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824367v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824360v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.6609" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824358v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824346v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824350v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975429v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824354v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977937v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975418v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332155v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806087v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332186v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806089v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806071v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806030v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HIFA-EB.3.3370" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-ZF1XW9H9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806034v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806039v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806038v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mabboux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806035v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806077v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806013v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806008v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806010v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806006v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806004v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806003v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806062v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805995v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805999v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806069v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.12234" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806044v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805997v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806059v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806060v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805993v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806050v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deragne Marie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805990v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806048v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805991v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292477v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805988v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805985v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292472v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292479v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805984v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292480v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292487v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806056v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805980v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805978v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842991v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cengarle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842917v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842959v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842968v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843005v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841597v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843046v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526371v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842942v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842927v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843017v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965651v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977934v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805927v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805925v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805922v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805921v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805924v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805919v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805916v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805918v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805913v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805911v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871882v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Lay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871845v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841887v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wolff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Cabouret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.5232" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653347v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/660-lhistoire-a-la-source-acter-compter-enregistrer.php" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824318v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332144v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107796v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=1759&amp;amp;vmcchk=1&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3428-0" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805969v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zorzi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805964v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Matteoni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332139v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805973v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wyler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390179v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Poisson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ripart" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ducourthial" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/460-le-royaume-de-bourgogne-autour-de-lan-mil.php" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805975v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310438v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805962v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.12198" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00123220v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805937v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Bordone" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Maria Varanini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805929v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805933v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805928v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975486v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332054v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841738v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Castelnuovo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841900v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.1446.0079" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841895v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841754v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841776v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.32772" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01826387v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824380v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824378v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805909v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805906v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805908v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andenmatten" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805897v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805895v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805892v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.345.0429" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805886v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.012.0489" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805891v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301044v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guiller&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292466v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292482v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292483v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292484v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292478v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292467v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805867v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841759v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna20.9782356135438.3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069475v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ferrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841774v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Carocci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0187-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841780v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vingtain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.6942" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841745v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841782v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Guido Castelnuovo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/fup_best_practice" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841883v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Balossino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.5735" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841769v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.88430" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841715v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841639v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.usml-eb.5.119569" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841908v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148755v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sgg-ssh.ch/de/zwischen-basel-und-marseille-das-burgund-der-rudolfinger-9-11-jahrhundertde-bale-marseille-lespace" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841727v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Morenzoni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CSM-EB.5.117389" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148761v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983282v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983264v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/708-ecrire-l-histoire-penser-le-pouvoir.php" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008997v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824334v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824332v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824329v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824342v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046066v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824367v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008953v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046070v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824360v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.6609" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824346v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824358v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824350v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975429v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824354v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977937v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975418v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332155v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806087v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332186v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806089v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806071v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806034v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806030v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HIFA-EB.3.3370" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-ZF1XW9H9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806039v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806038v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mabboux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806035v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806077v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806013v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806008v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806010v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806004v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806006v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806003v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806062v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805995v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805999v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806069v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.12234" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806044v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805997v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806059v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806060v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805993v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806050v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deragne Marie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805990v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806048v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805991v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292477v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805988v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292472v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805985v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292479v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805984v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292487v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292480v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806056v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805980v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805978v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842991v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cengarle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842917v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842959v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842968v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843005v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841597v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843046v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526371v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842942v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842927v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843017v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965651v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977934v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805927v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805925v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805922v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805921v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805924v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805919v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805916v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805918v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805913v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805911v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871882v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Lay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871845v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841887v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wolff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Cabouret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.5232" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653347v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/660-lhistoire-a-la-source-acter-compter-enregistrer.php" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824318v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332144v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107796v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=1759&amp;amp;vmcchk=1&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3428-0" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805964v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Matteoni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805969v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zorzi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332139v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805973v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wyler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390179v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Poisson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ripart" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ducourthial" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/460-le-royaume-de-bourgogne-autour-de-lan-mil.php" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805975v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310438v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805962v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.12198" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00123220v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805937v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Bordone" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Maria Varanini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805929v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805933v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805928v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975486v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332054v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>