--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -1264,1037 +1264,2734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00805892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Centri urbani, organizzazione del territorio e vie di traffico nell'area alpina occidentale : Chambéry, Torino e le loro montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des Alpes – Storia delle Alpi – Geschichte der Alpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 5, pp.109-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Service de l'État et identité sociale : les Chambres des comptes princières à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Castelnuovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, CCCIII/2, pp.489-510. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.012.0489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhis.012.0489⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-00805886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le crédit du prince : l'exemple savoyard au bas Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Guilleré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publications du Centre européen d'études bourguignonnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 39. Crédit et société, p. 151-164</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 5, pp.109-123</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03301044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gli ufficiali nel principato sabaudo fra Tre e Quattrocento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barbero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 4/1, p. 1--16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christian Guilleré</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les noblesses et leurs pouvoirs dans les pays de Savoie au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'histoire en Savoie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 132-133. Noblesses en Savoie, p. 9--82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo spazio alpino medievale e il principato sabaudo : modelli, gerarchie, frontiere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivio per l'Alto Adige. Rivista di studi alpini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 88-89, p. 483--490</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cancellieri e segregati fra codificazione amministrativa e prassi di governo. Il caso sabaudo (metà Trecento-metà Quattrocento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ricerche storiche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 24/2, pp.291-303</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels offices, quels officiers ? L'administration en Savoie au milieu du XVe sècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études savoisiennes : revue d'histoire et d'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 2, pp.3-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobili e nobiltà nel Vaud medievale (secoli X - XV).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annali dell'Istituto Storico Italo-Germanico in Trento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, XVIII, pp.11-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governare un ducato. L'amministrazione sabauda nel tardo medioevo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 39. Crédit et société, p. 151-164</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barbero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Società e Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 57, p. 465--511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Gli ufficiali nel principato sabaudo fra Tre e Quattrocento</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobili e nobiltà nel Vaud medievale (secoli X-XV). Ordinamenti politici, assetti documentari, tipologie lessicali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annali dell'Istituto Storico Italo-Germanico in Trento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 18, p. 11--56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultures et contre-cultures de gouvernement à la fin du Moyen Âge. Comparaisons princières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Castelnuovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...407 lines deleted...]
-                <w:t xml:space="preserve">Governare un ducato. L'amministrazione sabauda nel tardo medioevo</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cengarle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture e contro-culture di governo alla fine del medioevo. Principati a confronto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guido Castelnuovo (Avignon Université), Federica Cengarle (Scuola Normale Superiore, Pisa), Nov 2024, Pisa (IT), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les identités nobiliaires dans l’Italie des cités, entre construction mémorielle et marqueurs sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso Internacional de Genealogía y Heráldica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Francisco de Borja Aguinagalde Olaizola, Oct 2023, Ronda (Real Maestranza de Caballería), Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et si le Pape ne contrôlait pas tout ? Topographies urbaines et repréentations du pouvoir à Avignon entre le XIVe et le XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Castelnuovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...107 lines deleted...]
-                <w:t xml:space="preserve">halshs-00805867v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strategie urbane e rappresentazione del potere, 1277-1385. Milano e le città d’Europa Volume 2: Atti del convegno internazionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Serena Romano Marco Rossi, Nov 2021, Milan (Italie), Italie. pp.56-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Nobis bene et fideliter servire ». Les Hôtels des princes et princesses au Moyen Age et au début de l’époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eva Pibiri, Lauréance Badoux, Simon Frei, Nov 2023, Lausanne ( CH), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’idée de noblesse chez Dante »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LE SANG ET LA VERTU. NOBLESSE DE SANG ET NOBLESSES D’ÂME AU MOYEN ÂGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clément de Vasselot, Oct 2023, Poitiers (CESCM), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Il n’eut que peu de conseil, confort ne ayde : le duc Louis de Savoie au bord du gouffre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chutes et revers de fortune. Représentations et interprétations (XIIe -XVe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathieu Caesar, Anne-Lydie Dubois, Mar 2023, Genève (CH), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En guise de conclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La parole du pouvoir. Les princes de la Maison de Savoie et l'usage des langues (XIII e-XVIII e s.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Louis Gaulin, Laurent Ripart, Oct 2022, Chambéry - Torino, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Entre l’Europe et la Cité : noblesses et chevalerie dans l’Italie du Quattrocento »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Italie du long Quattrocento. Influences, interactions, transformations. Le politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Savy, Laurent Vissière, Alain Marchandisse, Nov 2021, Roma (en ligne), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Cortesia, cortesia, cortesia chiamo » : cultures chevaleresques et modèles courtois entre cités et seigneuries (fin XIIIe-milieu XVe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poliliques de la littérature dans l'Italie communale, journée d'études internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florent Coste, Carole Mabboux, Oct 2021, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élites de Savoie aux 14e et 15e siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les conf' de Bresse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Monastère de Brou de Brou; Centre de Monuments Nationaux, Nov 2021, Bourg-en-Bresse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prédicateur et la chevalerie. Remigio de’Girolami et les six types de chevaliers dans la Florence à l’aube du XIVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les chevaliers et leurs représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guido Castelnuovo, Havier Hélary, Nov 2019, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traitement informatique des entités nommées dans un corpus de données foncières en latin : méthodologie et application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc El Bèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Balossino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAGEO'2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiserin Adelheid und das Königreich Burgund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'impératrice Adélaïde et le royaume de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Freiburg-im-Breisgau, Germany. pp.XX</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les monastères et leurs alpes : voies de passages, stratégies économiques, enjeux politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les monastères et leurs alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Valgrana, Italie. pp.9-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prince, ses villes et le politique : pouvoirs urbains et pouvoir savoyard des deux côtés des Alpes (Chambéry et Turin, XIVe - XVe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le prince, ses villes et le politique : pouvoirs urbains et pouvoir savoyard des deux côtés des Alpes (Chambéry et Turin, XIVe - XVe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Nanterre, France. pp.47-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Difficoltà e pericoli del viaggio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Difficoltà e pericoli del viaggio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, San Miniato, Italie. pp.447-464</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physionomie administrative et statut social des officiers savoyards au bas Moyen Âge : entre le prince, la ville et la seigneurie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physionomie administrative et statut social des officiers savoyards au bas Moyen Âge : entre le prince, la ville et la seigneurie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Pau, France. pp.181-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élites urbaines et le prince dans les États de Savoie à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les élites urbaines et le prince dans les États de Savoie à la fin du Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Rome, Italie. pp.257-268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les maréchaux de Savoie au bas Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les maréchaux de Savoie au bas Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, France. pp.91-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tempi, distanze e percorsi in montagna nel basso medioevo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tempi, distanze e percorsi in montagna nel basso medioevo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Todi, Italy. pp.211-236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principi e città negli stati sabaudi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Principi e città negli stati sabaudi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, San Miniato, Italie. pp.77-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre et périphérie. Le recrutement social et géographique des châtelains en terre savoyarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centre et périphérie : les châtelains saovyardsCentre et périphérie. Le recrutement social et géographique des châtelains en terre savoyarde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, France. pp.97-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Castelli nelle Alpi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Castelli nelle alpi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, Italy. pp.136-149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (81)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestez et chroniques&amp;quot; de noble Bernard Andenmatten, de Lausanne à l'Europe et retour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Castelnuovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roberto Biolzi, Florian Chamorel (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bernard Andenmatten, Écrire, prier et dominer. Recueil d'articles accompagné d'hommages et études de ses amis et élèves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 61, Cahiers Lausannois d'histoire médiévale, pp.34-43, 2024, 978-2-940110-74-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une principauté entre France et Italie : un siècle de lectures de la Savoie médiévale, 1918-2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Castelnuovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Bidot-Germa; Pierre Courroux; Véronique Lamazou-Duplan (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouverner et administrer les principautés des Alpes aux Pyrénées (XIIIe-début XVIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius Éditions, pp.33-46, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46608/primaluna20.9782356135438.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04841759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si le pape ne contrôlait pas tout ? Topographies urbaines et représentations du pouvoir à Avignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Castelnuovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2314,7630 +4011,5933 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Romano, M. Rossi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strategie urbane e rappresentazione del potere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.56-69, 2023, 9788836650873</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'autorappresentazione dei signori rurali (secoli XIV-XV): spunti di riflessione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Castelnuovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Carocci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La signoria rurale nell’Italia del tardo medioevo. 4. Quadri di sintesi e nuove prospettive di ricerca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45 (1), Firenze University Press, pp.111-130, 2023, Reti Medievali E-Book, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36253/979-12-215-0187-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04841774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les noblesses et leurs mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Castelnuovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Boutier, Sandro Landi, Jean-Claude Waquet (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le temps des Italies, XIIe-XIXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Française de Rome, Passés composés, pp.355-368, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface de Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Delrieux; Laurent Guichard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinéraire du Nil au Rhône, en mémoire de François Kayser. Docere, Delectare, Movere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Savoie Mont-Blanc, pp.17-20, 2022, 978-2-37741-081-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrants et Marchands : les Italiens à Avignon à la fin du Moyen Âge (XIVe-XVe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Clap, M. SIlvestre (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'hôtel des Baroncelli, entre Toscane et Provence. Histoire du Palais du Roure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Amis du Palais du Roure, Avignon, pp.13-34, 2022, 978-2-9552849-1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Palais des Papes d’Avignon : enjeu d’une reconnaissance aux multiples facettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Castelnuovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vingtain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Brianso, Dominique Cassaz (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre le patrimoine mondial au quotidien. Dynamiques et discours des habitants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Universitaires d’Avignon, pp.29-61, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.eua.6942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04841780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...39 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Balossino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simone Balossino. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le pont d’Avignon. Une société de bâtisseurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Universitaires d’Avignon, pp.7-9, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.eua.5735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Les Amis du Palais du Roure, Avignon, pp.13-34, 2022, 978-2-9552849-1-9</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine de Lohny e il principato di Savoia nel Quattrocento. Uno sguardo d'insieme (ca. 1420 - ca. 1490)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éd S. Baiocco, V. Natale. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il Rinascimento europeo di Antoine de Lonhy, catalogo della mostra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Genova, SAGEP, pp.66-79, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04841769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Quel nome pernicioso di nobile»: Uberto Foglietta e la nobiltà di Genova fra tardo medioevo e prima età moderna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Guido Castelnuovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Castelnuovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paolo Guglielmotti, Isabella Lazzarini (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">«Fiere vicende dell’età di mezzo». Studi per Gian Maria Varanini.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40 (1), Firenze University Press, pp.41-55, 2021, Reti Medievali E-Book, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36253/fup_best_practice⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04841782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Simone Balossino</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mue d'une principauté : essai de conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Ripart, C. Guilleré, P. Vuillemin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mue d'une principauté : essai de conclusion, dans Laurent Ripart, Christian Guilleré, Pascal Vuillemin. La naissance du duché de Savoie (1416). Actes du colloque international de Chambéry, (18, 19 et 20 février 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Savoie Mont-Blanc, Sociétés, religions, politiques, 49., pp.359-372, 2020, 978-2-37741-052-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Rolls, the Prince, and their Depositories: The Archiving of Late Medieval Financial Accounts Reconsidered (Savoy, Mid-Fourteenth to Mid-Fifteenth Century)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ionut Epurescu-Pascovici. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accounts and Accountability in Late Medieval Europe: Records, Procedures, and Socio-Political Impact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 50, Brepols Publishers, pp.183-202, 2020, Utrecht Studies in Medieval Literacy, 978-2-503-58853-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.usml-eb.5.119569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire du statut : nobles et magnats entre littérature et chroniques (xiiie-xve siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Lett (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les statuts communaux vus de l’extérieur dans les sociétés méditerranéennes de l’Occident (XIIe-XVe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.209-223, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.88430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiserin Adelheid und das Königreich Burgund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jessika Nowak; Jan Rüdiger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zwischen Basel und Marseille: das Burgund der Rudolfinger / De Bâle à Marseille: l'espace bourguignon à l'époque rodolphienne (IXe-XIe s.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éditions Schwabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.136-151, 2019, Itinera, 978-3-7965-3918-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02148755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction de la troisième partie (Les routes alpines du commerce européen) dans F. Morenzoni, Sur les routes des Alpes. Religieux, marchands et animaux dans la Suisse occidentale (XIIIe-XVe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.eua.5735⟩</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Morenzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Morenzoni; M. Caesar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Introduction de la troisième partie (Les routes alpines du commerce européen) dans F. Morenzoni, Sur les routes des Alpes. Religieux, marchands et animaux dans la Suisse occidentale (XIIIe-XVe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 36, Brepols Publishers, pp.199-202, 2019, Culture et société médiévales, 978-é-503-58473-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.CSM-EB.5.117389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Genova, SAGEP, pp.66-79, 2021</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Morenzoni; M. Caesar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La loi du Prince. La norma del Principe, I, Les Statuts de Savoie d’Amédée VIII de 1430. Une œuvre législative majeure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 228 (1), Deputazione subalpina di storia patria, pp.11-21, 2019, BBS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02148761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Giacomo di Challant, un’educazione nobiliare fra meraviglia e illusione »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Casalini (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercando educazione. Scritti in onore di F. Mattei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rome, Anicia, pp.97-110, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires Savoie Mont-Blanc, Sociétés, religions, politiques, 49., pp.359-372, 2020, 978-2-37741-052-1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avanti Savoia! Medievistica e principato sabaudo : un percorso di ricerca (Italia, Francia, Svizzera, 1990-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Raviola; F. Varallo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gli spazi sabaudi. Percorsi e prospettive della storiografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carocci, pp.17-31, 2018, 978-88-430-8690-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01983282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'historien, le prince et la ville dans la Chronique de Savoie de Cabaret,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Ripart. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire l'histoire, penser le pouvoir (éd. L. Ripart), Chambéry, Éditions du LLSETI, p. 41-54</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LLSETI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 2-919732-86-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Rome, Anicia, pp.97-110, 2019</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01983264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduzione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Orlandoni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bonifacio di Challant. Vita e imprese di un cavaliere cortese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni Le Château, pp.7-10, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.136-151, 2019, Itinera, 978-3-7965-3918-3</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01824372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Castelnuovo à Lausanne: souvenirs et relectures, ou La Gloire de mon père</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Romano; M. Tomasi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Per Enrico Castelnuovo. Da Losanna, le vie della storia dell'arte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Viella, pp.9-24, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction de la troisième partie (Les routes alpines du commerce européen) dans F. Morenzoni, Sur les routes des Alpes. Religieux, marchands et animaux dans la Suisse occidentale (XIIIe-XVe siècles)</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01824334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface. Des Pyrénées aux Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Castelnuovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Castelnuovo; S. Victor. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire à la source. Acter, compter, enregistrer (Catalogne, Savoie, Italie, XIIe-XVe s.). Mélanges en l’honneur de Christian Guilleré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 36, Éditions du LLSETI, pp.25-37, 2017, Sociétés, Religions, Politiques, 9782919732609</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 228 (1), Deputazione subalpina di storia patria, pp.11-21, 2019, BBS</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01824332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire d’une “saveur particulière” : Federico Chabod et l’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Crouzet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens d’Europe, historiens de l’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ-Vallon, pp.263-277, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Carocci, pp.17-31, 2018, 978-88-430-8690-0</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01824329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentazione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scuola maestri e scolari nelle comunità degli Stati gonzagheschi e estensi, Roma, Anicia, D. Salomoni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anicia, pp.13-16, 2017, 978-88-6709-339-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 2-919732-86-2</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02008997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les statuts généraux de 1430</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Kohler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les vies de châteaux de la forteresse au monument : les châteaux sur le territoire de l’ancien Duché de Savoie du XVe siècle à nos jours [catalogue de l’exposition, Annecy, Musée-château, du 3 juin au 18 septembre 2016]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.72-75, 2016, 978-88-366-3280-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Anicia, pp.13-16, 2017, 978-88-6709-339-7</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02046066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amédée VIII et la Savoie : destins croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Kohler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les vies de châteaux de la forteresse au monument : les châteaux sur le territoire de l’ancien Duché de Savoie du XVe siècle à nos jours [catalogue de l’exposition, Annecy, Musée-château, du 3 juin au 18 septembre 2016]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.12-15, 2016, 978-88-366-3280-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Edizioni Le Château, pp.7-10, 2017</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01824367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les noblesses savoyardes et Amédée VIII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Kohler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les vies de châteaux de la forteresse au monument : les châteaux sur le territoire de l’ancien Duché de Savoie du XVe siècle à nos jours [catalogue de l’exposition, Annecy, Musée-château, du 3 juin au 18 septembre 2016]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.77-87, 2016, 978-88-366-3280-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Viella, pp.9-24, 2017</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02046070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas P. Bapiste. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Armatus corpus. Princes et chevaliers (1350-1530) : 600 ans du duché de Savoie [catalogue de l'exposition présentée au Château de Morges, 10 juin-30 novembre 2016]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Infolio éditions, pp.9-10, 2016, 978-2-88474-376-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Préface. Des Pyrénées aux Alpes</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02008953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Peintre, le prince, le prédicateur : choix artistiques et sensibilité religieuse dans une principauté du bas Moyen Âge (Savoie, autour de 1430)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Nijenhuis-Bescher; E. A. Pépy; J. Y. Champeley. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Honnête homme, l’or blanc et le Duc d’Albe, Mélanges offerts à Alain Becchia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications du LLSETI, pp.247-259, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01824342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La noblesse et son orgueil dans l'Italie urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Andenmatten; A. Jamme; L. Moulinier-Brogi; M. Nicoud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passions et pulsions à la cour (Moyen Âge - Temps Modernes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SISMEL – Edzioni del Galluzzo, pp.285-311, 2015, Micrologus’ Library, 68, 978-88-8450-653-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01824346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amédée VIII et les arts. Stratégies culturelles et service princier dans la Savoie de la première moitié du XVe s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Crouzet-Pavan; J .C. Maire-Vigueur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art au service du prince. Paradigme italien, expériences européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Viella, pp.199-216, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01824358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre marqueurs d'appartenance et négociation identitaire : les noblesses citadines dans l'Italie communale du XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. P. Genet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La légitimité implicite, II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.23-37, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.6609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01824360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les protocoles ses comtes de Savoie. Moyens et enjeux du pouvoir princier sur l’écrit (première moitié du XIVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Maillou; L. Verdon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la réalité à la « vérité » dans les modes de gouvernement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.185-193, 2014, 978-2-271-07660-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01824350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La noblesse et son orgueil dans l'Italie urbaine (fin XIIIe - milieu XVIe siècle) : discipliner une pulsion pour sauvegarder une identité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SISMEL. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passions, pulsions et violence à la cour, a cura di B. Andenmatten, A. Jamme, L. Moulinier, M. Nicoud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni del Galluzzo, pp.XX, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00975429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uffici e ufficiali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Gamberini; I. Lazzarini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lo Stato del Rinascimento in Italia, 1350-1520</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Viella, pp.333-346, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01824354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les protocoles des comtes de Savoie. Moyens et enjeux du pouvoir princier sur l'écrit (première moitié du XIVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enregistrer l'information. Cartulaires, registres, estimes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, pp.XX, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartole de Sassoferrato et le Songe du Vergier. Les noblesses de la cité à l'aune du royaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole française de Rome. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulation des idées et des pratiques politiques : France et Italie (XIIIe-XVIe siècle) / études réunies par Anne Lemonde et Ilaria Taddei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole française de Rome, pp.59-71, 2013, Collection de l'EFR, 478</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00975418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartole de Sassoferrato et le Songe du Vergier. Les noblesses de la cité à l'aune du royaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulation des idées et des pratiques politiques : France et Italie (XIIIe-XVIe siècle) / études réunies par Anne Lemonde et Ilaria Taddei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Offices and Officers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Gamberini ; I. Lazzarini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Italian Renaissance State</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.368-384, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Offices and officials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Italian Renaissance State</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cour et ses mises en scène dans les chroniques savoyardes du XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Gaude-Ferragu ; B. Laurioux ; J. Paviot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Cour du Prince. Cour de France et cours d'Europe XIIIe - XVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.469-481, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girard d'Estrées, chancelier des comtes de Savoie, 1362-1391</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Castelnuovo ; O. Mattéoni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De part et d'autre des Alpes. II. Chancelleries et chanceliers des princes à la fin du Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications du LLS, Université de Savoie, pp.215-230, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De part et d'autre des Alpes. II. Chancelleries et chanceliers des princes à la fin du Moyen Âge - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Castelnuovo, O. Mattéoni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De part et d'autre des Alpes. II. Chancelleries et chanceliers des princes à la fin du Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications du LLS, Université de Savoie, pp.7-12, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I luoghi della cultura nell'Avignone pontificia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. de Vincentiis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlante della letteratura italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Einaudi, pp.286-291, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La noblesse déchirée en Italie communale, XIIIe - XIVe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Aurell. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La parenté déchirée : les luttes interfamiliales au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.269-278, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.HIFA-EB.3.3370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juvénal et la noblesse au Moyen Âge ou les avatars d'une citation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Delrieux ; F. Kayser. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des plats pays aux cimes alpines. Hommages offerts à François Bertrandy, tome II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications du LLS, Université de Savoie, pp.13-27, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I letterati e l'epidemia del 1348</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Castelnuovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 36, Éditions du LLSETI, pp.25-37, 2017, Sociétés, Religions, Politiques, 9782919732609</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Mabboux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. De Vincentiis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlante della letteratura italiana, I, Dalle origini al Rinascimento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Einaudi, pp.221-223, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Champ-Vallon, pp.263-277, 2017</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla ricerca della nobiltà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. De Vincentiis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlante della Letteratura italiana, I, Dalle origini al Rinascimento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Einaudi, pp.286-291, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Publications du LLSETI, pp.247-259, 2016</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Alpes et leurs dangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Matheus ; G.Piccinni ; G. Pinto ; GM. Varanini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le calamità ambientali nel tardo medioevo europeo : realtà, percezioni, reazioni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Firenze University Press, pp.299-317, 2010, Fondazione Centro di studi sulla civiltà del tardo medioevo San Miniato, Collana di Studi e Ricerche, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.72-75, 2016, 978-88-366-3280-0</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les devoirs d'un prince mélancolieux. Humbert III entre quête monastique, stratégies lignagères et obligations politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Ciavaldini Rivière, A. Lemonde-Santamaria, I. Taddei. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre France &amp; Italie. Mélanges offerts à Pierrette Paravy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.59-68, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.12-15, 2016, 978-88-366-3280-0</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre dans l'ambiguïté : être noble dans la cité communale du XIVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Bellavitis ; I. Chabot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Famiglie e poteri in Italia tra Medioevo ed età moderna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole française de Rome, pp.95-116, 2009, Collection de l'École française de Rome, 422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Infolio éditions, pp.9-10, 2016, 978-2-88474-376-1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobles des champs ou nobles de cour ? Princes et noblesse dans les chroniques savoyardes du XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Gentile ; P. Savy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Noblesse et États princiers en Italie et en France au XVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole française de Rome, pp.191-208, 2009, Collection de l'École française de Rome, 416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.77-87, 2016, 978-88-366-3280-0</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiter un classique : noblesse, hérédité et vertu d'Aristote à Dante et à Bartole (Italie communale, début XIIIe - milieu XIVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. van der Lugt, C. de Miramon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'hérédité entre Moyen Âge et Époque moderne. Perspectives historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni del Galluzzo, pp.105-155, 2008, Mircologus' Library, 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le veneur d'Espagne. Noblesse seigneuriale et cour princière en Savoie au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires de cours. Études offertes à Agostino Paravicini Bagliani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, pp.257-274, 2008, Cahiers Lausannois d'Histoire Médiévale, 48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, SISMEL – Edzioni del Galluzzo, pp.285-311, 2015, Micrologus’ Library, 68, 978-88-8450-653-5</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les officiers princiers et le pouvoir de l'écrit. Pour une histoire documentaire de la principauté savoyarde (XIIIe - XVe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Jamme ; O. Poncet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Offices, écrit et Papauté (XIIIe - XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole française de Rome, pp.17-46, 2007, Collection de l'École française de Rome, 386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Viella, pp.199-216, 2015</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la court et au service de nostre prince : l'hôtel de Savoie et ses métiers à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corti, poteri ed élites fra Savoia e Piemonte dal Basso Medioevo alla prima età moderna (secc. XV - XVII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zamorani, pp.23-53, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Éditions, pp.185-193, 2014, 978-2-271-07660-1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les officiers en action dans les États de Savoie à la fin du Moyen Âge (milieu XVe - milieu XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre monts et rivages. Les contacts entre la Provence orientale et les régions voisines au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions APDCA, pp.173-197, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De part et d'autre des Alpes. I. Les châtelains des princes à la fin du Moyen Âge - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Castelnuovo ; O. Mattéoni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De part et d'autre des Alpes. I. Les châtelains des princes à la fin du Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.7-21, 2006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.12234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Viella, pp.333-346, 2014</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uffici e ufficiali nell'Italia del basso medioevo (metà Trecento - fine Quattrocento)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Italia alla fine del medioevo : i caratteri originali nel quadro europeo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Firenze University Press, pp.295-332, 2006, Fondazione Centro di studi sulla civiltà del tardo medioevo San Miniato, Collana di Studi e Ricerche, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, pp.XX, 2014</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omaggio, feudo e signoria in terra sabauda (metà '200 - fine '400)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1-27. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poteri signorili e feudali nelle campagne dell'Italia settentrionale fra Tre e Quattrocento: fondamenti di legittimità e forme di esercizio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Firenze University Press - Reti Medievali, pp.F. Cengarle ; G. Chittolini ; GM. Varanini, 2004, Reti Medievali E-Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Ecole française de Rome, pp.59-71, 2013, Collection de l'EFR, 478</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'identità politica delle nobiltà cittadine (inizio XIII - inizio XVI secolo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Bordone ; G. Castelnuovo ; G.M. Varanini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le aristocrazie : dai signori rurali al patriziato</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laterza, pp.195-243, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Burgondie carolingienne et rodolphienne. Prémices et développements d'un royaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Paravy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des Burgondes au Royaume de Bourgogne Ve - Xe siècle). Espace politique et civilisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie delphinale, pp.183-210, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge University Press, pp.368-384, 2012</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humbert le Bâtard : un seigneur itinérant au service de son prince</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Paravicini - Bagliani ; E. Pibiri. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'itinérance des seigneurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, pp.5-25, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strade, passi, chiuse nelle Alpi del basso medioevo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Castelnuovo ; F. De Gramatica. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il Gotico nelle Alpi 1350-1450</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Castello del Buonconsiglio, Trento, pp.61-77, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, pp.469-481, 2011</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peintres et ménétriers à la cour de Savoie sous Amédée VIII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Deragne Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Guidobaldi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés. Musiques, musiciens, artistes et voyageurs entre France et Italie au XVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Minerve, pp.31-59, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Publications du LLS, Université de Savoie, pp.215-230, 2011</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prince et ses élites dans l'État savoyard au XIVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Paravy ; R. Verdier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la principauté à la province. Autour du 650e anniversaire du Transport du Dauphiné à la couronne de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Grenoble, pp.271-290, 2001, Les chaiers du CRIPHA, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Publications du LLS, Université de Savoie, pp.7-12, 2011</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société, politique et administration dans une principauté du bas Moyen-Âge. Les officiers savoyards et le Cheshire Cat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les noms que l'on se donne. Processus identitaire, expérience commune, inscription publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.121-136, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Einaudi, pp.286-291, 2010</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les finances et l'administration de l'État savoyard au XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Guilleré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierre II de Savoie, " le petit Charlemagne "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, pp.33-125, 2000, Cahiers Lausannois d'Histoire Médiévale, 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élites des royaumes de Bourgogne (milieu IXe-milieu Xe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La royauté et les élites dans l'Europe carolingienne au IXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université de Lille, pp.383--408, 1998</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...72 lines deleted...]
-              <w:t xml:space="preserve">, Publications du LLS, Université de Savoie, pp.13-27, 2010</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élites des royaumes de Bourgogne (milieu IXe - milieu Xe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La royauté et les élites dans l'Europe carolingienne, du début du IXe aux environs de 920</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille 3, pp.383-408, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">I letterati e l'epidemia del 1348</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristocraties romandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Castelnuovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Einaudi, pp.221-223, 2010</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Andenmatten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Pays romands au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.171--184, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Einaudi, pp.286-291, 2010</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il territorio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Sergi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Storia di Torino, Vol. I, Dalla preistoria al comune medievale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Einaudi, pp.696-714 ; 738-748, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Firenze University Press, pp.299-317, 2010, Fondazione Centro di studi sulla civiltà del tardo medioevo San Miniato, Collana di Studi e Ricerche, 12</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo spazio sabaudo fra nord e sud delle Alpi : specificità e confronti (X-XV secolo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kommunikation und Mobilität im Mittelalter. Begegnungen zwischen dem Süden und der Miite Europas (11-14. Jahrhundert)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.277--289, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.59-68, 2009</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principati regionali e organizzazione del territorio nelle Alpi occidentali : l'esempio sabaudo (metà XIII-metà XIV secolo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'organizzazione del territorio in Italia e in Germania, secoli XIII-XIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 81--92, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Ecole française de Rome, pp.95-116, 2009, Collection de l'École française de Rome, 422</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fra territorio e istituzioni. La frontiera nell'arco alpino occidentale. Giura e Vaud dall'VIII al XV secolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Riedenauer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Landeshoheit. Beiträge zur Entstehung, Ausformung und Typologie eines Verfassungselements des römisch-deutschen Reiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kommission für bayerische Landesgeschichte, pp.236-251, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Ecole française de Rome, pp.191-208, 2009, Collection de l'École française de Rome, 416</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre et périphérie, le recrutement social et géographique des châtelains en terre savoyarde, moitié XIVe-moitié XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoie et région alpine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, pp.97--108, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Edizioni del Galluzzo, pp.105-155, 2008, Mircologus' Library, 27</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aristocratie vaudoise et l'État savoyard au début du XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Paravicini - Bagliani ; B. Andenmatten. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amédée VIII - Félix V, premier duc de Savoie et pape (1383-1451)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque historique vaudoise, pp.265-277, 1992, Bibliothèque Historique Vaudoise, 103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne, pp.257-274, 2008, Cahiers Lausannois d'Histoire Médiévale, 48</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une société qui se transforme: les mutations de l'élite politique vaudoise à la fin du Moyen Âge (Colombier et Russin, 1359-1456</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La monnaie de sa pièce.. Hommages à Colin Martin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèqe historique vaudoise, pp.13-25, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Ecole française de Rome, pp.17-46, 2007, Collection de l'École française de Rome, 386</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élites laïques vaudoises avant l'expansion des Savoie (XIe - XIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pays de Vaud vers 1300</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, pp.17-26, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Firenze University Press, pp.295-332, 2006, Fondazione Centro di studi sulla civiltà del tardo medioevo San Miniato, Collana di Studi e Ricerche, 9</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aristocratie vaudoise avant l'expansion de la Maison de Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Paravicini - Bagliani ; J.F. Poudret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Maison de Savoie et le Pays de Vaud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèqe historique vaudoise, pp.19-34, 1989, Bibliothèque Historique Vaudoise, 97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...1751 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00805977v1</w:t>
-              </w:r>
-[...1695 lines deleted...]
-                <w:t xml:space="preserve">halshs-00805911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10261,51 +10261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire à la source : acter, compter, enregistrer (Catalogne, Savoie, Italie, XIIe-XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Castelnuovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Castelnuovo, Guido; Victor, Sandrine. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université Savoie Mont Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -10534,966 +10534,966 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01107796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chancelleries et chanceliers des princes à la fin du Moyen Âge (De part et d’autre des Alpes, II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Matteoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de l’université de Savoie (Sociétés, religions, politiques ; 19), 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De part et d'autre des Alpes. II. Chancelleries et chanceliers des princes à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Castelnuovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Matteoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Savoie, Sociétés Religions Politiques (19), pp.292, 2011, 978-2-919732-01-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00805964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pouvoirs territoriaux en Italie centrale et dans le Sud de la France. Hiérarchies, institutions et langages (XIIe-XIVe siècle) : études comparées. I poteri territoriali in Italia centrale e nel sud della Francia. Gerarchie, istituzioni e linguaggi (secoli XII-XIV) : un confronto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Castelnuovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Zorzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l'EFR, pp.299-529, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Zorzi</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Publications de l'EFR, pp.299-529, 2011</w:t>
+                <w:t xml:space="preserve">halshs-00805969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antiquité et Moyen Âge dans les historiographies française et italienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Wyler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l'EFR, pp.243-316, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le royaume de Bourgogne autour de l'an Mil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Guilleré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ripart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Ducourthial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Guilleré (ed.), Jean-Michel Poisson (ed.), Laurent Ripart (ed.), Cyrille Ducourthial (ed.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université de Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociétés, Religions, Politiques (8), pp.285, 2008, 978-2-915797-35-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00390179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés. Récits des temps barbares. Dominants, dominés et nations dans l'historiographie italienne et française du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l'EFR, pp.277-321, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De part et d'autre des Alpes. I. Les châtelains des princes à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Matteoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Éditions de l’université de Savoie (Sociétés, religions, politiques ; 19), 2011</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Publications de la Sorbonne, pp.340, 2006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.12198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De part et d'autre des Alpes », Les châtelains des princes à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Matteoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Publications de l'EFR, pp.243-316, 2009</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guido Castelnuovo ; Olivier Mattéoni. Paris, Publications de la Sorbonne (Histoire ancienne et médiévale - 88 ), pp.342, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Poisson</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00123220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De part et d'autre des Alpes . Les chÂtelains des princes à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Guilleré</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Matteoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de la Sorbonne, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03310438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le aristocrazie : dai signori rurali al patriziato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ripart</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Bordone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">, Sociétés, Religions, Politiques (8), pp.285, 2008, 978-2-915797-35-0</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Maria Varanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laterza, pp.264, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Publications de l'EFR, pp.277-321, 2007</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ufficiali e gentiluomini. La società politica sabauda nel tardo medioevo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franco Angeli, pp.426, 1994, Collana del Dipartimento di Storia dell'Università di Torino</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Publications de la Sorbonne, 2006</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seigneurs et lignages dans le Pays de Vaud. Du royaume de Bourgogne à l'arrivée des Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Lausanne, pp.236, 1994, Cahiers Lausannois d'Histoire Médiévale, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...308 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00805929v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00805933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aristocrazia del Vaud fino alla conquista sabauda (inizio XI-metà XIII secolo</w:t>
               </w:r>
@@ -11866,51 +11866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841738v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Castelnuovo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841900v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.1446.0079" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841895v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841754v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841776v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.32772" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01826387v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824380v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824378v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805909v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805906v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805908v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andenmatten" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805897v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805895v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805892v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.345.0429" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805886v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.012.0489" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805891v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301044v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guiller&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292466v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292482v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292483v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292484v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292478v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292467v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805867v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841759v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna20.9782356135438.3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069475v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ferrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841774v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Carocci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0187-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841780v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vingtain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.6942" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841745v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841782v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Guido Castelnuovo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/fup_best_practice" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841883v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Balossino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.5735" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841769v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.88430" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841715v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841639v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.usml-eb.5.119569" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841908v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148755v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sgg-ssh.ch/de/zwischen-basel-und-marseille-das-burgund-der-rudolfinger-9-11-jahrhundertde-bale-marseille-lespace" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841727v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Morenzoni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CSM-EB.5.117389" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148761v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983282v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983264v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/708-ecrire-l-histoire-penser-le-pouvoir.php" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008997v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824334v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824332v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824329v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824342v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046066v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824367v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008953v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046070v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824360v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.6609" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824346v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824358v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824350v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975429v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824354v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977937v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975418v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332155v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806087v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332186v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806089v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806071v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806034v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806030v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HIFA-EB.3.3370" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-ZF1XW9H9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806039v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806038v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mabboux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806035v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806077v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806013v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806008v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806010v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806004v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806006v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806003v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806062v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805995v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805999v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806069v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.12234" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806044v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805997v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806059v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806060v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805993v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806050v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deragne Marie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805990v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806048v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805991v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292477v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805988v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292472v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805985v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292479v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805984v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292487v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292480v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806056v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805980v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805978v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842991v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cengarle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842917v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842959v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842968v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843005v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841597v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843046v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526371v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842942v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842927v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843017v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965651v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977934v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805927v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805925v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805922v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805921v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805924v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805919v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805916v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805918v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805913v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805911v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871882v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Lay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871845v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841887v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wolff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Cabouret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.5232" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653347v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/660-lhistoire-a-la-source-acter-compter-enregistrer.php" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824318v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332144v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107796v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=1759&amp;amp;vmcchk=1&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3428-0" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805964v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Matteoni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805969v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zorzi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332139v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805973v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wyler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390179v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Poisson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ripart" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ducourthial" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/460-le-royaume-de-bourgogne-autour-de-lan-mil.php" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805975v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310438v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805962v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.12198" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00123220v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805937v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Bordone" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Maria Varanini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805929v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805933v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805928v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975486v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332054v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841738v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Castelnuovo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841900v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.1446.0079" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841895v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841754v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841776v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.32772" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01826387v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824380v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824378v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805909v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805906v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805908v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andenmatten" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805897v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805895v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805892v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.345.0429" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805891v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805886v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.012.0489" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301044v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guiller&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292466v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292482v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292483v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292484v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292467v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842991v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cengarle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842959v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841597v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ferrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843005v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842968v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842917v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843046v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842942v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842927v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526371v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843017v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Balossino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977934v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805927v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805925v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805922v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805921v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805924v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805919v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805916v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805918v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805913v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805911v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841869v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841759v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna20.9782356135438.3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069475v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841774v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Carocci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0187-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841849v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841745v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841780v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vingtain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.6942" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841883v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.5735" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841769v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841782v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Guido Castelnuovo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/fup_best_practice" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841715v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841639v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.usml-eb.5.119569" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841892v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.88430" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148755v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sgg-ssh.ch/de/zwischen-basel-und-marseille-das-burgund-der-rudolfinger-9-11-jahrhundertde-bale-marseille-lespace" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841727v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Morenzoni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CSM-EB.5.117389" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148761v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841908v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983282v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983264v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/708-ecrire-l-histoire-penser-le-pouvoir.php" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824372v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824334v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824332v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824329v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008997v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046066v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824367v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046070v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008953v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824342v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824346v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824358v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824360v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.6609" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824350v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975429v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824354v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977937v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975418v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332155v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806087v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332186v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806079v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806089v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806071v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806034v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806030v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HIFA-EB.3.3370" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-ZF1XW9H9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806039v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806038v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mabboux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806035v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806077v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806013v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806008v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806010v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806004v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806006v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806003v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805995v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805999v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806069v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.12234" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806062v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806044v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805997v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806059v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806060v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805993v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806050v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deragne Marie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806048v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805990v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805991v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292477v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805988v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292472v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805985v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292479v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292487v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805984v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292480v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806056v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805980v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805978v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805977v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871882v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Lay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871845v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841887v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wolff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Cabouret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.5232" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653347v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/660-lhistoire-a-la-source-acter-compter-enregistrer.php" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824318v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332144v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107796v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=1759&amp;amp;vmcchk=1&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3428-0" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332139v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Matteoni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805964v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805969v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zorzi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805973v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wyler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390179v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Poisson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ripart" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ducourthial" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/460-le-royaume-de-bourgogne-autour-de-lan-mil.php" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805975v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805962v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.12198" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00123220v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310438v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805937v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Bordone" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Maria Varanini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805933v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805929v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805928v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975486v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332054v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>