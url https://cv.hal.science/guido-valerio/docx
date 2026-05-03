--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -84,2728 +84,2715 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaky-Wave Sectorial Antennas for Passive 2-D DoA Applications</w:t>
+                <w:t xml:space="preserve">Direction-of-Arrival Estimation with Multibeam Leaky-Wave Antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Perrone</w:t>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+                <w:t xml:space="preserve">Yide Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guido Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2025.3592337⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2026.3686586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05302624v1</w:t>
+                <w:t xml:space="preserve">hal-05606677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modeling of Higher-Symmetric Periodic Structures With a Hexagonal Lattice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leaky-Wave Sectorial Antennas for Passive 2-D DoA Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Perrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Petek</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guido Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2024.3499742⟩</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (10), pp.3420-3424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2025.3592337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318584v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Analytical Method for the Analysis of Bound and Leaky Modes in Woodpile Dielectric Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Modeling of Higher-Symmetric Periodic Structures With a Hexagonal Lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Petek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Rico-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Alberto Tobón Vásquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vakhtang Jandieri</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francisco Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 71 (1), pp.1-1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2025.3589736⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 73 (3), pp.1650-1661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2024.3499742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318586v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Partially-Dielectric Unit Cells for OAM Transmitarrays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semi-Analytical Method for the Analysis of Bound and Leaky Modes in Woodpile Dielectric Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vakhtang Jandieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovica Tognolatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel A Balmaseda-Márquez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paolo Baccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/access.2024.3434646⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71 (1), pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2025.3589736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688739v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion properties of glide-symmetric corrugated metasurface waveguides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling Partially-Dielectric Unit Cells for OAM Transmitarrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A Balmaseda-Márquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel Palomares Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Fischer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juan F. Valenzuela-Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (1), pp.13-20. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.110840 - 110849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1759078723000090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/access.2024.3434646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373024v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method of Moments for the Dispersion Modelling of Glide-Symmetric Periodic Structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dispersion properties of glide-symmetric corrugated metasurface waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Rivero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jorge Alberto Tobón Vásquez</w:t>
+                <w:t xml:space="preserve">Boris Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2023.3325207⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.13-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1759078723000090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373037v1</w:t>
+                <w:t xml:space="preserve">hal-04373024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Broadband Low-Profile Circularly Polarized Radial Line Slot Antenna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Method of Moments for the Dispersion Modelling of Glide-Symmetric Periodic Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Petek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Alberto Tobón Vásquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 71 (1), pp.140 - 150. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tap.2022.3218761⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 72 (1), pp.756-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2023.3325207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03956212v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Measurement of DBE Exceptional Points in Substrate-Integrated Waveguides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Broadband Low-Profile Circularly Polarized Radial Line Slot Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianyu Zheng</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2022.3200102⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (1), pp.140 - 150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tap.2022.3218761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03929740v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-Static Homogenization of Glide-Symmetric Holey Parallel-Plate Waveguides with Ultra-Wideband Validity</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and Measurement of DBE Exceptional Points in Substrate-Integrated Waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed F Abdelshafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Capolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2022.3187527⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (10), pp.4341-4353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2022.3200102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427816v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation-Assisted Efficient Computation of the Dispersion Diagram of Periodic Structures: A Comprehensive Overview With Applications to Filters, Leaky-Wave Antennas and Metasurfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Mesa</w:t>
+                <w:t xml:space="preserve">Quasi-Static Homogenization of Glide-Symmetric Holey Parallel-Plate Waveguides with Ultra-Wideband Validity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Propagation Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (11), pp.10569 - 10582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MAP.2020.3003210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2022.3187527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243789v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427816v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Forward and Backward Modes in Double-Sided Dielectric-Filled Corrugated Waveguides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application des métasurfaces aux antennes à faible épaisseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilar Castillo-Tapia</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
+                <w:t xml:space="preserve">Paolo Burghignoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s21186293⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (7-8), pp.659-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crphys.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369241v1</w:t>
+                <w:t xml:space="preserve">hal-03145728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application des métasurfaces aux antennes à faible épaisseur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+                <w:t xml:space="preserve">Study of Forward and Backward Modes in Double-Sided Dielectric-Filled Corrugated Waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Castillo-Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Yakovlev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Burghignoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (7-8), pp.659-676. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (18), pp.6293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crphys.20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s21186293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145728v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Benefits of Glide Symmetries for Microwave Devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Simulation-Assisted Efficient Computation of the Dispersion Diagram of Periodic Structures: A Comprehensive Overview With Applications to Filters, Leaky-Wave Antennas and Metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Rodriguez-Berral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Microwaves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JMW.2020.3033847⟩</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Propagation Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MAP.2020.3003210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474077v1</w:t>
+                <w:t xml:space="preserve">hal-03243789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion Analysis of Periodically Loaded Transmission Lines with Twist Symmetry Using the Mode-Matching Technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Benefits of Glide Symmetries for Microwave Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oskar Zetterstrom</w:t>
+                <w:t xml:space="preserve">Nelson Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app10175990⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Microwaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), pp.457-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JMW.2020.3033847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474071v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal propagation in periodic chains of circular rods: real and complex solutions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Baccarelli</w:t>
+                <w:t xml:space="preserve">Periodic structures with higher symmetries and their applications in electromagnetic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Schettini</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zvonimir Sipus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Rajo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LPT.2020.3011321⟩</w:t>
+              <w:t xml:space="preserve">IEEE Microwave Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (11), pp.36 - 49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMM.2020.3014987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474070v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glide-Symmetric Metallic Structures With Elliptical Holes for Lens Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Alex-Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Ghasemifard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Alex-Amor</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mahsa Ebrahimpouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 68 (10), pp.4236-4248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMTT.2020.3011004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic structures with higher symmetries and their applications in electromagnetic devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
+                <w:t xml:space="preserve">Dispersion Analysis of Periodically Loaded Transmission Lines with Twist Symmetry Using the Mode-Matching Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oskar Zetterstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Ghasemifard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zvonimir Sipus</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Norgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MMM.2020.3014987⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (17), pp.5990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app10175990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505685v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave Propagation in Periodic Metallic Structures with Equilateral Triangular Holes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modal propagation in periodic chains of circular rods: real and complex solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vakhtang Jandieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Baccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiyotoshi Yasumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José M. Fernández-González</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giuseppe Schettini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (17), pp.1053-1056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app10051600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2020.3011321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495077v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RWG Basis Functions for Accurate Modeling of Substrate Integrated Waveguide Slot-Based Antennas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
+                <w:t xml:space="preserve">Wave Propagation in Periodic Metallic Structures with Equilateral Triangular Holes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José M. Fernández-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Alex-Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Ghasemifard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2948491⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app10051600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02469490v1</w:t>
+                <w:t xml:space="preserve">hal-02495077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bloch Analysis of Electromagnetic Waves in Twist-Symmetric Lines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Bagheriasl</w:t>
+                <w:t xml:space="preserve">RWG Basis Functions for Accurate Modeling of Substrate Integrated Waveguide Slot-Based Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (5), pp.620. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/sym11050620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2948491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165693v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1-D Periodic Lattice Sums for Complex and Leaky Waves in 2-D Structures Using Higher Order Ewald Formulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Baccarelli</w:t>
+                <w:t xml:space="preserve">Bloch Analysis of Electromagnetic Waves in Twist-Symmetric Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Bagheriasl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Schettini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2019.2894280⟩</w:t>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (5), pp.620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sym11050620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505500v1</w:t>
+                <w:t xml:space="preserve">hal-02165693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation characteristics of periodic structures possessing twist and polar glide symmetries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatemeh Ghasemifard</w:t>
+                <w:t xml:space="preserve">1-D Periodic Lattice Sums for Complex and Leaky Waves in 2-D Structures Using Higher Order Ewald Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vakhtang Jandieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Baccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Schettini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Applied Metamaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (4), pp.2364-2378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjam/2019012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2019.2894280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505511v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design criteria of X-wave launchers for millimeter-wave applications</w:t>
               </w:r>
@@ -2843,51 +2830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Comite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (9), pp.939-947. </w:t>
@@ -2925,2458 +2912,2441 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully Metallic Flat Lens Based on Locally Twist-Symmetric Array of Complementary Split-Ring Resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oskar Dahlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symmetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (4), pp.581. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/sym11040581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bloch Analysis of Artificial Lines and Surfaces Exhibiting Glide Symmetry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Propagation characteristics of periodic structures possessing twist and polar glide symmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oskar Dahlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Ghasemifard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPJ Applied Metamaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjam/2019012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2019.2916821⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02505521v1</w:t>
+                <w:t xml:space="preserve">hal-02505511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roadmap on metasurfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Bloch Analysis of Artificial Lines and Surfaces Exhibiting Glide Symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Bagheriasl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2040-8986/ab161d⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (7), pp.2618-2628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2019.2916821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505525v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input impedance of an aperture over a lossy half-space: application to on-body antenna performance at 60 ghz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Roadmap on metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongsheng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Díaz-Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurkan Gok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solofo Razafimahatratra</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+                <w:t xml:space="preserve">Anthony Grbic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2528/PIERC17090104⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (7), pp.073002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2040-8986/ab161d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783831v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Dispersion Analysis of Coaxial Lines With Higher Symmetries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatemeh Ghasemifard</w:t>
+                <w:t xml:space="preserve">Input impedance of an aperture over a lossy half-space: application to on-body antenna performance at 60 ghz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solofo Razafimahatratra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2018.2865456⟩</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83, pp.161 - 178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIERC17090104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884539v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Glide-Symmetric Holey Metasurfaces Using a Generalized Floquet Theorem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Modeling and Dispersion Analysis of Coaxial Lines With Higher Symmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Ghasemifard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2018.2865456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2882056⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02505494v1</w:t>
+                <w:t xml:space="preserve">hal-01884539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation in Waveguides With Transversal Twist-Symmetric Holey Metallic Plates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Analyzing Glide-Symmetric Holey Metasurfaces Using a Generalized Floquet Theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Ghasemifard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Norgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oskar Dahlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.71743-71750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2882056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LMWC.2018.2863718⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01884519v1</w:t>
+                <w:t xml:space="preserve">hal-02505494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Strain Effects on Carbon-Based Transistors With Semi-Analytic and &amp;lt;italic&amp;gt;Ab Initio&amp;lt;/italic&amp;gt; Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fernando Zanella</w:t>
+                <w:t xml:space="preserve">Propagation in Waveguides With Transversal Twist-Symmetric Holey Metallic Plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oskar Dahlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2765705⟩</w:t>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2018.2863718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802421v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Human Body Vital Signs Based on 60 GHz Doppler Radar Using a Bound-Constrained Optimization Algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of Strain Effects on Carbon-Based Transistors With Semi-Analytic and &amp;lt;italic&amp;gt;Ab Initio&amp;lt;/italic&amp;gt; Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ting Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dan Istrate</w:t>
+                <w:t xml:space="preserve">Cesar Dartora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s18072254⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (3), pp.1 - 4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2765705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868230v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glide-Symmetric All-Metal Holey Metasurfaces for Low-Dispersive Artificial Materials: Modeling and Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of Human Body Vital Signs Based on 60 GHz Doppler Radar Using a Bound-Constrained Optimization Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2018.2829885⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (7), pp.2254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s18072254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01805076v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-resonant modes in plasmonic holey metasurfaces for the design of artificial flat lenses</w:t>
+                <w:t xml:space="preserve">Glide-Symmetric All-Metal Holey Metasurfaces for Low-Dispersive Artificial Materials: Modeling and Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Ghasemifard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zvonimir Sipus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66, pp.1 - 14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2018.2829885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.42.002026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01551791v1</w:t>
+                <w:t xml:space="preserve">hal-01805076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mechanical stresses on graphene-based devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yi Zheng</w:t>
+                <w:t xml:space="preserve">Exciting Vorticity Through Higher Order Bessel Beams With a Radial-Line Slot-Array Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Comite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allessandro Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Modeling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (4), pp.2123 - 2128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2670503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jnm.2233⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01551820v1</w:t>
+                <w:t xml:space="preserve">hal-01551691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciting Vorticity Through Higher Order Bessel Beams With a Radial-Line Slot-Array Antenna</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davide Comite</w:t>
+                <w:t xml:space="preserve">Effect of mechanical stresses on graphene-based devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Numerical Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.1 - 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jnm.2233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2670503⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01551691v1</w:t>
+                <w:t xml:space="preserve">hal-01551820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of nondiffracting pulses carrying orbital angular momentum at microwave frequencies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-resonant modes in plasmonic holey metasurfaces for the design of artificial flat lenses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zvonimir Sipus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Grbic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4978601⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (10), pp.2026-2029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.42.002026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508043v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate equivalent-circuit descriptions of thin glide-symmetric corrugated metasurfaces,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propagation of nondiffracting pulses carrying orbital angular momentum at microwave frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Comite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Fuscaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. Pavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2677923⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110 (11), pp.114102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4978601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01551734v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of limited-diffractive and limited-dispersive X-waves generated by finite radial waveguides</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accurate equivalent-circuit descriptions of thin glide-symmetric corrugated metasurfaces,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zvonimir Sipus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Grbic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4949507⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (5), pp.2695 - 2700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2677923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343526v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergent expressions for periodic potentials in stratified media using asymptotic extractions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of limited-diffractive and limited-dispersive X-waves generated by finite radial waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Fuscaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santi C. Pavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Paulotto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Donald R. Wilton</w:t>
+                <w:t xml:space="preserve">Alessandro Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2499087⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (19), pp.194903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4949507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315756v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode-Matching Analysis of Lossy SIW Devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convergent expressions for periodic potentials in stratified media using asymptotic extractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Paulotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Baccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R. Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Donald R. Wilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 64 (12), pp.4126-4137. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (3), pp.7207804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2016.2605667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2499087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396290v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient computation of 1-D periodic layered mixed potentials for the analysis of leaky-wave antennas with vertical elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mode-Matching Analysis of Lossy SIW Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antennas and Propagation Society Newsletter, IEEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2412959⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (12), pp.4126-4137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2016.2605667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153934v1</w:t>
+                <w:t xml:space="preserve">hal-01396290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Near-Field Shaping and Focusing Capability of a Radial Line Slot Array</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient computation of 1-D periodic layered mixed potentials for the analysis of leaky-wave antennas with vertical elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Paulotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Baccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R. Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+                <w:t xml:space="preserve">Donald R. Wilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 62 (4), pp.1991 - 1999. </w:t>
+              <w:t xml:space="preserve">Antennas and Propagation Society Newsletter, IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (6), pp.2396 - 2411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2014.2301994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2412959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996546v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of textile on the propagation along the body at 60GHz</w:t>
               </w:r>
@@ -5414,51 +5384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Chahat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62 (3), pp.1489-1494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5477,2067 +5447,2201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of on-body propagation at 60 GHz using electro textiles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+                <w:t xml:space="preserve">On the Near-Field Shaping and Focusing Capability of a Radial Line Slot Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2014.2313019⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (4), pp.1991 - 1999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2014.2301994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114541v1</w:t>
+                <w:t xml:space="preserve">hal-00996546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Maximum Bandwidth of Rectangular Cavity Antennas With Broadside Radiation Pattern</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Enhancement of on-body propagation at 60 GHz using electro textiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anda R. Guraliuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Chahat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 13, pp.1709-1712. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2014.2352274⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 13, pp.603-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2014.2313019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117536v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile and efficient hybrid-ring architecture for advanced radar functionalities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Maximum Bandwidth of Rectangular Cavity Antennas With Broadside Radiation Pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Martinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kourosh Mahdjoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Collardey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zucca</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loic Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mop.27647⟩</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13, pp.1709-1712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2014.2352274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00906027v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient analysis of SIW-based antenna geometries through a rigorous MoM mode-matching approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">A Full-Wave Hybrid Method for the Analysis of Multilayered SIW-Based Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antennas and Propagation Society International Symposium (APSURSI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS.2013.6711026⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (11), pp.5575 - 5588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2013.2279795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998726v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Full-Wave Hybrid Method for the Analysis of Multilayered SIW-Based Antennas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Efficient analysis of SIW-based antenna geometries through a rigorous MoM mode-matching approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2013.2279795⟩</w:t>
+              <w:t xml:space="preserve">Antennas and Propagation Society International Symposium (APSURSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.734-735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2013.6711026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925094v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Polarizing Fabry-Perot Antennas Based on Polarization Twisting Element</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+                <w:t xml:space="preserve">Versatile and efficient hybrid-ring architecture for advanced radar functionalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zucca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ciattaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pintauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Legay</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Galli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2012.2227443⟩</w:t>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (7), pp.1663-1670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.27647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00905791v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of subsurface dieletric target depth for GPR planetary exploration: Laboratory measurements and modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-Polarizing Fabry-Perot Antennas Based on Polarization Twisting Element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoaib Muhammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.E. Lauro</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Legay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2013-04.001⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (3), pp.1032-1040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2012.2227443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00905750v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-cost dual-polarized printed antenna for multifunction phased-array radar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of subsurface dieletric target depth for GPR planetary exploration: Laboratory measurements and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E. Lauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Barone Pier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Pettinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Mastrangeli</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giuliano Vannaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mop.26665⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 93, pp.93-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2013-04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00959563v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of propagation along the body at 60 GHz with analytical models and skin-equivalent phantoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-cost dual-polarized printed antenna for multifunction phased-array radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Mastrangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo de Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Galli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antennas and Propagation Society International Symposium (APSURSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2013, pp.2097-2098. </w:t>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (3), pp.697-702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2013.6711707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mop.26665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998676v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Body Propagation at 60 GHz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of propagation along the body at 60 GHz with analytical models and skin-equivalent phantoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Chahat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antennas and Propagation Society International Symposium (APSURSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.2097-2098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2013.6711707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2013.2242034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00905576v1</w:t>
+                <w:t xml:space="preserve">hal-00998676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Computation of the Coupling Between a Vertical Line Source and a Slot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-Body Propagation at 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Chahat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 61 (12), pp.6084 - 6093. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 61 (4 numero spécial), pp.1876-1888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2013.2242034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2013.2282522⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00925112v1</w:t>
+                <w:t xml:space="preserve">hal-00905576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Configurations of Low-Cost Dual-Polarized Printed Antennas for UWB Arrays</w:t>
+                <w:t xml:space="preserve">Efficient Computation of the Coupling Between a Vertical Line Source and a Slot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marco Zucca</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Seljan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2012/786791⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (12), pp.6084 - 6093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2013.2282522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907552v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceleration of Mixed Potentials From Vertical Currents in Layered Media for 2-D Structures With 1-D Periodicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald R. Wilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Galli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (8), pp.3782-3793. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAP.2012.2201100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and weight reduction of integrated lens antennas using a cylindrical air cavity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Configurations of Low-Cost Dual-Polarized Printed Antennas for UWB Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Mazzocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Ciattaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marco Zucca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.id 786791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2012/786791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771981v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPR detectability of rocks in a Martian-like shallow subsoil: A numerical approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size and weight reduction of integrated lens antennas using a cylindrical air cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem V. Boriskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E. Mattei</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (12), pp.5993-5998</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907549v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">GPR detectability of rocks in a Martian-like shallow subsoil: A numerical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Barone Pier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E. Lauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (1), pp.31-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.1011.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An enhanced integral-equation formulation for accurate analysis of frequency-selective structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald R. Wilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R. Jackson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4 (3), pp.365-372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1759078712000402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7547,10090 +7651,10090 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrugated Sectorial Leaky-Wave Antenna for DoA applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+                <w:t xml:space="preserve">Stacked Multi-Via Mushroom-Type EBG Structures with Glide Symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashray Ugle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Arias Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Bruni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guido Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Symposium on Electromagnetic Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées URSI France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05302626v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersive Analysis of Waveguides for Leaky-Wave Antennas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Modal Analysis of Leaky Modes Supported by Planar Metallic Corrugations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Ambrogi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuhuan Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Comite</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées URSI France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Stockholm, France. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.10999174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318604v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modelling for the Evaluation of Dispersion Properties for Hexagonal Lattice Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrugated Sectorial Leaky-Wave Antenna for DoA applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Perrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Petek</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guido Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Symposium on Antennas and Propagation (ISAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISAP62502.2024.10846621⟩</w:t>
+              <w:t xml:space="preserve">2025 International Symposium on Electromagnetic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bologna, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46620/URSIEMTS25/GANP7276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05219844v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Radial Glide-Symmetric Corrugated Sectorial Leaky-Wave Antenna</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+                <w:t xml:space="preserve">Dispersive Analysis of Waveguides for Leaky-Wave Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhuan Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Comite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Ambrogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guido Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées URSI France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338477v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal Analysis of Leaky Modes Supported by Planar Metallic Corrugations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Ambrogi</w:t>
+                <w:t xml:space="preserve">Numerical Modelling for the Evaluation of Dispersion Properties for Hexagonal Lattice Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Petek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Alberto Tobón Vásquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.10999174⟩</w:t>
+              <w:t xml:space="preserve">2024 International Symposium on Antennas and Propagation (ISAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Incheon, South Korea. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISAP62502.2024.10846621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318587v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05219844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacked Multi-Via Mushroom-Type EBG Structures with Glide Symmetry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simona Bruni</w:t>
+                <w:t xml:space="preserve">Meander Leaky Wave Antenna With Open Stop-Band Suppression for Millimetre Wave Direction-Finding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aritra Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées URSI France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.11000042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318606v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacked Multi-Via Mushroom-Type EBG Structures With Glide Symmetry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simona Bruni</w:t>
+                <w:t xml:space="preserve">A Radial Glide-Symmetric Corrugated Sectorial Leaky-Wave Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Perrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.10999825⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Palermo, Italy. pp.3420 - 3424, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/lawp.2025.3592337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318595v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Fully-Dielectric Metamaterial at 90GHz for Applications in the Sub-THz Band</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ángel Palomares Caballero</w:t>
+                <w:t xml:space="preserve">Stacked Multi-Via Mushroom-Type EBG Structures With Glide Symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashray Ugle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Arias Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Bruni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden. pp.1-5, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/eucap63536.2025.10999513⟩</w:t>
+              <w:t xml:space="preserve">, Mar 2025, Stockholm, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.10999825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097452v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersive Analysis of Double-Corrugated Waveguides for Leaky-Wave Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Ambrogi</w:t>
+                <w:t xml:space="preserve">Modelling Fully-Dielectric Metamaterial at 90GHz for Applications in the Sub-THz Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A Balmaseda-Márquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Molero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel Palomares Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2025, Stockholm, France. pp.1-4, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.10999574⟩</w:t>
+              <w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eucap63536.2025.10999513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318589v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meander Leaky Wave Antenna With Open Stop-Band Suppression for Millimetre Wave Direction-Finding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aritra Roy</w:t>
+                <w:t xml:space="preserve">Dispersive Analysis of Double-Corrugated Waveguides for Leaky-Wave Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhuan Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Comite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Ambrogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden. pp.1-5, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.11000042⟩</w:t>
+              <w:t xml:space="preserve">, Mar 2025, Stockholm, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.10999574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05302628v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Simultaneously Transmitting and Reflecting Bianisotropic Metasurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Berto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Foglia Manzillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Stockholm, France. pp.1-5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.10999523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glide-Symmetric Reconfigurable Substrate-Integrated Holey Waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05221891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenne à onde de fuite multifaisceau pour estimation d’angle d’arrivée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide d'ondes reconfigurables à symétrie de réflexion glissée en technologie substrate integrated holes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuhuan Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study on Efficiency and Frequency Scanning in Corrugated-Waveguide-Based Leaky-Wave Antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aritra Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.445-448, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaky-wave Analysis and Design of a Corrugated Sectoral Waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Perrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Perrone</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lisbon, Portugal. pp.662-666, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICEAA61917.2024.10701709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Validation of the Multi-Modal Transfer Matrix Method for Hexagonal Unit Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Petek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Alberto Tobón Vásquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and INC/USNC‐URSI Radio Science Meeting (AP-S/INC-USNC-URSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Firenze, Italy. pp.617-618, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AP-S/INC-USNC-URSI52054.2024.10685934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and characterization of a transmitting and reflecting metasurface at 30 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Berto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Foglia Manzillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.604-607, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05199252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianisotropic metasurfaces for bidirectional arrays with independent reflected and transmitted beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Berto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Berto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Foglia Manzillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AP-S/INC-USNC-URSI - 2024 IEEE International Symposium on Antennas and Propagation and ITNC-USNC-URSI Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Florence, Italy. pp.85-86, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AP-S/INC-USNC-URSI52054.2024.10687259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05199244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne à onde de fuite multifaisceau pour l'estimation d'angle d'arrivée aux fréquences millimétriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+                <w:t xml:space="preserve">Semi-analytical Modelling of 3D Fully-Dielectric Metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A Balmaseda-Márquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Molero Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel Palomares-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Padilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques URSI France 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 17th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Florence, Italy. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466049v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Transmission-Matrix Analysis of Microstrip Lines with Symmetric and Glide-Symmetric Periodic Loads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing Glide-Symmetric Structures with Method-of-Moments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Petek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Alberto Tobon Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 17th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Microwave Theory and Technology in Wireless Communications 2023 (MTTW’23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Riga (Latvia), Latvia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474052v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Glide-Symmetric Structures with Method-of-Moments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jorge Alberto Tobon Vasquez</w:t>
+                <w:t xml:space="preserve">Antenne à onde de fuite multifaisceau pour l'estimation d'angle d'arrivée aux fréquences millimétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Microwave Theory and Technology in Wireless Communications 2023 (MTTW’23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Riga (Latvia), Latvia</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques URSI France 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474058v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-analytical Modelling of 3D Fully-Dielectric Metamaterials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multimodal Transmission-Matrix Analysis of Microstrip Lines with Symmetric and Glide-Symmetric Periodic Loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pablo Padilla</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jackson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 17th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Florence, Italy. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133199⟩</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571282v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integral-Equation Kernel for Glide Symmetric Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tobon Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (AP-S/URSI 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Portland, OR, United States. pp.555-556, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/USNC-URSI52151.2023.10237483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Integral Equation Approach for the Modelling of Glide-Symmetric Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vasquez-Tobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 17th European Conference on Antennas and Propagation (EuCAP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Florence, Italy. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H-Plane-Scanning Multibeam Leaky-Wave Antenna for Wide-Angular-Range AoA Estimation at mm-wave”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCAP 2023 : 17th European Conference on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Florence, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Huygens cells for transmit-reflect-arrays at 30 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Berto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Foglia Manzillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Portland, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/USNC-URSI52151.2023.10238310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04211873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-Metal Glide-Symmetric Slotted Planar Antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Comite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Venice, France. pp.451-451, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICEAA57318.2023.10297673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenne à onde de fuite multifaisceau pour l’estimation d’angle d’arrivée aux fréquences millimétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques URSI France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Huygens metasurface for transmit-reflect array design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Berto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Foglia Manzillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCAP 2023 - 17th European Conference on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Florence, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04328860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Glide-Symmetric Reconfigurable Metasurface in Substrate-Integrated-Waveguide Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd European Microwave Conference (EuMC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuMC58039.2023.10290226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable phase-shifter based on glide-symmetric substrate-integrated holes and high-impedance metasurfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Homogenization and Dispersion Properties of Glide-Symmetric Corrugated Metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fischer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 Microwave Mediterranean Symposium (MMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Pizzo Calabro, Italy. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMS55062.2022.9825561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474039v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband characterization of holey glide-symmetric parallel-plate waveguides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Fischer</w:t>
+                <w:t xml:space="preserve">Periodic Integral Equation Formulation for the Numerical Analysis of Glide Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vipiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 16th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Madrid, Spain. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP53622.2022.9769570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474043v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization and Dispersion Properties of Glide-Symmetric Corrugated Metasurfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Reconfigurable phase-shifter based on glide-symmetric substrate-integrated holes and high-impedance metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Microwave Mediterranean Symposium (MMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474044v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic Integral Equation Formulation for the Numerical Analysis of Glide Structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Rivero</w:t>
+                <w:t xml:space="preserve">Wideband characterization of holey glide-symmetric parallel-plate waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Vipiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 16th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474035v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding glide-symmetric metasurfaces with a low-frequency description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metamaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Siena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multibeam Leaky-Wave Antenna for Mm-wave Wide-Angular-Range AoA Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EuCAP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Madrid, Spain. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuCAP53622.2022.9769571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurable waveguide using glide-symmetric pins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Bagheriasl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">URSI General Assembly Scientific Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband Dispersionless Glide-Symmetric Parallel-Plate Waveguide with Small Corrugations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Fischer</w:t>
+                <w:t xml:space="preserve">Mode propagation in glide-symmetric dielectric-filled corrugated waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Castillo-Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Anguiano-Sanjurjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yakovlev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9411006⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (APS/URSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Singapore, Singapore. pp.1984-1985, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS/URSI47566.2021.9703746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474015v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-wire fully-metallic metamaterial for broadband three-dimensional meta-lenses based on multimodal Bloch analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dispersive Analysis of Glide-Symmetric Structures with a Multi-Mode Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Antennas and Propagation Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Singapor, Singapore</w:t>
+              <w:t xml:space="preserve">URSI General Assembly Scientific Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474030v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode propagation in glide-symmetric dielectric-filled corrugated waveguides</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Yakovlev</w:t>
+                <w:t xml:space="preserve">Broadband Dispersionless Glide-Symmetric Parallel-Plate Waveguide with Small Corrugations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (APS/URSI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Dusseldorf, Germany. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9411006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS/URSI47566.2021.9703746⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04474028v1</w:t>
+                <w:t xml:space="preserve">hal-04474015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersive Analysis of Glide-Symmetric Structures with a Multi-Mode Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Double-wire fully-metallic metamaterial for broadband three-dimensional meta-lenses based on multimodal Bloch analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hairu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI General Assembly Scientific Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Rome, Italy</w:t>
+              <w:t xml:space="preserve">International Antennas and Propagation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Singapor, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474019v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Transfer Matrix Method Applied to 3-D Periodic Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 International Symposium on Antennas and Propagation (ISAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Taipei, Taiwan. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ISAP47258.2021.9614393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-Wideband Homogenization of a Glide-Symmetric Parallel-Plate Waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Dusseldorf, Germany. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9410945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modelling of Glide Periodic Structures via Integral Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J A Tobón Vásquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vipiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Dusseldorf, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9411431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degenerate Band Edge Resonances in Air-filled Substrate Integrated Waveguide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+                <w:t xml:space="preserve">Nano-Antenna Modelling Based on Plasmonic Charge Distribution for THz-based 6G Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.R.D. Filgueiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dartora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Augusto Mariano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135497⟩</w:t>
+              <w:t xml:space="preserve">2020 2nd 6G Wireless Summit (6G SUMMIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Levi, Finland. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/6GSUMMIT49458.2020.9083852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169533v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable Microwave Components Using Glide-symmetric Pin-loaded Parallel Plates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+                <w:t xml:space="preserve">On the calculation of phase and attenuation constants in periodic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Metamaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, New York, NY, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152000v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning-Angle Enhancement of Periodic-Slotted Millimeter-wave Leaky-Wave Antennas for Indoor Vital Signs Monitoring</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Degenerate Band Edge Resonances in Air-filled Substrate Integrated Waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abdelshafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Capolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference APS 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference EuCAP 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Copenhague, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151984v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the calculation of phase and attenuation constants in periodic structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Mesa</w:t>
+                <w:t xml:space="preserve">Reconfigurable Microwave Components Using Glide-symmetric Pin-loaded Parallel Plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Bagheriasl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metamaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference EuCAP 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474014v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-Antenna Modelling Based on Plasmonic Charge Distribution for THz-based 6G Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H.R.D. Filgueiras</w:t>
+                <w:t xml:space="preserve">Scanning-Angle Enhancement of Periodic-Slotted Millimeter-wave Leaky-Wave Antennas for Indoor Vital Signs Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaouki Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 2nd 6G Wireless Summit (6G SUMMIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference APS 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montreal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474012v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation Characteristics in Substrate Integrated Holey Metasurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Ghasemifard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 14th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode-matching Analysis of Loaded Transmission Lines with Twist Symmetries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oskar Zetterstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Ghasemifard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Norgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 14th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliptical Glide-Symmetric Holey Metasurfaces for Wideband Anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Alex-Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Ghasemifard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Femandez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 14th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A full-wave numerical approach for leaky modes in EBG structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Full-wave analysis of leaky modes in EBG structures by the lattice sum technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vakhtang Jandieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Baccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Schettini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">International Workshop on Antenna Technology (iWAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Miami (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474002v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-wave analysis of leaky modes in EBG structures by the lattice sum technique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Generalized Mode-Matching Method for Glide-symmetric Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Schettini</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Ghasemifard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Norgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Antenna Technology (iWAT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 URSI International Symposium on Electromagnetic Theory (EMTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, San Diego, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/URSI-EMTS.2019.8931540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473995v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss analysis for the degenerate band edge resonance in substrate integrated waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed F. Abdelshafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EuCAP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generalized Mode-Matching Method for Glide-symmetric Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A full-wave numerical approach for leaky modes in EBG structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vakhtang Jandieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Baccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Schettini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 URSI International Symposium on Electromagnetic Theory (EMTS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PIERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473997v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaky modes in 1-D periodic layered structures: dyadic Green's function computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald R. Wilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Baccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Galli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIERS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of substrate integrated waveguides supporting degenerate band-edge resonances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed F Abdelshafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Antennas and Propagation EuCAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, CRACOVIE, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of SIW-based Antennas with Arbitrary Slot Shapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Conference on Antennas and Propagation (EUCAP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of glide symmetric structures: a multimodal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Bagheriasl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEAA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Granada (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Scanning Range Design for Leaky-Wave Antenna (LWA) at 60 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhang Qiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EuCAP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bloch analysis for the study of degenerate band edge modes in periodic substrate-integrated waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed F. Abdelshafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference COMPUMAG 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Q Substrate-Integrated-Waveguide Resonator with Degenerate Band Edge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Abdelshafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference ICEAA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Grenade, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICEAA.2019.8879299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design criteria of X-wave launchers for millimeter-wave applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Floquet-expansion approach for the study of glide-symmetric metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Ghasemifard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zvonimir Sipus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EuCAP 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2018, Londres, United Kingdom. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Apr 2018, Londres, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806727v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floquet-expansion approach for the study of glide-symmetric metasurfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispersion analysis of polar glide symmetry with coaxial rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EuCAP 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2018, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Apr 2018, Londre, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806843v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion analysis of polar glide symmetry with coaxial rings</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Achieving a Degenerate Band Edge Resonance in Substrate Integrated Waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed F. Abdelshafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Capolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Londre, United Kingdom</w:t>
+              <w:t xml:space="preserve">Conference CEFC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806893v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bloch Analysis of Periodic Structures with Higher Symmetries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandiaye Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference APS/URSI 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Boston (Massachusetts), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications of higher symmetries in periodic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zvonimir Sipus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference AT-RASC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving a Degenerate Band Edge Resonance in Substrate Integrated Waveguides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Filippo Capolino</w:t>
+                <w:t xml:space="preserve">Design criteria of X-wave launchers for millimeter-wave applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Fuscaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santi Concetto Pavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Comite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference CEFC 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference EuCAP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Londres, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp.2018.0570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928540v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and Experimental Study of Graphene Nanomesh for Field Effect Transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Njeim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Dartora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Cambril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighteenth Biennial IEEE Conference on Electromagnetic Field Computation - CEFC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degenerate Band Edge Condition in Substrate-Integrated Waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed F. Abdelshafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference APS/URSI 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Boston (Massachusetts), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic structures with higher symmetries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference IWAT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern activities identification for elderly people using infrared and Doppler radar sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo A.C. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Whiteside</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCB 2018: 8th World Congress of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02878552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of wave propagation in plasmonic holey metasurfaces with cylindrical holes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Ghasemifard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Norgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EuCAP 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet-Based Analysis of 60 GHz Doppler Radar for Non-stationary Vital Sign Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ting Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EuCAP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of wave propagation in glide-symmetric metasurfaces using mode-matching technique,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatemeh Ghasemifard</w:t>
+                <w:t xml:space="preserve">Numerical Technique to Describe Memory Phenomena in Nano Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Dartora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference APS/URSI 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, San Diego (Californie), United States</w:t>
+              <w:t xml:space="preserve">Conference NUMELEC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807068v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rectangular holey glide-symmetric metasurfaces for ultra-wideband anisotropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Besudev Majumber</w:t>
+                <w:t xml:space="preserve">Efficient computation of the lattice sums for leaky waves using the Ewald method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Baccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vakhtang Jandieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Schettini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference META 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference EuCAP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807691v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppressing and enhancing band gaps with glide-symmetric surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Floquet-mode analysis of glide-symmetric metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zvonimir Sipus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Grbic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference ICEAA 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference EuCAP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806933v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient computation of the lattice sums for leaky waves using the Ewald method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vakhtang Jandieri</w:t>
+                <w:t xml:space="preserve">Study of deformation on novel 2D semiconductor material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Schettini</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference IEDMS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Hsinchu, Taiwan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807324v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of deformation on novel 2D semiconductor material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yi Zheng</w:t>
+                <w:t xml:space="preserve">Analysis of wave propagation in glide-symmetric metasurfaces using mode-matching technique,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Ghasemifard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference IEDMS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Hsinchu, Taiwan</w:t>
+              <w:t xml:space="preserve">Conference APS/URSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Diego (Californie), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806971v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floquet-mode analysis of glide-symmetric metasurfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zvonimir Sipus</w:t>
+                <w:t xml:space="preserve">Rectangular holey glide-symmetric metasurfaces for ultra-wideband anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besudev Majumber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Grbic</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference META 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Incheon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807388v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Technique to Describe Memory Phenomena in Nano Devices</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suppressing and enhancing band gaps with glide-symmetric surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference NUMELEC 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference ICEAA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Verona, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA.2017.8065568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01805578v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glide-symmetric metasurfaces: theory, simulation and practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehsa Ebrahimpouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Ghasemifard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcom Ng Mou Kehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhiannon Mitchell-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EuCAP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient and rigorous analysis of leaky modes in 2-D EBG guiding structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vakhtang Jandieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Baccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Ceccuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Ponti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference ICEAA 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Turin, Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA.2017.8065274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green’s function computation using lattice sums for leaky-wave analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Baccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vakhtang Jandieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Schettini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference APS/URSI 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, San Diego (Californie), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher symmetries: A new degree of freedom for the design of periodic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Metamaterials 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Marseille, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MetaMaterials.2017.8107916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher symmetries in periodic surfaces for graded-index and band-gap components,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference APS/URSI 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, San Diego (Californie), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Deformations on Carbon-Based Transistors in Ballistic and Partially Ballistic Regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference CEFC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Miami (Floride), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Random Body Movements on 60-GHz Doppler Radar for Real-Time Monitoring of Vital Signs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ting Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Body Area Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Turin, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4108/eai.15-12-2016.2267657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nondiffracting Waves Criteria for Designing X-wave Launchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fuscaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santi C. Pavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Comite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of IEEE-Antennas-and-Propagation-Society / USNC/URSI National Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nondiffracting waves: Criteria for designing X-wave launchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fuscaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17652,4345 +17756,4345 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Comite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference APS/URSI 2017 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, San Diego (Californie), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8072067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher symmetries for the design of periodic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference ESA/ESTEC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Carbon-Based Transistors with Semi-Analytic and Full-Band Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Dartora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference COMPUMAG 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Deajeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Analysis of Multilayered Lossy Guiding and Radiating Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference NUMELEC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterization of the nondiffractive features of electromagnetic localized pulses</w:t>
+                <w:t xml:space="preserve">Design and experimental validation of leaky-wave bessel-beam launchers at millimeter-wave frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fuscaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matteo Albani</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Grbic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE Antennas and Propagation Society International Symposium, APSURSI 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Puerto Rico, United States. pp.869--870, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS.2016.7696143⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2016, Puerto Rico, United States. pp.875--876, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2016.7696146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416322v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of limited-diffraction electromagnetic pulses at millimeter waves</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling thin glide-symmetric corrugated metasurfaces with analytical methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zvonimir Sipus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Grbic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Antennas and Propagation, EuCAP 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference APS/URSI 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Fajardo, Puerto Rico</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368154v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling thin glide-symmetric corrugated metasurfaces with analytical methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non–Contact Estimation at 60 GHz for Human Vital Signs Monitoring Using a Robust Optimization Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference APS/URSI 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Fajardo, Puerto Rico</w:t>
+              <w:t xml:space="preserve">Conference IEEE APS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Fajardo (Porto-Rico), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807409v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non–Contact Estimation at 60 GHz for Human Vital Signs Monitoring Using a Robust Optimization Algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ting Zhang</w:t>
+                <w:t xml:space="preserve">Parameterization of the nondiffractive features of electromagnetic localized pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Fuscaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santi C. Pavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference IEEE APS 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE Antennas and Propagation Society International Symposium, APSURSI 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Puerto Rico, United States. pp.869--870, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2016.7696143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340613v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and experimental validation of leaky-wave bessel-beam launchers at millimeter-wave frequencies</w:t>
+                <w:t xml:space="preserve">Generation of limited-diffraction electromagnetic pulses at millimeter waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fuscaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santi C. Pavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anthony Grbic</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Antennas and Propagation Society International Symposium, APSURSI 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS.2016.7696146⟩</w:t>
+              <w:t xml:space="preserve">10th European Conference on Antennas and Propagation, EuCAP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.7481905, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416329v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation Algorithm for 60-GHz Non-Contact Human Vital-Sign-Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ting Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle de l'AREMIF 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris (Les Cordeliers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Mechanical Stresses on Graphene-Based Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EMF 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jnm.2233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced convergence of periodic potentials in stratified media through asymptotic extractions,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Paulotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Baccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald R. Wilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference COMPUMAG 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical-optics analysis and design of a beam-forming network coupled to an imaging-system configuration for Ka-band satellite applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCAP 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Computation of Green’s Functions for One-Dimensional Periodic Structures in Layered Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Paulotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Baccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald R. Wilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference IEEE APS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling artificial structures through accelerated multilayered periodic potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferhat Türker Celepcikay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald R. Wilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allessandro Galli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EuCAP 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel-plate-waveguide Luneburg lens through a holey plate metasurface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Dieylar Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EuCAP 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical optics modeling of a pillbox as a beam forming network for a large imaging system in satellite communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Makdissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">USNC-URSI Radio Science Meeting (Joint with AP-S Symposium)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/usnc-ursi.2015.7303453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigorous losses evaluation in the numerical analysis of SIW structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCAP 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel Bessel beam launcher based on higher-order leaky modes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Galli</w:t>
+                <w:t xml:space="preserve">Efficient Analysis of Lossy Substrate Integrated Waveguide Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Seljan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Riunione Nazionale di Elettromagnetismo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Padoue, Italy</w:t>
+              <w:t xml:space="preserve">Conference APSURSI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Memphis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115977v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient computation of post-slot interactions in complex layered media with vertical interconnects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A radial line slot array focusing in the near field: Analysis and design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference APSURSI 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS.2014.6905381⟩</w:t>
+              <w:t xml:space="preserve">Conference EuCAP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, La Haye, Netherlands. pp.1222 - 1226, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071529v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatically optimized near-field focusing radial line slot array</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+                <w:t xml:space="preserve">On-body propagation at 60 GHz: impact of a textile presence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anda R. Guraliuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Chahat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference APSURSI 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE APS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Memphis, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071525v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A radial line slot array focusing in the near field: Analysis and design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Scattering from cylinders in parallel-plate waveguides housing layered dieletric media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Seljan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tekkouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CEFC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901996⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01071544v1</w:t>
+                <w:t xml:space="preserve">hal-01115038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Analysis of Lossy Substrate Integrated Waveguide Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+                <w:t xml:space="preserve">Lens-based BFNs for novel Ka-band satellite antenna architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference APSURSI 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Memphis, United States</w:t>
+              <w:t xml:space="preserve">2014 IEEE CAMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Juan-les-pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071523v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering from cylinders in parallel-plate waveguides housing layered dieletric media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josip Seljan</w:t>
+                <w:t xml:space="preserve">Characterization of the body-centric propagation channel at 60 Ghz in the presence of textiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anda R. Guraliuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Chahat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
+              <w:t xml:space="preserve">EUCAP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, La Haye, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115038v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lens-based BFNs for novel Ka-band satellite antenna architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E Girard</w:t>
+                <w:t xml:space="preserve">Bessel beam launchers at millimeter waves using higher order leaky-wave modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Fuscaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE CAMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Juan-les-pins, France</w:t>
+              <w:t xml:space="preserve">IEEE APS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Memphis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115068v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the body-centric propagation channel at 60 Ghz in the presence of textiles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+                <w:t xml:space="preserve">A Large imaging array in Ka band with a substrate integrated waveguide pillbox beamformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, La Haye, Netherlands</w:t>
+              <w:t xml:space="preserve">CAMA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114872v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bessel beam launchers at millimeter waves using higher order leaky-wave modes</w:t>
+                <w:t xml:space="preserve">A novel Bessel beam launcher based on higher-order leaky modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fuscaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE APS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Memphis, United States</w:t>
+              <w:t xml:space="preserve">Riunione Nazionale di Elettromagnetismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115042v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Large imaging array in Ka band with a substrate integrated waveguide pillbox beamformer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient computation of post-slot interactions in complex layered media with vertical interconnects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Seljan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAMA 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference APSURSI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Memphis, United States. pp.2108 - 2109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2014.6905381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114116v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-body propagation at 60 GHz: impact of a textile presence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+                <w:t xml:space="preserve">Automatically optimized near-field focusing radial line slot array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE APS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference APSURSI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Memphis, United States. pp.1049 - 1050, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2014.6904851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115040v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A millimeter-wave Bessel beam launcher through the excitation of higher-order leaky modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fuscaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCAP 2014, 8th European Conference on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands. pp.1439-1441, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6902051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid MoM/mode-matching method for SIW devices housing layered dielectric substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tekkouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EuCAP 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, La Haye, Netherlands. pp.3605 - 3608, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6902610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of non-diffractive Bessel beams using leaky-wave modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fuscaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuMC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized analysis of slotted substrate integrated waveguides by a method-of-moments mode -matching hybrid approach</w:t>
+                <w:t xml:space="preserve">Characterization of on-body communications at millimeter waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Chahat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anda R. Guraliuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Conf. on Electromagnetics in Advanced Applications, ICEEA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, Torino, Italy. pp.616 - 619, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICEAA.2013.6632316⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2013, Torino, Italy. pp.42 - 44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA.2013.6632185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924664v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new synthesis technique for near-field focusing systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+                <w:t xml:space="preserve">Numerical Study on the Critical Detection of Subsurface Dielectric Scatterers with GPR Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Comite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Pettinelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE APS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Orlando, United States</w:t>
+              <w:t xml:space="preserve">7th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Goteborg, Sweden. pp.3361-3364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924651v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study on the Critical Detection of Subsurface Dielectric Scatterers with GPR Systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimized analysis of slotted substrate integrated waveguides by a method-of-moments mode -matching hybrid approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elena Pettinelli</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Seljan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Int. Conf. on Electromagnetics in Advanced Applications, ICEEA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Torino, Italy. pp.616 - 619, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA.2013.6632316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958913v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of on-body communications at millimeter waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new synthesis technique for near-field focusing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Seljan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. on Electromagnetics in Advanced Applications, ICEEA 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE APS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Orlando, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924657v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental characterization of on body propagation at 60 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21999,594 +22103,594 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Chahat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conf. on Antennas and Propagation, EuCAP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical-asymptotic synergic approach for speeding up the filling time in a MoM/mode matching code for large SIW structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electromagnetics and Communications, IceCom'2013 (Intelect Workshop)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient analysis of SIW-based antenna geometries through a rigorous MoM mode-matching approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE APS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A full-wave hybrid method for the fast analysis of SIW-based antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conf. on Antennas and Propagation, EuCAP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de raccordement modal pour l'analyse rapide d'antennes SIW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of propagation along the body at 60 GHz with analytical models and skin-equivalent phantoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22595,719 +22699,719 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Chahat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation and USNC-URSI National Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of layered mixed potentials for the accurate and efficient analysis of periodic printed structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Paulotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Baccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Paulotto</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alessandro Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computation of layered mixed potentials for the accurate and efficient analysis of periodic printed structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Gothenburg, Sweden. pp.616 - 617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate integrated waveguide structures: analysis and design of multiple beam antennas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Novel mode-matching technique for the efficient analysis of complex multi-layer SIW and SISW-based structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST VISTA meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Istambul, Turkey</w:t>
+              <w:t xml:space="preserve">IEEE International Antennas Propagation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772900v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact and Low-Loss Printed Circuit Based on Hybrid Rings for Radar Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roberto Pintauro</w:t>
+                <w:t xml:space="preserve">Theoretical and Experimental Investigations on the Performance of Ground Penetrating Radars in Challenging Operational Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Comite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Barone Pier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E. Lauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd European Microwave Conference (EuMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands. pp.487-490</w:t>
+              <w:t xml:space="preserve">15th European Microwave Week - Space for Microwaves Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands. pp.79-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959577v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel mode-matching technique for the efficient analysis of complex multi-layer SIW and SISW-based structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+                <w:t xml:space="preserve">Compact and Low-Loss Printed Circuit Based on Hybrid Rings for Radar Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Zucca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Ciattaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Pintauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Galli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Antennas Propagation Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Chicago, United States</w:t>
+              <w:t xml:space="preserve">42nd European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands. pp.487-490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773106v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and Experimental Investigations on the Performance of Ground Penetrating Radars in Challenging Operational Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davide Comite</w:t>
+                <w:t xml:space="preserve">Substrate integrated waveguide structures: analysis and design of multiple beam antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erio Gandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tekkouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Seljan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S.E. Lauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Microwave Week - Space for Microwaves Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands. pp.79-82</w:t>
+              <w:t xml:space="preserve">COST VISTA meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Istambul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959570v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId486"/>
+      <w:footerReference w:type="default" r:id="rId489"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -23454,51 +23558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302624v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Perrone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Valerio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Lombardi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2025.3592337" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318584v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rico-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alberto Tob&#243;n V&#225;squez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mesa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2024.3499742" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318586v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vakhtang Jandieri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Tognolatti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Baccarelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2025.3589736" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Balmaseda-M&#225;rquez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Padilla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Palomares Caballero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. Valenzuela-Valdes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3434646" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373024v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fischer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078723000090" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373037v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rivero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Quevedo-Teruel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3325207" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03956212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Ettorre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Albani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casaletti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2022.3218761" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929740v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Zheng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Casaletti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed F Abdelshafy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Capolino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoxiang Ren" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2022.3200102" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427816v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3187527" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243789v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Rodriguez-Berral" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2020.3003210" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Castillo-Tapia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Yakovlev" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21186293" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145728v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Burghignoli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.20" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474077v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Fonseca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMW.2020.3033847" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474071v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Zetterstrom" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Ghasemifard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Norgren" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10175990" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474070v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyotoshi Yasumoto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Schettini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2020.3011321" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474072v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Alex-Amor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Ebrahimpouri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3011004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505685v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvonimir Sipus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rajo-Iglesias" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2020.3014987" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495077v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10051600" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02469490v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2948491" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165693v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bagheriasl" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11050620" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505500v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2894280" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505511v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Dahlberg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjam/2019012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505866v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fuscaldo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi Concetto Pavone" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Comite" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907871900062X" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02143861v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11040581" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505521v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2916821" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505525v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsheng Chen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana D&#237;az-Rubio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurkan Gok" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Grbic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ab161d" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01783831v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofo Razafimahatratra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC17090104" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884539v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2018.2865456" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505494v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2882056" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884519v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2863718" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01802421v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zheng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Zanella" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Dartora" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2765705" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01868230v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Zhang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18072254" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01805076v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2018.2829885" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01551791v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002026" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01551820v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2233" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01551691v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allessandro Galli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2670503" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508043v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Comite" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fuscaldo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Pavone" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ettorre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978601" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01551734v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2677923" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343526v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi C. Pavone" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Galli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4949507" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01315756v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Paulotto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Jackson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald R. Wilton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2499087" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01396290v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2605667" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01153934v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2412959" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996546v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2301994" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114534v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda R. Guraliuc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Chahat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114541v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2313019" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117536v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Martinis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Mahdjoubi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Collardey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bernard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2352274" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906027v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zucca" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciattaglia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pintauro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27647" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R423KFST-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998726v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Seljan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711026" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925094v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2279795" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905791v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoaib Muhammad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Legay" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2227443" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905750v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Lauro" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mattei" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barone Pier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pettinelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Vannaroni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2013-04.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959563v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Mastrangeli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo de Luca" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.26665" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6T5S6QZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998676v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711707" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905576v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2242034" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925112v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2282522" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907552v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mazzocchi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciattaglia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zucca" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/786791" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907540v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2201100" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771981v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tinh Nguyen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rolland" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem V. Boriskin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907549v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.1011.12.003" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907544v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078712000402" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302626v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/URSIEMTS25/GANP7276" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318604v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhuan Tong" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ambrogi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05219844v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAP62502.2024.10846621" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338477v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lawp.2025.3592337" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318587v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999174" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318606v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashray Ugle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arias Campo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bruni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318595v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999825" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097452v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Molero" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Padilla" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999513" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318589v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999574" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302628v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Roy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.11000042" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318591v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Berto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Foglia Manzillo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999523" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05221891v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501498" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302633v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302635v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05222552v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732798" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05224215v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA61917.2024.10701709" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05226603v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10685934" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05199252v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732122" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05199244v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10687259" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04466049v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474052v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jackson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133189" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474058v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alberto Tobon Vasquez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571282v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Molero Jim&#233;nez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Palomares-Caballero" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133199" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474056v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petek" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivero" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tobon Vasquez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Quevedo-Teruel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237483" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474055v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasquez-Tobon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133317" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04067147v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133492" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04211873v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10238310" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474060v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA57318.2023.10297673" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302639v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04328860v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133607" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347053v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290226" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474039v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474043v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474044v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS55062.2022.9825561" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474035v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasquez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vipiana" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769570" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474047v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03929983v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769571" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474021v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474015v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411006" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474030v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hairu Wang" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Giusti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474028v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castillo-Tapia" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anguiano-Sanjurjo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mesa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yakovlev" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS/URSI47566.2021.9703746" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474019v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474026v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ISAP47258.2021.9614393" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474016v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9410945" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551297v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Tob&#243;n V&#225;squez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411431" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169533v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelshafy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135497" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152000v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135362" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03151984v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Hannachi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474014v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474012v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R.D. Filgueiras" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dartora" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Augusto Mariano" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/6GSUMMIT49458.2020.9083852" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474010v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135320" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474007v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135930" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474006v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Femandez-Gonzalez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135517" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474002v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473995v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166849v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed F. Abdelshafy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473997v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-EMTS.2019.8931540" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473999v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473992v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277963v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474004v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120926v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Qiang" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Doncker" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166984v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169522v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879299" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806727v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0570" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806843v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806893v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884598v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandiaye Fall" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806815v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01928540v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mohamad" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927258v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Njeim" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cambril" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884633v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806830v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878552v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo A.C. Aguilar" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudy" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whiteside" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806883v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511484v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Dan Istrate" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807068v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807691v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besudev Majumber" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806933v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2017.8065568" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807324v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928642" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806971v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807388v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01805578v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807707v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehsa Ebrahimpouri" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcom Ng Mou Kehn" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiannon Mitchell-Thomas" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807458v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Ceccuzzi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ponti" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2017.8065274" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807353v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807055v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetaMaterials.2017.8107916" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807060v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513795v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816002" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862326v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.15-12-2016.2267657" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737242v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807105v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072067" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806925v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806215v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01805275v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416322v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696143" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368154v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481905" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807409v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340613v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416329v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696146" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360033v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513393v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01154358v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Jackson" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115942v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Girard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01154366v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01155640v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat T&#252;rker Celepcikay" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01155634v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Dieylar Diallo" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01154378v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Makdissy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/usnc-ursi.2015.7303453" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115202v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115977v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071529v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6905381" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071525v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904851" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071544v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901996" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071523v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115038v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tekkouk" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115068v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Girard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ali" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114872v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115042v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galli" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114116v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ali" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115040v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114110v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902051" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071554v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902610" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114113v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924664v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632316" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924651v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958913v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924657v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632185" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924305v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925163v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924641v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924357v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926927v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926736v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00840949v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772900v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erio Gandini" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959577v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pintauro" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773106v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959570v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05606677v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Valerio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2026.3686586" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302624v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Perrone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Lombardi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2025.3592337" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318584v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rico-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alberto Tob&#243;n V&#225;squez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mesa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2024.3499742" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318586v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vakhtang Jandieri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Tognolatti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Baccarelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2025.3589736" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688739v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Balmaseda-M&#225;rquez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Padilla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Palomares Caballero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. Valenzuela-Valdes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3434646" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373024v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fischer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078723000090" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373037v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rivero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Quevedo-Teruel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3325207" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03956212v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Ettorre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Albani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casaletti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2022.3218761" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929740v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Zheng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Casaletti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed F Abdelshafy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Capolino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoxiang Ren" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2022.3200102" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427816v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3187527" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Burghignoli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.20" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369241v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Castillo-Tapia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Yakovlev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21186293" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243789v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Rodriguez-Berral" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2020.3003210" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474077v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Fonseca" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMW.2020.3033847" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505685v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvonimir Sipus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rajo-Iglesias" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2020.3014987" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474072v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Alex-Amor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Ghasemifard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Ebrahimpouri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3011004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474071v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Zetterstrom" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Norgren" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10175990" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474070v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyotoshi Yasumoto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Schettini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2020.3011321" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495077v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10051600" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02469490v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2948491" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165693v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bagheriasl" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11050620" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505500v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2894280" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505866v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fuscaldo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi Concetto Pavone" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Comite" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907871900062X" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02143861v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Dahlberg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11040581" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505511v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjam/2019012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505521v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2916821" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505525v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsheng Chen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana D&#237;az-Rubio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurkan Gok" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Grbic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ab161d" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01783831v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofo Razafimahatratra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC17090104" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884539v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2018.2865456" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505494v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2882056" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884519v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2863718" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01802421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zheng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Zanella" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Dartora" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2765705" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01868230v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Zhang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18072254" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01805076v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2018.2829885" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01551691v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allessandro Galli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2670503" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01551820v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2233" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01551791v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002026" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508043v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Comite" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fuscaldo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Pavone" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ettorre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978601" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01551734v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2677923" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343526v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi C. Pavone" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Galli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4949507" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01315756v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Paulotto" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Jackson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald R. Wilton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2499087" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01396290v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2605667" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01153934v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2412959" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114534v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda R. Guraliuc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Chahat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996546v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2301994" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114541v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2313019" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117536v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Martinis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Mahdjoubi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Collardey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bernard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2352274" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925094v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Seljan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2279795" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998726v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711026" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906027v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zucca" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciattaglia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pintauro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27647" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R423KFST-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905791v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoaib Muhammad" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Legay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2227443" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905750v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Lauro" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mattei" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barone Pier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pettinelli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Vannaroni" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2013-04.001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959563v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Mastrangeli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo de Luca" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.26665" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6T5S6QZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998676v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711707" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905576v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2242034" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925112v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2282522" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907540v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2201100" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907552v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mazzocchi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciattaglia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zucca" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/786791" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771981v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tinh Nguyen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rolland" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem V. Boriskin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907549v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.1011.12.003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907544v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078712000402" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318606v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashray Ugle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arias Campo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bruni" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318587v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ambrogi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhuan Tong" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999174" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302626v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/URSIEMTS25/GANP7276" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318604v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05219844v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAP62502.2024.10846621" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302628v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Roy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.11000042" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338477v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lawp.2025.3592337" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318595v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999825" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097452v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Molero" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Padilla" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999513" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318589v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999574" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318591v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Berto" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Foglia Manzillo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999523" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05221891v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501498" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302633v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302635v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05222552v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732798" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05224215v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA61917.2024.10701709" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05226603v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10685934" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05199252v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732122" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05199244v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10687259" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571282v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Molero Jim&#233;nez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Palomares-Caballero" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133199" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474058v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alberto Tobon Vasquez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04466049v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474052v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jackson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133189" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474056v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petek" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivero" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tobon Vasquez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Quevedo-Teruel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237483" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474055v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasquez-Tobon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133317" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04067147v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133492" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04211873v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10238310" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474060v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA57318.2023.10297673" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302639v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04328860v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133607" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347053v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290226" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474044v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS55062.2022.9825561" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474035v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasquez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vipiana" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769570" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474039v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474043v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474047v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03929983v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769571" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474021v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474028v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castillo-Tapia" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anguiano-Sanjurjo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mesa" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yakovlev" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS/URSI47566.2021.9703746" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474019v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474015v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411006" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474030v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hairu Wang" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Giusti" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474026v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ISAP47258.2021.9614393" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474016v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9410945" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551297v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Tob&#243;n V&#225;squez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411431" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474012v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R.D. Filgueiras" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dartora" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Augusto Mariano" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/6GSUMMIT49458.2020.9083852" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474014v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169533v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelshafy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135497" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152000v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135362" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03151984v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Hannachi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474010v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135320" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474007v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135930" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474006v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Femandez-Gonzalez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135517" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473995v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473997v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-EMTS.2019.8931540" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166849v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed F. Abdelshafy" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474002v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473999v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473992v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277963v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474004v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120926v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Qiang" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Doncker" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166984v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169522v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879299" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806843v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806893v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01928540v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mohamad" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884598v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandiaye Fall" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806815v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806727v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0570" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927258v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Njeim" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cambril" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884633v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806830v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878552v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo A.C. Aguilar" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whiteside" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806883v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511484v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Dan Istrate" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01805578v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807324v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928642" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807388v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806971v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807068v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807691v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besudev Majumber" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806933v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2017.8065568" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807707v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehsa Ebrahimpouri" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcom Ng Mou Kehn" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiannon Mitchell-Thomas" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807458v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Ceccuzzi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ponti" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2017.8065274" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807353v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807055v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetaMaterials.2017.8107916" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807060v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513795v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816002" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862326v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.15-12-2016.2267657" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737242v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807105v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072067" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806925v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806215v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01805275v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416329v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696146" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807409v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340613v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416322v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696143" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368154v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481905" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360033v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513393v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01154358v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Jackson" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115942v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Girard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01154366v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01155640v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat T&#252;rker Celepcikay" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01155634v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Dieylar Diallo" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01154378v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Makdissy" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/usnc-ursi.2015.7303453" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115202v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071523v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071544v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901996" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115040v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115038v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tekkouk" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115068v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Girard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ali" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114872v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115042v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galli" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114116v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ali" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115977v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071529v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6905381" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071525v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904851" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114110v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902051" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071554v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902610" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114113v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924657v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632185" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958913v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924664v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632316" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924651v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924305v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925163v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924641v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924357v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926927v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926736v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00840949v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773106v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959570v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959577v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pintauro" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772900v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erio Gandini" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>