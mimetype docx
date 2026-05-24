--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1304,144 +1304,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427816v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application des métasurfaces aux antennes à faible épaisseur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+                <w:t xml:space="preserve">Simulation-Assisted Efficient Computation of the Dispersion Diagram of Periodic Structures: A Comprehensive Overview With Applications to Filters, Leaky-Wave Antennas and Metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Rodriguez-Berral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Burghignoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (7-8), pp.659-676. </w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Propagation Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crphys.20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MAP.2020.3003210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145728v1</w:t>
+                <w:t xml:space="preserve">hal-03243789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Forward and Backward Modes in Double-Sided Dielectric-Filled Corrugated Waveguides</w:t>
               </w:r>
@@ -1551,144 +1551,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation-Assisted Efficient Computation of the Dispersion Diagram of Periodic Structures: A Comprehensive Overview With Applications to Filters, Leaky-Wave Antennas and Metasurfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Mesa</w:t>
+                <w:t xml:space="preserve">Application des métasurfaces aux antennes à faible épaisseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Rodriguez-Berral</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
+                <w:t xml:space="preserve">Paolo Burghignoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Propagation Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (7-8), pp.659-676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MAP.2020.3003210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crphys.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03243789v1</w:t>
+                <w:t xml:space="preserve">hal-03145728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Benefits of Glide Symmetries for Microwave Devices</w:t>
               </w:r>
@@ -1798,611 +1798,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic structures with higher symmetries and their applications in electromagnetic devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
+                <w:t xml:space="preserve">Dispersion Analysis of Periodically Loaded Transmission Lines with Twist Symmetry Using the Mode-Matching Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oskar Zetterstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zvonimir Sipus</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Rajo-Iglesias</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fatemeh Ghasemifard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Norgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MMM.2020.3014987⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (17), pp.5990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app10175990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505685v1</w:t>
+                <w:t xml:space="preserve">hal-04474071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glide-Symmetric Metallic Structures With Elliptical Holes for Lens Compression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Alex-Amor</w:t>
+                <w:t xml:space="preserve">Modal propagation in periodic chains of circular rods: real and complex solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vakhtang Jandieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Baccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatemeh Ghasemifard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guido Valerio</w:t>
+                <w:t xml:space="preserve">Kiyotoshi Yasumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahsa Ebrahimpouri</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giuseppe Schettini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 68 (10), pp.4236-4248. </w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (17), pp.1053-1056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2020.3011004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2020.3011321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474072v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion Analysis of Periodically Loaded Transmission Lines with Twist Symmetry Using the Mode-Matching Technique</w:t>
+                <w:t xml:space="preserve">Glide-Symmetric Metallic Structures With Elliptical Holes for Lens Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oskar Zetterstrom</w:t>
+                <w:t xml:space="preserve">Antonio Alex-Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Ghasemifard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Norgren</w:t>
+                <w:t xml:space="preserve">Mahsa Ebrahimpouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (17), pp.5990. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (10), pp.4236-4248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app10175990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2020.3011004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474071v1</w:t>
+                <w:t xml:space="preserve">hal-04474072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal propagation in periodic chains of circular rods: real and complex solutions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Baccarelli</w:t>
+                <w:t xml:space="preserve">Periodic structures with higher symmetries and their applications in electromagnetic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiyotoshi Yasumoto</w:t>
+                <w:t xml:space="preserve">Zvonimir Sipus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Schettini</w:t>
+                <w:t xml:space="preserve">Eva Rajo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (17), pp.1053-1056. </w:t>
+              <w:t xml:space="preserve">IEEE Microwave Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (11), pp.36 - 49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LPT.2020.3011321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MMM.2020.3014987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474070v1</w:t>
+                <w:t xml:space="preserve">hal-02505685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave Propagation in Periodic Metallic Structures with Equilateral Triangular Holes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José M. Fernández-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Alex-Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Ghasemifard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2700,51 +2700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Baccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Schettini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 67 (4), pp.2364-2378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2772,382 +2772,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design criteria of X-wave launchers for millimeter-wave applications</w:t>
+                <w:t xml:space="preserve">Propagation characteristics of periodic structures possessing twist and polar glide symmetries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Fuscaldo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Davide Comite</w:t>
+                <w:t xml:space="preserve">Oskar Dahlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Ghasemifard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S175907871900062X⟩</w:t>
+              <w:t xml:space="preserve">EPJ Applied Metamaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjam/2019012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505866v1</w:t>
+                <w:t xml:space="preserve">hal-02505511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Metallic Flat Lens Based on Locally Twist-Symmetric Array of Complementary Split-Ring Resonators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design criteria of X-wave launchers for millimeter-wave applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Fuscaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santi Concetto Pavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oskar Dahlberg</w:t>
+                <w:t xml:space="preserve">Davide Comite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (4), pp.581. </w:t>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (9), pp.939-947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/sym11040581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S175907871900062X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143861v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation characteristics of periodic structures possessing twist and polar glide symmetries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Fully Metallic Flat Lens Based on Locally Twist-Symmetric Array of Complementary Split-Ring Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oskar Dahlberg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatemeh Ghasemifard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Applied Metamaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (4), pp.581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjam/2019012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/sym11040581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505511v1</w:t>
+                <w:t xml:space="preserve">hal-02143861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bloch Analysis of Artificial Lines and Surfaces Exhibiting Glide Symmetry</w:t>
               </w:r>
@@ -3518,51 +3518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Dispersion Analysis of Coaxial Lines With Higher Symmetries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Ghasemifard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3622,64 +3622,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing Glide-Symmetric Holey Metasurfaces Using a Generalized Floquet Theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Ghasemifard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Norgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3752,51 +3752,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation in Waveguides With Transversal Twist-Symmetric Holey Metallic Plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oskar Dahlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4103,64 +4103,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glide-Symmetric All-Metal Holey Metasurfaces for Low-Dispersive Artificial Materials: Modeling and Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Ghasemifard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zvonimir Sipus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4201,177 +4201,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciting Vorticity Through Higher Order Bessel Beams With a Radial-Line Slot-Array Antenna</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-resonant modes in plasmonic holey metasurfaces for the design of artificial flat lenses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zvonimir Sipus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Grbic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2670503⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (10), pp.2026-2029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.42.002026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01551691v1</w:t>
+                <w:t xml:space="preserve">hal-01551791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of mechanical stresses on graphene-based devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4390,193 +4373,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Numerical Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6, pp.1 - 11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jnm.2233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01551820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-resonant modes in plasmonic holey metasurfaces for the design of artificial flat lenses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exciting Vorticity Through Higher Order Bessel Beams With a Radial-Line Slot-Array Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Comite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allessandro Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 42 (10), pp.2026-2029. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (4), pp.2123 - 2128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.42.002026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2670503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01551791v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of nondiffracting pulses carrying orbital angular momentum at microwave frequencies</w:t>
               </w:r>
@@ -4709,51 +4709,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate equivalent-circuit descriptions of thin glide-symmetric corrugated metasurfaces,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zvonimir Sipus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Grbic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4813,51 +4813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of limited-diffractive and limited-dispersive X-waves generated by finite radial waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fuscaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santi C. Pavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5326,351 +5326,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of textile on the propagation along the body at 60GHz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Near-Field Shaping and Focusing Capability of a Radial Line Slot Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anda R. Guraliuc</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 62 (3), pp.1489-1494</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 62 (4), pp.1991 - 1999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2014.2301994⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114534v1</w:t>
+                <w:t xml:space="preserve">hal-00996546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Near-Field Shaping and Focusing Capability of a Radial Line Slot Array</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+                <w:t xml:space="preserve">Effect of textile on the propagation along the body at 60GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anda R. Guraliuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Chahat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 62 (4), pp.1991 - 1999. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 62 (3), pp.1489-1494</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996546v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of on-body propagation at 60 GHz using electro textiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda R. Guraliuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Chahat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5845,429 +5845,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Full-Wave Hybrid Method for the Analysis of Multilayered SIW-Based Antennas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+                <w:t xml:space="preserve">Versatile and efficient hybrid-ring architecture for advanced radar functionalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zucca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ciattaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pintauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Galli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2013.2279795⟩</w:t>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (7), pp.1663-1670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.27647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925094v1</w:t>
+                <w:t xml:space="preserve">hal-00906027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient analysis of SIW-based antenna geometries through a rigorous MoM mode-matching approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antennas and Propagation Society International Symposium (APSURSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013, pp.734-735. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APS.2013.6711026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile and efficient hybrid-ring architecture for advanced radar functionalities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Zucca</w:t>
+                <w:t xml:space="preserve">A Full-Wave Hybrid Method for the Analysis of Multilayered SIW-Based Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ciattaglia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Galli</w:t>
+                <w:t xml:space="preserve">Josip Seljan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (11), pp.5575 - 5588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2013.2279795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mop.27647⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00906027v1</w:t>
+                <w:t xml:space="preserve">hal-00925094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Polarizing Fabry-Perot Antennas Based on Polarization Twisting Element</w:t>
               </w:r>
@@ -6292,51 +6292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6659,64 +6659,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of propagation along the body at 60 GHz with analytical models and skin-equivalent phantoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Chahat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6763,77 +6763,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-Body Propagation at 60 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Chahat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6906,51 +6906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7004,274 +7004,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration of Mixed Potentials From Vertical Currents in Layered Media for 2-D Structures With 1-D Periodicity</w:t>
+                <w:t xml:space="preserve">New Configurations of Low-Cost Dual-Polarized Printed Antennas for UWB Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David R. Jackson</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Mazzocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Ciattaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Zucca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2012.2201100⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.id 786791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2012/786791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00907540v1</w:t>
+                <w:t xml:space="preserve">hal-00907552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Configurations of Low-Cost Dual-Polarized Printed Antennas for UWB Arrays</w:t>
+                <w:t xml:space="preserve">Acceleration of Mixed Potentials From Vertical Currents in Layered Media for 2-D Structures With 1-D Periodicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simona Mazzocchi</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald R. Wilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Galli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Zucca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.id 786791. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (8), pp.3782-3793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2012/786791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2012.2201100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907552v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size and weight reduction of integrated lens antennas using a cylindrical air cavity</w:t>
               </w:r>
@@ -7309,51 +7309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem V. Boriskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (12), pp.5993-5998</w:t>
@@ -7625,948 +7625,948 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (138)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (139)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacked Multi-Via Mushroom-Type EBG Structures with Glide Symmetry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simona Bruni</w:t>
+                <w:t xml:space="preserve">Corrugated Sectorial Leaky-Wave Antenna for DoA applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Perrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées URSI France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 International Symposium on Electromagnetic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bologna, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46620/URSIEMTS25/GANP7276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318606v1</w:t>
+                <w:t xml:space="preserve">hal-05302626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal Analysis of Leaky Modes Supported by Planar Metallic Corrugations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Dispersive Analysis of Waveguides for Leaky-Wave Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhuan Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Comite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Ambrogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davide Comite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées URSI France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318587v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrugated Sectorial Leaky-Wave Antenna for DoA applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+                <w:t xml:space="preserve">Numerical Modelling for the Evaluation of Dispersion Properties for Hexagonal Lattice Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Petek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Alberto Tobón Vásquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Symposium on Electromagnetic Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46620/URSIEMTS25/GANP7276⟩</w:t>
+              <w:t xml:space="preserve">2024 International Symposium on Antennas and Propagation (ISAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Incheon, South Korea. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISAP62502.2024.10846621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05302626v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05219844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersive Analysis of Waveguides for Leaky-Wave Antennas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Ambrogi</w:t>
+                <w:t xml:space="preserve">Meander Leaky Wave Antenna With Open Stop-Band Suppression for Millimetre Wave Direction-Finding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aritra Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées URSI France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.11000042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318604v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modelling for the Evaluation of Dispersion Properties for Hexagonal Lattice Structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jorge Alberto Tobón Vásquez</w:t>
+                <w:t xml:space="preserve">A Radial Glide-Symmetric Corrugated Sectorial Leaky-Wave Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Perrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Symposium on Antennas and Propagation (ISAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISAP62502.2024.10846621⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Palermo, Italy. pp.3420 - 3424, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/lawp.2025.3592337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05219844v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meander Leaky Wave Antenna With Open Stop-Band Suppression for Millimetre Wave Direction-Finding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aritra Roy</w:t>
+                <w:t xml:space="preserve">Modal Analysis of Leaky Modes Supported by Planar Metallic Corrugations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Ambrogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhuan Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Comite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.11000042⟩</w:t>
+              <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Stockholm, France. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.10999174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05302628v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Radial Glide-Symmetric Corrugated Sectorial Leaky-Wave Antenna</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+                <w:t xml:space="preserve">Stacked Multi-Via Mushroom-Type EBG Structures with Glide Symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashray Ugle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Arias Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Bruni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guido Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées URSI France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338477v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacked Multi-Via Mushroom-Type EBG Structures With Glide Symmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashray Ugle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Arias Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Bruni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8607,12795 +8607,12769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Fully-Dielectric Metamaterial at 90GHz for Applications in the Sub-THz Band</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semi-Analytic Design of Transmit-Reflect-Arrays with Huygens’ and Omega-Type Metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Molero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ángel Palomares Caballero</w:t>
+                <w:t xml:space="preserve">Alessio Berto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Padilla</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francesco Foglia Manzillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2025 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Antibes Juan-les-Pins, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/eucap63536.2025.10999513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/cama65664.2025.11335241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097452v1</w:t>
+                <w:t xml:space="preserve">hal-05610694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersive Analysis of Double-Corrugated Waveguides for Leaky-Wave Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Ambrogi</w:t>
+                <w:t xml:space="preserve">Modelling Fully-Dielectric Metamaterial at 90GHz for Applications in the Sub-THz Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A Balmaseda-Márquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Molero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel Palomares Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2025, Stockholm, France. pp.1-4, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.10999574⟩</w:t>
+              <w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eucap63536.2025.10999513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318589v1</w:t>
+                <w:t xml:space="preserve">hal-05097452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Simultaneously Transmitting and Reflecting Bianisotropic Metasurfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesco Foglia Manzillo</w:t>
+                <w:t xml:space="preserve">Dispersive Analysis of Double-Corrugated Waveguides for Leaky-Wave Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhuan Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Comite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Ambrogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2025, Stockholm, France. pp.1-5, </w:t>
+              <w:t xml:space="preserve">, Mar 2025, Stockholm, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.10999523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.10999574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318591v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glide-Symmetric Reconfigurable Substrate-Integrated Holey Waveguide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+                <w:t xml:space="preserve">Design of Simultaneously Transmitting and Reflecting Bianisotropic Metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Berto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Foglia Manzillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Stockholm, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.10999523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05221891v1</w:t>
+                <w:t xml:space="preserve">hal-05318591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne à onde de fuite multifaisceau pour estimation d’angle d’arrivée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glide-Symmetric Reconfigurable Substrate-Integrated Holey Waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05302633v1</w:t>
+                <w:t xml:space="preserve">hal-05221891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide d'ondes reconfigurables à symétrie de réflexion glissée en technologie substrate integrated holes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antenne à onde de fuite multifaisceau pour estimation d’angle d’arrivée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05302635v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study on Efficiency and Frequency Scanning in Corrugated-Waveguide-Based Leaky-Wave Antennas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aritra Roy</w:t>
+                <w:t xml:space="preserve">Guide d'ondes reconfigurables à symétrie de réflexion glissée en technologie substrate integrated holes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhuan Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732798⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05222552v1</w:t>
+                <w:t xml:space="preserve">hal-05302635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaky-wave Analysis and Design of a Corrugated Sectoral Waveguide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Perrone</w:t>
+                <w:t xml:space="preserve">A Study on Efficiency and Frequency Scanning in Corrugated-Waveguide-Based Leaky-Wave Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aritra Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guido Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lisbon, Portugal. pp.662-666, </w:t>
+              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.445-448, </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICEAA61917.2024.10701709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224215v1</w:t>
+                <w:t xml:space="preserve">hal-05222552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Validation of the Multi-Modal Transfer Matrix Method for Hexagonal Unit Cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jorge Alberto Tobón Vásquez</w:t>
+                <w:t xml:space="preserve">Leaky-wave Analysis and Design of a Corrugated Sectoral Waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Perrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and INC/USNC‐URSI Radio Science Meeting (AP-S/INC-USNC-URSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Firenze, Italy. pp.617-618, </w:t>
+              <w:t xml:space="preserve">2024 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lisbon, Portugal. pp.662-666, </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AP-S/INC-USNC-URSI52054.2024.10685934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA61917.2024.10701709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226603v1</w:t>
+                <w:t xml:space="preserve">hal-05224215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and characterization of a transmitting and reflecting metasurface at 30 GHz</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesco Foglia Manzillo</w:t>
+                <w:t xml:space="preserve">Numerical Validation of the Multi-Modal Transfer Matrix Method for Hexagonal Unit Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Petek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Alberto Tobón Vásquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.604-607, </w:t>
+              <w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and INC/USNC‐URSI Radio Science Meeting (AP-S/INC-USNC-URSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Firenze, Italy. pp.617-618, </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AP-S/INC-USNC-URSI52054.2024.10685934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05199252v1</w:t>
+                <w:t xml:space="preserve">hal-05226603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianisotropic metasurfaces for bidirectional arrays with independent reflected and transmitted beams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Design and characterization of a transmitting and reflecting metasurface at 30 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Berto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Foglia Manzillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AP-S/INC-USNC-URSI - 2024 IEEE International Symposium on Antennas and Propagation and ITNC-USNC-URSI Radio Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Florence, Italy. pp.85-86, </w:t>
+              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.604-607, </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AP-S/INC-USNC-URSI52054.2024.10687259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05199244v1</w:t>
+                <w:t xml:space="preserve">cea-05199252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-analytical Modelling of 3D Fully-Dielectric Metamaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel A Balmaseda-Márquez</w:t>
+                <w:t xml:space="preserve">Bianisotropic metasurfaces for bidirectional arrays with independent reflected and transmitted beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Berto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Berto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Foglia Manzillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pablo Padilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 17th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133199⟩</w:t>
+              <w:t xml:space="preserve">AP-S/INC-USNC-URSI - 2024 IEEE International Symposium on Antennas and Propagation and ITNC-USNC-URSI Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Florence, Italy. pp.85-86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AP-S/INC-USNC-URSI52054.2024.10687259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571282v1</w:t>
+                <w:t xml:space="preserve">cea-05199244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Glide-Symmetric Structures with Method-of-Moments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jorge Alberto Tobon Vasquez</w:t>
+                <w:t xml:space="preserve">Antenne à onde de fuite multifaisceau pour l'estimation d'angle d'arrivée aux fréquences millimétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Microwave Theory and Technology in Wireless Communications 2023 (MTTW’23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Riga (Latvia), Latvia</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques URSI France 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474058v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne à onde de fuite multifaisceau pour l'estimation d'angle d'arrivée aux fréquences millimétriques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multimodal Transmission-Matrix Analysis of Microstrip Lines with Symmetric and Glide-Symmetric Periodic Loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jackson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques URSI France 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 17th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Florence, Italy. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466049v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Transmission-Matrix Analysis of Microstrip Lines with Symmetric and Glide-Symmetric Periodic Loads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing Glide-Symmetric Structures with Method-of-Moments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Petek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Alberto Tobon Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 17th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Microwave Theory and Technology in Wireless Communications 2023 (MTTW’23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Riga (Latvia), Latvia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474052v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integral-Equation Kernel for Glide Symmetric Structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Tobon Vasquez</w:t>
+                <w:t xml:space="preserve">Semi-analytical Modelling of 3D Fully-Dielectric Metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A Balmaseda-Márquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Molero Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel Palomares-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (AP-S/URSI 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/USNC-URSI52151.2023.10237483⟩</w:t>
+              <w:t xml:space="preserve">2023 17th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Florence, Italy. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474056v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Integral Equation Approach for the Modelling of Glide-Symmetric Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vasquez-Tobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 17th European Conference on Antennas and Propagation (EuCAP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Florence, Italy. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-Plane-Scanning Multibeam Leaky-Wave Antenna for Wide-Angular-Range AoA Estimation at mm-wave”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+                <w:t xml:space="preserve">An Integral-Equation Kernel for Glide Symmetric Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tobon Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Quevedo-Teruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2023 : 17th European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Florence, Italy. </w:t>
+              <w:t xml:space="preserve">2023 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (AP-S/URSI 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Portland, OR, United States. pp.555-556, </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/USNC-URSI52151.2023.10237483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067147v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Huygens cells for transmit-reflect-arrays at 30 GHz</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesco Foglia Manzillo</w:t>
+                <w:t xml:space="preserve">H-Plane-Scanning Multibeam Leaky-Wave Antenna for Wide-Angular-Range AoA Estimation at mm-wave”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Portland, United States. </w:t>
+              <w:t xml:space="preserve">EuCAP 2023 : 17th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Florence, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/USNC-URSI52151.2023.10238310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04211873v1</w:t>
+                <w:t xml:space="preserve">hal-04067147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-Metal Glide-Symmetric Slotted Planar Antennas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davide Comite</w:t>
+                <w:t xml:space="preserve">Design of Huygens cells for transmit-reflect-arrays at 30 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Berto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Foglia Manzillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Venice, France. pp.451-451, </w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Portland, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICEAA57318.2023.10297673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/USNC-URSI52151.2023.10238310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474060v1</w:t>
+                <w:t xml:space="preserve">cea-04211873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne à onde de fuite multifaisceau pour l’estimation d’angle d’arrivée aux fréquences millimétriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+                <w:t xml:space="preserve">All-Metal Glide-Symmetric Slotted Planar Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Comite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques URSI France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Venice, France. pp.451-451, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA57318.2023.10297673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05302639v1</w:t>
+                <w:t xml:space="preserve">hal-04474060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Huygens metasurface for transmit-reflect array design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesco Foglia Manzillo</w:t>
+                <w:t xml:space="preserve">Antenne à onde de fuite multifaisceau pour l’estimation d’angle d’arrivée aux fréquences millimétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP 2023 - 17th European Conference on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Scientifiques URSI France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Gif-sur-Yvette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133607⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-04328860v1</w:t>
+                <w:t xml:space="preserve">hal-05302639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Glide-Symmetric Reconfigurable Metasurface in Substrate-Integrated-Waveguide Technology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+                <w:t xml:space="preserve">Analysis of Huygens metasurface for transmit-reflect array design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Berto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Foglia Manzillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd European Microwave Conference (EuMC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany. </w:t>
+              <w:t xml:space="preserve">EUCAP 2023 - 17th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Florence, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuMC58039.2023.10290226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04347053v1</w:t>
+                <w:t xml:space="preserve">cea-04328860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization and Dispersion Properties of Glide-Symmetric Corrugated Metasurfaces</w:t>
+                <w:t xml:space="preserve">A Glide-Symmetric Reconfigurable Metasurface in Substrate-Integrated-Waveguide Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Microwave Mediterranean Symposium (MMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Pizzo Calabro, Italy. pp.1-5, </w:t>
+              <w:t xml:space="preserve">53rd European Microwave Conference (EuMC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MMS55062.2022.9825561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuMC58039.2023.10290226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474044v1</w:t>
+                <w:t xml:space="preserve">hal-04347053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic Integral Equation Formulation for the Numerical Analysis of Glide Structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Rivero</w:t>
+                <w:t xml:space="preserve">Reconfigurable phase-shifter based on glide-symmetric substrate-integrated holes and high-impedance metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Vipiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 16th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474035v1</w:t>
+                <w:t xml:space="preserve">hal-04474039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable phase-shifter based on glide-symmetric substrate-integrated holes and high-impedance metasurfaces</w:t>
+                <w:t xml:space="preserve">Wideband characterization of holey glide-symmetric parallel-plate waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fischer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474039v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband characterization of holey glide-symmetric parallel-plate waveguides</w:t>
+                <w:t xml:space="preserve">Homogenization and Dispersion Properties of Glide-Symmetric Corrugated Metasurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 Microwave Mediterranean Symposium (MMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Pizzo Calabro, Italy. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMS55062.2022.9825561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474043v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding glide-symmetric metasurfaces with a low-frequency description</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Periodic Integral Equation Formulation for the Numerical Analysis of Glide Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vipiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metamaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 16th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Madrid, Spain. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP53622.2022.9769570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474047v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multibeam Leaky-Wave Antenna for Mm-wave Wide-Angular-Range AoA Estimation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding glide-symmetric metasurfaces with a low-frequency description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metamaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Siena, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP53622.2022.9769571⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03929983v1</w:t>
+                <w:t xml:space="preserve">hal-04474047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable waveguide using glide-symmetric pins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multibeam Leaky-Wave Antenna for Mm-wave Wide-Angular-Range AoA Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI General Assembly Scientific Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference EuCAP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Madrid, Spain. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP53622.2022.9769571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474021v1</w:t>
+                <w:t xml:space="preserve">hal-03929983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode propagation in glide-symmetric dielectric-filled corrugated waveguides</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Yakovlev</w:t>
+                <w:t xml:space="preserve">Reconfigurable waveguide using glide-symmetric pins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Bagheriasl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (APS/URSI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">URSI General Assembly Scientific Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474028v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersive Analysis of Glide-Symmetric Structures with a Multi-Mode Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mode propagation in glide-symmetric dielectric-filled corrugated waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Castillo-Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Anguiano-Sanjurjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yakovlev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI General Assembly Scientific Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (APS/URSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Singapore, Singapore. pp.1984-1985, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS/URSI47566.2021.9703746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474019v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband Dispersionless Glide-Symmetric Parallel-Plate Waveguide with Small Corrugations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dispersive Analysis of Glide-Symmetric Structures with a Multi-Mode Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">URSI General Assembly Scientific Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9411006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04474015v1</w:t>
+                <w:t xml:space="preserve">hal-04474019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-wire fully-metallic metamaterial for broadband three-dimensional meta-lenses based on multimodal Bloch analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francisco Mesa</w:t>
+                <w:t xml:space="preserve">Broadband Dispersionless Glide-Symmetric Parallel-Plate Waveguide with Small Corrugations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Antennas and Propagation Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Dusseldorf, Germany. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9411006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474030v1</w:t>
+                <w:t xml:space="preserve">hal-04474015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Transfer Matrix Method Applied to 3-D Periodic Structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+                <w:t xml:space="preserve">Double-wire fully-metallic metamaterial for broadband three-dimensional meta-lenses based on multimodal Bloch analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hairu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Symposium on Antennas and Propagation (ISAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Antennas and Propagation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Singapor, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474026v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-Wideband Homogenization of a Glide-Symmetric Parallel-Plate Waveguide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Fischer</w:t>
+                <w:t xml:space="preserve">Multimodal Transfer Matrix Method Applied to 3-D Periodic Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Dusseldorf, Germany. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2021 International Symposium on Antennas and Propagation (ISAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Taipei, Taiwan. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9410945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ISAP47258.2021.9614393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474016v1</w:t>
+                <w:t xml:space="preserve">hal-04474026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modelling of Glide Periodic Structures via Integral Equations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J A Tobón Vásquez</w:t>
+                <w:t xml:space="preserve">Ultra-Wideband Homogenization of a Glide-Symmetric Parallel-Plate Waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Vipiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2021, Dusseldorf, Germany. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9411431⟩</w:t>
+              <w:t xml:space="preserve">, Mar 2021, Dusseldorf, Germany. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9410945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03551297v1</w:t>
+                <w:t xml:space="preserve">hal-04474016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-Antenna Modelling Based on Plasmonic Charge Distribution for THz-based 6G Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H.R.D. Filgueiras</w:t>
+                <w:t xml:space="preserve">Numerical Modelling of Glide Periodic Structures via Integral Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J A Tobón Vásquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vipiana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 2nd 6G Wireless Summit (6G SUMMIT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/6GSUMMIT49458.2020.9083852⟩</w:t>
+              <w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Dusseldorf, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9411431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474012v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the calculation of phase and attenuation constants in periodic structures</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Degenerate Band Edge Resonances in Air-filled Substrate Integrated Waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abdelshafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Capolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metamaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference EuCAP 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Copenhague, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474014v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degenerate Band Edge Resonances in Air-filled Substrate Integrated Waveguide</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconfigurable Microwave Components Using Glide-symmetric Pin-loaded Parallel Plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Bagheriasl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EuCAP 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2020, Copenhague, Denmark. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135497⟩</w:t>
+              <w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169533v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable Microwave Components Using Glide-symmetric Pin-loaded Parallel Plates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Bagheriasl</w:t>
+                <w:t xml:space="preserve">Scanning-Angle Enhancement of Periodic-Slotted Millimeter-wave Leaky-Wave Antennas for Indoor Vital Signs Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaouki Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference APS 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montreal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152000v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning-Angle Enhancement of Periodic-Slotted Millimeter-wave Leaky-Wave Antennas for Indoor Vital Signs Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaouki Hannachi</w:t>
+                <w:t xml:space="preserve">On the calculation of phase and attenuation constants in periodic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference APS 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Metamaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, New York, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151984v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation Characteristics in Substrate Integrated Holey Metasurfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francisco Mesa</w:t>
+                <w:t xml:space="preserve">Nano-Antenna Modelling Based on Plasmonic Charge Distribution for THz-based 6G Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.R.D. Filgueiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dartora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Augusto Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 14th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2020 2nd 6G Wireless Summit (6G SUMMIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Levi, Finland. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/6GSUMMIT49458.2020.9083852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474010v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode-matching Analysis of Loaded Transmission Lines with Twist Symmetries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oskar Zetterstrom</w:t>
+                <w:t xml:space="preserve">Propagation Characteristics in Substrate Integrated Holey Metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Ghasemifard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 14th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.1-5, </w:t>
+              <w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474007v1</w:t>
+                <w:t xml:space="preserve">hal-04474010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliptical Glide-Symmetric Holey Metasurfaces for Wideband Anisotropy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Mode-matching Analysis of Loaded Transmission Lines with Twist Symmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oskar Zetterstrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Ghasemifard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jose Femandez-Gonzalez</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Norgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 14th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135517⟩</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474006v1</w:t>
+                <w:t xml:space="preserve">hal-04474007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-wave analysis of leaky modes in EBG structures by the lattice sum technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Baccarelli</w:t>
+                <w:t xml:space="preserve">Elliptical Glide-Symmetric Holey Metasurfaces for Wideband Anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Alex-Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Ghasemifard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Femandez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Antenna Technology (iWAT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 14th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473995v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generalized Mode-Matching Method for Glide-symmetric Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A full-wave numerical approach for leaky modes in EBG structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vakhtang Jandieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Baccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Schettini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 URSI International Symposium on Electromagnetic Theory (EMTS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/URSI-EMTS.2019.8931540⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04473997v1</w:t>
+                <w:t xml:space="preserve">hal-04474002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss analysis for the degenerate band edge resonance in substrate integrated waveguides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Full-wave analysis of leaky modes in EBG structures by the lattice sum technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vakhtang Jandieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Baccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Schettini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">International Workshop on Antenna Technology (iWAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Miami (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166849v1</w:t>
+                <w:t xml:space="preserve">hal-04473995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A full-wave numerical approach for leaky modes in EBG structures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Generalized Mode-Matching Method for Glide-symmetric Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Schettini</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Ghasemifard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Norgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 URSI International Symposium on Electromagnetic Theory (EMTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, San Diego, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/URSI-EMTS.2019.8931540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474002v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaky modes in 1-D periodic layered structures: dyadic Green's function computation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loss analysis for the degenerate band edge resonance in substrate integrated waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed F. Abdelshafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Capolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Conference EuCAP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473999v1</w:t>
+                <w:t xml:space="preserve">hal-03166849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of substrate integrated waveguides supporting degenerate band-edge resonances</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leaky modes in 1-D periodic layered structures: dyadic Green's function computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald R. Wilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R. Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Baccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Galli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation EuCAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, CRACOVIE, Poland</w:t>
+              <w:t xml:space="preserve">PIERS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473992v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of SIW-based Antennas with Arbitrary Slot Shapes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+                <w:t xml:space="preserve">Design of substrate integrated waveguides supporting degenerate band-edge resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed F Abdelshafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Capolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Conference on Antennas and Propagation (EUCAP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation EuCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, CRACOVIE, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277963v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of glide symmetric structures: a multimodal approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Bagheriasl</w:t>
+                <w:t xml:space="preserve">Analysis of SIW-based Antennas with Arbitrary Slot Shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEAA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Granada (Spain), Spain</w:t>
+              <w:t xml:space="preserve">13th European Conference on Antennas and Propagation (EUCAP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474004v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Scanning Range Design for Leaky-Wave Antenna (LWA) at 60 GHz</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+                <w:t xml:space="preserve">Properties of glide symmetric structures: a multimodal approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Bagheriasl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">ICEAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Granada (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120926v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bloch analysis for the study of degenerate band edge modes in periodic substrate-integrated waveguides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tianyu Zheng</w:t>
+                <w:t xml:space="preserve">Enhanced Scanning Range Design for Leaky-Wave Antenna (LWA) at 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Qiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference COMPUMAG 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference EuCAP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166984v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Q Substrate-Integrated-Waveguide Resonator with Degenerate Band Edge</w:t>
+                <w:t xml:space="preserve">Bloch analysis for the study of degenerate band edge modes in periodic substrate-integrated waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed F. Abdelshafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Capolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Filippo Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference ICEAA 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference COMPUMAG 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICEAA.2019.8879299⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03169522v1</w:t>
+                <w:t xml:space="preserve">hal-03166984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floquet-expansion approach for the study of glide-symmetric metasurfaces</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-Q Substrate-Integrated-Waveguide Resonator with Degenerate Band Edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abdelshafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Capolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference ICEAA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Grenade, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA.2019.8879299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806843v1</w:t>
+                <w:t xml:space="preserve">hal-03169522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion analysis of polar glide symmetry with coaxial rings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiao Chen</w:t>
+                <w:t xml:space="preserve">Design criteria of X-wave launchers for millimeter-wave applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Fuscaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santi Concetto Pavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Comite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EuCAP 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2018, Londre, United Kingdom</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Apr 2018, Londres, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp.2018.0570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806893v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving a Degenerate Band Edge Resonance in Substrate Integrated Waveguides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Floquet-expansion approach for the study of glide-symmetric metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Ghasemifard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zvonimir Sipus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference CEFC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">Conference EuCAP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928540v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bloch Analysis of Periodic Structures with Higher Symmetries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mandiaye Fall</w:t>
+                <w:t xml:space="preserve">Dispersion analysis of polar glide symmetry with coaxial rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference APS/URSI 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Boston (Massachusetts), United States</w:t>
+              <w:t xml:space="preserve">Conference EuCAP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Londre, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884598v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of higher symmetries in periodic structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bloch Analysis of Periodic Structures with Higher Symmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandiaye Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zvonimir Sipus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference AT-RASC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Gran Canaria, Spain</w:t>
+              <w:t xml:space="preserve">Conference APS/URSI 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Boston (Massachusetts), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806815v1</w:t>
+                <w:t xml:space="preserve">hal-01884598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design criteria of X-wave launchers for millimeter-wave applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Davide Comite</w:t>
+                <w:t xml:space="preserve">Implications of higher symmetries in periodic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zvonimir Sipus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference AT-RASC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Gran Canaria, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/cp.2018.0570⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01806727v1</w:t>
+                <w:t xml:space="preserve">hal-01806815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and Experimental Study of Graphene Nanomesh for Field Effect Transistor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fernando Zanella</w:t>
+                <w:t xml:space="preserve">Achieving a Degenerate Band Edge Resonance in Substrate Integrated Waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Njeim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edmond Cambril</w:t>
+                <w:t xml:space="preserve">Habib Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed F. Abdelshafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighteenth Biennial IEEE Conference on Electromagnetic Field Computation - CEFC 2018</w:t>
+              <w:t xml:space="preserve">Conference CEFC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927258v1</w:t>
+                <w:t xml:space="preserve">hal-01928540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degenerate Band Edge Condition in Substrate-Integrated Waveguides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ahmed F. Abdelshafy</w:t>
+                <w:t xml:space="preserve">Numerical and Experimental Study of Graphene Nanomesh for Field Effect Transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Njeim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Dartora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Cambril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference APS/URSI 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Boston (Massachusetts), United States</w:t>
+              <w:t xml:space="preserve">Eighteenth Biennial IEEE Conference on Electromagnetic Field Computation - CEFC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884633v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic structures with higher symmetries</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Degenerate Band Edge Condition in Substrate-Integrated Waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed F. Abdelshafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference IWAT 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Nanjing, China</w:t>
+              <w:t xml:space="preserve">Conference APS/URSI 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Boston (Massachusetts), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806830v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern activities identification for elderly people using infrared and Doppler radar sensor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electromagnetic structures with higher symmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCB 2018: 8th World Congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Conference IWAT 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02878552v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of wave propagation in plasmonic holey metasurfaces with cylindrical holes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pattern activities identification for elderly people using infrared and Doppler radar sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo A.C. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Whiteside</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">WCB 2018: 8th World Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806883v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet-Based Analysis of 60 GHz Doppler Radar for Non-stationary Vital Sign Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ting Zhang</w:t>
+                <w:t xml:space="preserve">Analysis of wave propagation in plasmonic holey metasurfaces with cylindrical holes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Ghasemifard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mircea Dan Istrate</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Norgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference EuCAP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511484v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Technique to Describe Memory Phenomena in Nano Devices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yi Zheng</w:t>
+                <w:t xml:space="preserve">Wavelet-Based Analysis of 60 GHz Doppler Radar for Non-stationary Vital Sign Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference NUMELEC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference EuCAP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01805578v1</w:t>
+                <w:t xml:space="preserve">hal-01511484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient computation of the lattice sums for leaky waves using the Ewald method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vakhtang Jandieri</w:t>
+                <w:t xml:space="preserve">Analysis of wave propagation in glide-symmetric metasurfaces using mode-matching technique,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Ghasemifard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Schettini</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference APS/URSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Diego (Californie), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928642⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01807324v1</w:t>
+                <w:t xml:space="preserve">hal-01807068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floquet-mode analysis of glide-symmetric metasurfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zvonimir Sipus</w:t>
+                <w:t xml:space="preserve">Rectangular holey glide-symmetric metasurfaces for ultra-wideband anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besudev Majumber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Grbic</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference META 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Incheon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807388v1</w:t>
+                <w:t xml:space="preserve">hal-01807691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of deformation on novel 2D semiconductor material</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suppressing and enhancing band gaps with glide-symmetric surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference IEDMS 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference ICEAA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Verona, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA.2017.8065568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806971v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of wave propagation in glide-symmetric metasurfaces using mode-matching technique,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatemeh Ghasemifard</w:t>
+                <w:t xml:space="preserve">Numerical Technique to Describe Memory Phenomena in Nano Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Dartora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference APS/URSI 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, San Diego (Californie), United States</w:t>
+              <w:t xml:space="preserve">Conference NUMELEC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807068v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rectangular holey glide-symmetric metasurfaces for ultra-wideband anisotropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Besudev Majumber</w:t>
+                <w:t xml:space="preserve">Efficient computation of the lattice sums for leaky waves using the Ewald method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Baccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vakhtang Jandieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Schettini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference META 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference EuCAP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807691v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppressing and enhancing band gaps with glide-symmetric surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Floquet-mode analysis of glide-symmetric metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zvonimir Sipus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Grbic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference ICEAA 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference EuCAP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806933v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glide-symmetric metasurfaces: theory, simulation and practice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of deformation on novel 2D semiconductor material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference IEDMS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Hsinchu, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807707v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and rigorous analysis of leaky modes in 2-D EBG guiding structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guido Valerio</w:t>
+                <w:t xml:space="preserve">Glide-symmetric metasurfaces: theory, simulation and practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehsa Ebrahimpouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Ghasemifard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcom Ng Mou Kehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvio Ceccuzzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristina Ponti</w:t>
+                <w:t xml:space="preserve">Rhiannon Mitchell-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference ICEAA 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference EuCAP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807458v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green’s function computation using lattice sums for leaky-wave analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient and rigorous analysis of leaky modes in 2-D EBG guiding structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vakhtang Jandieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Baccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Ceccuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Ponti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference APS/URSI 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference ICEAA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Turin, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA.2017.8065274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807353v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher symmetries: A new degree of freedom for the design of periodic structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
+                <w:t xml:space="preserve">Green’s function computation using lattice sums for leaky-wave analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Baccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vakhtang Jandieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Schettini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Metamaterials 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference APS/URSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Diego (Californie), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MetaMaterials.2017.8107916⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01807055v1</w:t>
+                <w:t xml:space="preserve">hal-01807353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher symmetries in periodic surfaces for graded-index and band-gap components,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Higher symmetries: A new degree of freedom for the design of periodic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference APS/URSI 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference Metamaterials 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MetaMaterials.2017.8107916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807060v1</w:t>
+                <w:t xml:space="preserve">hal-01807055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Deformations on Carbon-Based Transistors in Ballistic and Partially Ballistic Regimes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Higher symmetries in periodic surfaces for graded-index and band-gap components,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference CEFC 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference APS/URSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Diego (Californie), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01513795v1</w:t>
+                <w:t xml:space="preserve">hal-01807060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Random Body Movements on 60-GHz Doppler Radar for Real-Time Monitoring of Vital Signs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ting Zhang</w:t>
+                <w:t xml:space="preserve">Effect of Deformations on Carbon-Based Transistors in Ballistic and Partially Ballistic Regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dan Istrate</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Body Area Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Turin, Italy. </w:t>
+              <w:t xml:space="preserve">Conference CEFC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Miami (Floride), United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4108/eai.15-12-2016.2267657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862326v1</w:t>
+                <w:t xml:space="preserve">hal-01513795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nondiffracting Waves Criteria for Designing X-wave Launchers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Davide Comite</w:t>
+                <w:t xml:space="preserve">Impact of Random Body Movements on 60-GHz Doppler Radar for Real-Time Monitoring of Vital Signs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of IEEE-Antennas-and-Propagation-Society / USNC/URSI National Radio Science Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Body Area Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Turin, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4108/eai.15-12-2016.2267657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01737242v1</w:t>
+                <w:t xml:space="preserve">hal-02862326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nondiffracting waves: Criteria for designing X-wave launchers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Nondiffracting Waves Criteria for Designing X-wave Launchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fuscaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santi C. Pavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Comite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference APS/URSI 2017 </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium of IEEE-Antennas-and-Propagation-Society / USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Diego, CA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8072067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01807105v1</w:t>
+                <w:t xml:space="preserve">hal-01737242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher symmetries for the design of periodic structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
+                <w:t xml:space="preserve">Nondiffracting waves: Criteria for designing X-wave launchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Fuscaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santi Concetto Pavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Comite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference ESA/ESTEC 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference APS/URSI 2017 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Diego (Californie), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8072067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806925v1</w:t>
+                <w:t xml:space="preserve">hal-01807105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Carbon-Based Transistors with Semi-Analytic and Full-Band Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fernando Zanella</w:t>
+                <w:t xml:space="preserve">Higher symmetries for the design of periodic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference COMPUMAG 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Deajeon, South Korea</w:t>
+              <w:t xml:space="preserve">Conference ESA/ESTEC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806215v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Analysis of Multilayered Lossy Guiding and Radiating Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+                <w:t xml:space="preserve">Study of Carbon-Based Transistors with Semi-Analytic and Full-Band Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matteo Albani</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Dartora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference NUMELEC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference COMPUMAG 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Deajeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01805275v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and experimental validation of leaky-wave bessel-beam launchers at millimeter-wave frequencies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walter Fuscaldo</w:t>
+                <w:t xml:space="preserve">Numerical Analysis of Multilayered Lossy Guiding and Radiating Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Antennas and Propagation Society International Symposium, APSURSI 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference NUMELEC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2016.7696146⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01416329v1</w:t>
+                <w:t xml:space="preserve">hal-01805275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling thin glide-symmetric corrugated metasurfaces with analytical methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameterization of the nondiffractive features of electromagnetic localized pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Fuscaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santi C. Pavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference APS/URSI 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE Antennas and Propagation Society International Symposium, APSURSI 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Puerto Rico, United States. pp.869--870, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2016.7696143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807409v1</w:t>
+                <w:t xml:space="preserve">hal-01416322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non–Contact Estimation at 60 GHz for Human Vital Signs Monitoring Using a Robust Optimization Algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ting Zhang</w:t>
+                <w:t xml:space="preserve">Generation of limited-diffraction electromagnetic pulses at millimeter waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Fuscaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santi C. Pavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference IEEE APS 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th European Conference on Antennas and Propagation, EuCAP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.7481905, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340613v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterization of the nondiffractive features of electromagnetic localized pulses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling thin glide-symmetric corrugated metasurfaces with analytical methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zvonimir Sipus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Grbic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Antennas and Propagation Society International Symposium, APSURSI 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference APS/URSI 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Fajardo, Puerto Rico</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416322v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of limited-diffraction electromagnetic pulses at millimeter waves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Santi C. Pavone</w:t>
+                <w:t xml:space="preserve">Non–Contact Estimation at 60 GHz for Human Vital Signs Monitoring Using a Robust Optimization Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Antennas and Propagation, EuCAP 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference IEEE APS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Fajardo (Porto-Rico), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481905⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01368154v1</w:t>
+                <w:t xml:space="preserve">hal-01340613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation Algorithm for 60-GHz Non-Contact Human Vital-Sign-Monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+                <w:t xml:space="preserve">Design and experimental validation of leaky-wave bessel-beam launchers at millimeter-wave frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Fuscaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Grbic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle de l'AREMIF 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE Antennas and Propagation Society International Symposium, APSURSI 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Puerto Rico, United States. pp.875--876, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2016.7696146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360033v1</w:t>
+                <w:t xml:space="preserve">hal-01416329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Mechanical Stresses on Graphene-Based Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yi Zheng</w:t>
+                <w:t xml:space="preserve">Optimisation Algorithm for 60-GHz Non-Contact Human Vital-Sign-Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EMF 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée annuelle de l'AREMIF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris (Les Cordeliers), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513393v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced convergence of periodic potentials in stratified media through asymptotic extractions,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Mechanical Stresses on Graphene-Based Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference COMPUMAG 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference EMF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jnm.2233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154358v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical-optics analysis and design of a beam-forming network coupled to an imaging-system configuration for Ka-band satellite applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced convergence of periodic potentials in stratified media through asymptotic extractions,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Paulotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Baccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Girard</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David D. Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald R. Wilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Conference COMPUMAG 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115942v1</w:t>
+                <w:t xml:space="preserve">hal-01154358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Computation of Green’s Functions for One-Dimensional Periodic Structures in Layered Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical-optics analysis and design of a beam-forming network coupled to an imaging-system configuration for Ka-band satellite applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Legay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference IEEE APS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">EuCAP 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154366v1</w:t>
+                <w:t xml:space="preserve">hal-01115942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling artificial structures through accelerated multilayered periodic potentials</w:t>
+                <w:t xml:space="preserve">Efficient Computation of Green’s Functions for One-Dimensional Periodic Structures in Layered Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ferhat Türker Celepcikay</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Paulotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Baccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald R. Wilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Conference IEEE APS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155640v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel-plate-waveguide Luneburg lens through a holey plate metasurface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling artificial structures through accelerated multilayered periodic potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheikh Dieylar Diallo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+                <w:t xml:space="preserve">Ferhat Türker Celepcikay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald R. Wilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R. Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allessandro Galli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EuCAP 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155634v1</w:t>
+                <w:t xml:space="preserve">hal-01155640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical optics modeling of a pillbox as a beam forming network for a large imaging system in satellite communications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parallel-plate-waveguide Luneburg lens through a holey plate metasurface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Dieylar Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Quevedo-Teruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tony Makdissy</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USNC-URSI Radio Science Meeting (Joint with AP-S Symposium)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference EuCAP 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154378v1</w:t>
+                <w:t xml:space="preserve">hal-01155634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigorous losses evaluation in the numerical analysis of SIW structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical optics modeling of a pillbox as a beam forming network for a large imaging system in satellite communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Makdissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">USNC-URSI Radio Science Meeting (Joint with AP-S Symposium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/usnc-ursi.2015.7303453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115202v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Analysis of Lossy Substrate Integrated Waveguide Structures</w:t>
+                <w:t xml:space="preserve">Rigorous losses evaluation in the numerical analysis of SIW structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference APSURSI 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Memphis, United States</w:t>
+              <w:t xml:space="preserve">EuCAP 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071523v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A radial line slot array focusing in the near field: Analysis and design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel Bessel beam launcher based on higher-order leaky modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Fuscaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Riunione Nazionale di Elettromagnetismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Padoue, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901996⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01071544v1</w:t>
+                <w:t xml:space="preserve">hal-01115977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-body propagation at 60 GHz: impact of a textile presence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient computation of post-slot interactions in complex layered media with vertical interconnects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Seljan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nacer Chahat</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE APS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference APSURSI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Memphis, United States. pp.2108 - 2109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2014.6905381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115040v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering from cylinders in parallel-plate waveguides housing layered dieletric media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josip Seljan</w:t>
+                <w:t xml:space="preserve">Automatically optimized near-field focusing radial line slot array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference APSURSI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Memphis, United States. pp.1049 - 1050, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2014.6904851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115038v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lens-based BFNs for novel Ka-band satellite antenna architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E Girard</w:t>
+                <w:t xml:space="preserve">A radial line slot array focusing in the near field: Analysis and design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A Ali</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE CAMA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference EuCAP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, La Haye, Netherlands. pp.1222 - 1226, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115068v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the body-centric propagation channel at 60 Ghz in the presence of textiles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+                <w:t xml:space="preserve">Efficient Analysis of Lossy Substrate Integrated Waveguide Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nacer Chahat</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, La Haye, Netherlands</w:t>
+              <w:t xml:space="preserve">Conference APSURSI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Memphis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114872v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bessel beam launchers at millimeter waves using higher order leaky-wave modes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walter Fuscaldo</w:t>
+                <w:t xml:space="preserve">Scattering from cylinders in parallel-plate waveguides housing layered dieletric media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tekkouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE APS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Memphis, United States</w:t>
+              <w:t xml:space="preserve">CEFC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115042v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Large imaging array in Ka band with a substrate integrated waveguide pillbox beamformer</w:t>
+                <w:t xml:space="preserve">Lens-based BFNs for novel Ka-band satellite antenna architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Girard</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Ali</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAMA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Antibes, France</w:t>
+              <w:t xml:space="preserve">2014 IEEE CAMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Juan-les-pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114116v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel Bessel beam launcher based on higher-order leaky modes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Galli</w:t>
+                <w:t xml:space="preserve">Characterization of the body-centric propagation channel at 60 Ghz in the presence of textiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anda R. Guraliuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Chahat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Riunione Nazionale di Elettromagnetismo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Padoue, Italy</w:t>
+              <w:t xml:space="preserve">EUCAP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, La Haye, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115977v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient computation of post-slot interactions in complex layered media with vertical interconnects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bessel beam launchers at millimeter waves using higher order leaky-wave modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Fuscaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Josip Seljan</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matteo Albani</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference APSURSI 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE APS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Memphis, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071529v1</w:t>
+                <w:t xml:space="preserve">hal-01115042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatically optimized near-field focusing radial line slot array</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Large imaging array in Ka band with a substrate integrated waveguide pillbox beamformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference APSURSI 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CAMA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Antibes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071525v1</w:t>
+                <w:t xml:space="preserve">hal-01114116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A millimeter-wave Bessel beam launcher through the excitation of higher-order leaky modes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walter Fuscaldo</w:t>
+                <w:t xml:space="preserve">On-body propagation at 60 GHz: impact of a textile presence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anda R. Guraliuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Chahat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2014, 8th European Conference on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE APS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Memphis, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6902051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01114110v1</w:t>
+                <w:t xml:space="preserve">hal-01115040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid MoM/mode-matching method for SIW devices housing layered dielectric substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tekkouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21440,1780 +21414,1785 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of non-diffractive Bessel beams using leaky-wave modes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A millimeter-wave Bessel beam launcher through the excitation of higher-order leaky modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Fuscaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuMC 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuCAP 2014, 8th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands. pp.1439-1441, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6902051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114113v1</w:t>
+                <w:t xml:space="preserve">hal-01114110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of on-body communications at millimeter waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of non-diffractive Bessel beams using leaky-wave modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Fuscaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. on Electromagnetics in Advanced Applications, ICEEA 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuMC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICEAA.2013.6632185⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00924657v1</w:t>
+                <w:t xml:space="preserve">hal-01114113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study on the Critical Detection of Subsurface Dielectric Scatterers with GPR Systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimized analysis of slotted substrate integrated waveguides by a method-of-moments mode -matching hybrid approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elena Pettinelli</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Seljan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Int. Conf. on Electromagnetics in Advanced Applications, ICEEA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Torino, Italy. pp.616 - 619, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA.2013.6632316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958913v1</w:t>
+                <w:t xml:space="preserve">hal-00924664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized analysis of slotted substrate integrated waveguides by a method-of-moments mode -matching hybrid approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new synthesis technique for near-field focusing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. on Electromagnetics in Advanced Applications, ICEEA 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE APS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Orlando, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICEAA.2013.6632316⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00924664v1</w:t>
+                <w:t xml:space="preserve">hal-00924651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new synthesis technique for near-field focusing systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+                <w:t xml:space="preserve">Numerical Study on the Critical Detection of Subsurface Dielectric Scatterers with GPR Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Comite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Pettinelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE APS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Orlando, United States</w:t>
+              <w:t xml:space="preserve">7th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Goteborg, Sweden. pp.3361-3364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924651v1</w:t>
+                <w:t xml:space="preserve">hal-00958913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental characterization of on body propagation at 60 GHz</w:t>
+                <w:t xml:space="preserve">Characterization of on-body communications at millimeter waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Chahat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anda R. Guraliuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conf. on Antennas and Propagation, EuCAP 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Int. Conf. on Electromagnetics in Advanced Applications, ICEEA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Torino, Italy. pp.42 - 44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA.2013.6632185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924305v1</w:t>
+                <w:t xml:space="preserve">hal-00924657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical-asymptotic synergic approach for speeding up the filling time in a MoM/mode matching code for large SIW structures</w:t>
+                <w:t xml:space="preserve">Theoretical and experimental characterization of on body propagation at 60 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Chahat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electromagnetics and Communications, IceCom'2013 (Intelect Workshop)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">European Conf. on Antennas and Propagation, EuCAP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925163v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient analysis of SIW-based antenna geometries through a rigorous MoM mode-matching approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical-asymptotic synergic approach for speeding up the filling time in a MoM/mode matching code for large SIW structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE APS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Orlando, United States</w:t>
+              <w:t xml:space="preserve">Electromagnetics and Communications, IceCom'2013 (Intelect Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924641v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A full-wave hybrid method for the fast analysis of SIW-based antennas</w:t>
+                <w:t xml:space="preserve">Efficient analysis of SIW-based antenna geometries through a rigorous MoM mode-matching approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conf. on Antennas and Propagation, EuCAP 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">IEEE APS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924357v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de raccordement modal pour l'analyse rapide d'antennes SIW</w:t>
+                <w:t xml:space="preserve">A full-wave hybrid method for the fast analysis of SIW-based antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">European Conf. on Antennas and Propagation, EuCAP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926927v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of propagation along the body at 60 GHz with analytical models and skin-equivalent phantoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode de raccordement modal pour l'analyse rapide d'antennes SIW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Seljan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation and USNC-URSI National Radio Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Orlando, United States</w:t>
+              <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926736v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of layered mixed potentials for the accurate and efficient analysis of periodic printed structures</w:t>
+                <w:t xml:space="preserve">Study of propagation along the body at 60 GHz with analytical models and skin-equivalent phantoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Chahat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computation of layered mixed potentials for the accurate and efficient analysis of periodic printed structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Gothenburg, Sweden. pp.616 - 617</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation and USNC-URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840949v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel mode-matching technique for the efficient analysis of complex multi-layer SIW and SISW-based structures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computation of layered mixed potentials for the accurate and efficient analysis of periodic printed structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Paulotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Baccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Antennas Propagation Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Computation of layered mixed potentials for the accurate and efficient analysis of periodic printed structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Gothenburg, Sweden. pp.616 - 617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773106v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and Experimental Investigations on the Performance of Ground Penetrating Radars in Challenging Operational Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davide Comite</w:t>
+                <w:t xml:space="preserve">Substrate integrated waveguide structures: analysis and design of multiple beam antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erio Gandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tekkouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Seljan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S.E. Lauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Microwave Week - Space for Microwaves Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands. pp.79-82</w:t>
+              <w:t xml:space="preserve">COST VISTA meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Istambul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959570v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact and Low-Loss Printed Circuit Based on Hybrid Rings for Radar Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Zucca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Ciattaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Pintauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23228,190 +23207,315 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd European Microwave Conference (EuMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands. pp.487-490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate integrated waveguide structures: analysis and design of multiple beam antennas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Novel mode-matching technique for the efficient analysis of complex multi-layer SIW and SISW-based structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Seljan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST VISTA meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Istambul, Turkey</w:t>
+              <w:t xml:space="preserve">IEEE International Antennas Propagation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772900v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theoretical and Experimental Investigations on the Performance of Ground Penetrating Radars in Challenging Operational Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Comite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Barone Pier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E. Lauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th European Microwave Week - Space for Microwaves Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands. pp.79-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId489"/>
+      <w:footerReference w:type="default" r:id="rId491"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -23558,51 +23662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05606677v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Valerio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2026.3686586" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302624v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Perrone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Lombardi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2025.3592337" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318584v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rico-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alberto Tob&#243;n V&#225;squez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mesa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2024.3499742" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318586v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vakhtang Jandieri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Tognolatti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Baccarelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2025.3589736" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688739v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Balmaseda-M&#225;rquez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Padilla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Palomares Caballero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. Valenzuela-Valdes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3434646" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373024v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fischer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078723000090" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373037v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rivero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Quevedo-Teruel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3325207" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03956212v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Ettorre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Albani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casaletti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2022.3218761" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929740v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Zheng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Casaletti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed F Abdelshafy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Capolino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoxiang Ren" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2022.3200102" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427816v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3187527" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Burghignoli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.20" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369241v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Castillo-Tapia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Yakovlev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21186293" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243789v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Rodriguez-Berral" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2020.3003210" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474077v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Fonseca" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMW.2020.3033847" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505685v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvonimir Sipus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rajo-Iglesias" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2020.3014987" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474072v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Alex-Amor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Ghasemifard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Ebrahimpouri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3011004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474071v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Zetterstrom" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Norgren" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10175990" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474070v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyotoshi Yasumoto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Schettini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2020.3011321" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495077v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10051600" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02469490v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2948491" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165693v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bagheriasl" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11050620" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505500v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2894280" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505866v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fuscaldo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi Concetto Pavone" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Comite" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907871900062X" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02143861v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Dahlberg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11040581" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505511v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjam/2019012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505521v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2916821" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505525v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsheng Chen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana D&#237;az-Rubio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurkan Gok" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Grbic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ab161d" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01783831v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofo Razafimahatratra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC17090104" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884539v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2018.2865456" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505494v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2882056" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884519v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2863718" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01802421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zheng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Zanella" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Dartora" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2765705" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01868230v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Zhang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18072254" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01805076v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2018.2829885" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01551691v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allessandro Galli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2670503" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01551820v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2233" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01551791v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002026" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508043v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Comite" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fuscaldo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Pavone" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ettorre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978601" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01551734v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2677923" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343526v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi C. Pavone" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Galli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4949507" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01315756v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Paulotto" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Jackson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald R. Wilton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2499087" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01396290v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2605667" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01153934v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2412959" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114534v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda R. Guraliuc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Chahat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996546v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2301994" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114541v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2313019" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117536v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Martinis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Mahdjoubi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Collardey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bernard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2352274" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925094v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Seljan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2279795" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998726v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711026" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906027v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zucca" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciattaglia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pintauro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27647" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R423KFST-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905791v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoaib Muhammad" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Legay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2227443" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905750v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Lauro" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mattei" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barone Pier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pettinelli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Vannaroni" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2013-04.001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959563v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Mastrangeli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo de Luca" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.26665" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6T5S6QZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998676v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711707" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905576v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2242034" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925112v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2282522" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907540v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2201100" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907552v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mazzocchi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciattaglia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zucca" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/786791" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771981v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tinh Nguyen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rolland" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem V. Boriskin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907549v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.1011.12.003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907544v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078712000402" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318606v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashray Ugle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arias Campo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bruni" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318587v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ambrogi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhuan Tong" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999174" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302626v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/URSIEMTS25/GANP7276" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318604v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05219844v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAP62502.2024.10846621" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302628v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Roy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.11000042" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338477v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lawp.2025.3592337" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318595v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999825" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097452v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Molero" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Padilla" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999513" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318589v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999574" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318591v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Berto" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Foglia Manzillo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999523" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05221891v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501498" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302633v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302635v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05222552v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732798" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05224215v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA61917.2024.10701709" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05226603v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10685934" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05199252v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732122" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05199244v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10687259" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571282v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Molero Jim&#233;nez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Palomares-Caballero" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133199" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474058v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alberto Tobon Vasquez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04466049v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474052v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jackson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133189" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474056v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petek" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivero" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tobon Vasquez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Quevedo-Teruel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237483" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474055v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasquez-Tobon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133317" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04067147v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133492" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04211873v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10238310" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474060v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA57318.2023.10297673" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302639v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04328860v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133607" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347053v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290226" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474044v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS55062.2022.9825561" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474035v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasquez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vipiana" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769570" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474039v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474043v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474047v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03929983v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769571" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474021v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474028v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castillo-Tapia" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anguiano-Sanjurjo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mesa" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yakovlev" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS/URSI47566.2021.9703746" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474019v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474015v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411006" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474030v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hairu Wang" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Giusti" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474026v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ISAP47258.2021.9614393" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474016v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9410945" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551297v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Tob&#243;n V&#225;squez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411431" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474012v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R.D. Filgueiras" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dartora" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Augusto Mariano" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/6GSUMMIT49458.2020.9083852" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474014v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169533v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelshafy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135497" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152000v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135362" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03151984v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Hannachi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474010v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135320" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474007v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135930" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474006v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Femandez-Gonzalez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135517" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473995v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473997v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-EMTS.2019.8931540" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166849v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed F. Abdelshafy" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474002v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473999v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473992v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277963v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474004v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120926v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Qiang" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Doncker" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166984v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169522v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879299" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806843v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806893v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01928540v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mohamad" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884598v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandiaye Fall" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806815v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806727v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0570" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927258v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Njeim" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cambril" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884633v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806830v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878552v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo A.C. Aguilar" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whiteside" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806883v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511484v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Dan Istrate" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01805578v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807324v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928642" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807388v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806971v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807068v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807691v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besudev Majumber" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806933v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2017.8065568" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807707v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehsa Ebrahimpouri" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcom Ng Mou Kehn" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiannon Mitchell-Thomas" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807458v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Ceccuzzi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ponti" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2017.8065274" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807353v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807055v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetaMaterials.2017.8107916" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807060v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513795v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816002" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862326v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.15-12-2016.2267657" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737242v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807105v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072067" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806925v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806215v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01805275v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416329v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696146" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807409v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340613v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416322v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696143" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368154v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481905" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360033v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513393v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01154358v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Jackson" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115942v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Girard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01154366v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01155640v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat T&#252;rker Celepcikay" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01155634v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Dieylar Diallo" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01154378v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Makdissy" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/usnc-ursi.2015.7303453" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115202v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071523v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071544v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901996" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115040v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115038v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tekkouk" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115068v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Girard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ali" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114872v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115042v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galli" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114116v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ali" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115977v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071529v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6905381" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071525v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904851" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114110v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902051" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071554v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902610" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114113v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924657v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632185" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958913v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924664v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632316" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924651v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924305v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925163v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924641v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924357v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926927v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926736v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00840949v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773106v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959570v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959577v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pintauro" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772900v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erio Gandini" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05606677v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Valerio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2026.3686586" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302624v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Perrone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Lombardi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2025.3592337" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318584v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rico-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alberto Tob&#243;n V&#225;squez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mesa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2024.3499742" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318586v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vakhtang Jandieri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Tognolatti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Baccarelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2025.3589736" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688739v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Balmaseda-M&#225;rquez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Padilla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Palomares Caballero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. Valenzuela-Valdes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3434646" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373024v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fischer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078723000090" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373037v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rivero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Quevedo-Teruel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3325207" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03956212v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Ettorre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Albani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casaletti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2022.3218761" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929740v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Zheng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Casaletti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed F Abdelshafy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Capolino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoxiang Ren" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2022.3200102" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427816v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3187527" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243789v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Rodriguez-Berral" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2020.3003210" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369241v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Castillo-Tapia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Yakovlev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21186293" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145728v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Burghignoli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.20" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474077v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Fonseca" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMW.2020.3033847" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474071v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Zetterstrom" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Ghasemifard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Norgren" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10175990" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474070v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyotoshi Yasumoto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Schettini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2020.3011321" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474072v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Alex-Amor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Ebrahimpouri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3011004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505685v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvonimir Sipus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rajo-Iglesias" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2020.3014987" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495077v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10051600" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02469490v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2948491" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165693v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bagheriasl" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11050620" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505500v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2894280" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505511v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Dahlberg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjam/2019012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505866v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fuscaldo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi Concetto Pavone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Comite" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907871900062X" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02143861v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11040581" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505521v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2916821" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505525v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsheng Chen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana D&#237;az-Rubio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurkan Gok" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Grbic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ab161d" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01783831v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofo Razafimahatratra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC17090104" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884539v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2018.2865456" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505494v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2882056" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884519v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2863718" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01802421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zheng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Zanella" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Dartora" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2765705" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01868230v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Zhang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18072254" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01805076v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2018.2829885" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01551791v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002026" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01551820v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2233" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01551691v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allessandro Galli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2670503" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508043v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Comite" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fuscaldo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Pavone" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ettorre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978601" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01551734v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2677923" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343526v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi C. Pavone" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Galli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4949507" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01315756v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Paulotto" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Jackson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald R. Wilton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2499087" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01396290v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2605667" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01153934v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2412959" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996546v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2301994" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114534v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda R. Guraliuc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Chahat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114541v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2313019" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117536v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Martinis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Mahdjoubi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Collardey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bernard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2352274" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906027v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zucca" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciattaglia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pintauro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27647" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R423KFST-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998726v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Seljan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711026" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925094v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2279795" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905791v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoaib Muhammad" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Legay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2227443" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905750v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Lauro" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mattei" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barone Pier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pettinelli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Vannaroni" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2013-04.001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959563v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Mastrangeli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo de Luca" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.26665" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6T5S6QZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998676v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711707" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905576v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2242034" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925112v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2282522" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907552v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mazzocchi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciattaglia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zucca" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/786791" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907540v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2201100" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771981v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tinh Nguyen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rolland" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem V. Boriskin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907549v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.1011.12.003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907544v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078712000402" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302626v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/URSIEMTS25/GANP7276" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318604v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhuan Tong" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ambrogi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05219844v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAP62502.2024.10846621" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302628v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Roy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.11000042" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338477v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lawp.2025.3592337" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318587v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999174" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318606v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashray Ugle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arias Campo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bruni" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318595v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999825" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610694v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Berto" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Foglia Manzillo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cama65664.2025.11335241" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097452v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Molero" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Padilla" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999513" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318589v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999574" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318591v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999523" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05221891v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501498" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302633v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302635v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05222552v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732798" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05224215v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA61917.2024.10701709" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05226603v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10685934" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05199252v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732122" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05199244v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10687259" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04466049v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474052v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jackson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133189" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474058v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alberto Tobon Vasquez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571282v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Molero Jim&#233;nez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Palomares-Caballero" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133199" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474055v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petek" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivero" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasquez-Tobon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Quevedo-Teruel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133317" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474056v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tobon Vasquez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237483" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04067147v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133492" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04211873v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10238310" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474060v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA57318.2023.10297673" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302639v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04328860v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133607" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347053v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290226" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474039v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474043v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474044v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS55062.2022.9825561" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474035v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasquez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vipiana" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769570" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474047v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03929983v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769571" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474021v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474028v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castillo-Tapia" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anguiano-Sanjurjo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mesa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yakovlev" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS/URSI47566.2021.9703746" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474019v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474015v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411006" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474030v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hairu Wang" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Giusti" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474026v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ISAP47258.2021.9614393" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474016v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9410945" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551297v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Tob&#243;n V&#225;squez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411431" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169533v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelshafy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135497" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152000v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135362" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03151984v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Hannachi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474014v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474012v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R.D. Filgueiras" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dartora" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Augusto Mariano" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/6GSUMMIT49458.2020.9083852" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474010v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135320" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474007v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135930" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474006v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Femandez-Gonzalez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135517" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474002v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473995v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473997v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-EMTS.2019.8931540" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166849v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed F. Abdelshafy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473999v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473992v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277963v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474004v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120926v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Qiang" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Doncker" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166984v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169522v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879299" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806727v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0570" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806843v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806893v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884598v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandiaye Fall" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806815v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01928540v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mohamad" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927258v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Njeim" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cambril" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884633v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806830v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878552v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo A.C. Aguilar" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whiteside" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806883v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511484v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Dan Istrate" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807068v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807691v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besudev Majumber" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806933v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2017.8065568" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01805578v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807324v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928642" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807388v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806971v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807707v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehsa Ebrahimpouri" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcom Ng Mou Kehn" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiannon Mitchell-Thomas" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807458v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Ceccuzzi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ponti" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2017.8065274" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807353v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807055v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetaMaterials.2017.8107916" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807060v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513795v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816002" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862326v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.15-12-2016.2267657" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737242v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807105v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072067" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806925v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806215v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01805275v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416322v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696143" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368154v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481905" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01807409v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340613v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416329v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696146" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360033v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513393v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01154358v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Jackson" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115942v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Girard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01154366v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01155640v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat T&#252;rker Celepcikay" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01155634v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Dieylar Diallo" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01154378v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Makdissy" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/usnc-ursi.2015.7303453" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115202v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115977v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071529v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6905381" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071525v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904851" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071544v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901996" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071523v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115038v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tekkouk" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115068v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Girard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ali" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114872v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115042v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galli" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114116v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ali" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115040v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071554v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902610" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114110v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902051" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114113v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924664v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632316" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924651v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958913v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924657v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632185" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924305v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925163v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924641v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924357v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926927v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926736v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00840949v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772900v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erio Gandini" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959577v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pintauro" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773106v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959570v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>