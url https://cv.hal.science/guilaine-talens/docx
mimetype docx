--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -1147,217 +1147,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate semantic web evolution: an approach based on multi-agent system</w:t>
+                <w:t xml:space="preserve">Ontology evolution in the corporate semantic web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Chamekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilaine Talens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the Fifth International Conference on Management of Emergent Digital EcoSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Luxembourg. pp.235-240</w:t>
+              <w:t xml:space="preserve">15th international Conference on entreprise Information System (ICEIS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Angers, France. pp.142-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00956283v1</w:t>
+                <w:t xml:space="preserve">hal-00862718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology evolution in the corporate semantic web</w:t>
+                <w:t xml:space="preserve">Corporate semantic web evolution: an approach based on multi-agent system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Chamekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilaine Talens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th international Conference on entreprise Information System (ICEIS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Angers, France. pp.142-150</w:t>
+              <w:t xml:space="preserve">the Fifth International Conference on Management of Emergent Digital EcoSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Luxembourg. pp.235-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862718v1</w:t>
+                <w:t xml:space="preserve">hal-00956283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cooperation System based on Ontologies</w:t>
               </w:r>
@@ -2545,51 +2545,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913868v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Ziani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Boulanger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Talens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.32.787-815" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-X7NBZ14J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688864v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.16.1.89-113" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690248v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delorme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Disson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125727v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Wintergerst" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123682v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thivant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunika Mercier-Laurent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80847-1_9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gaget" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193097v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493753v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducroquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626994v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Chamekh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382497v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956283v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862718v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743549v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688900v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688887v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688906v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688908v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688903v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688910v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959500v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Bentayeb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Bielikov&#225;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boussa&#239;d" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Catania" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55814-7_1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466791v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80847-1_2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466740v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913868v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Ziani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Boulanger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Talens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.32.787-815" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-X7NBZ14J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688864v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.16.1.89-113" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690248v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delorme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Disson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125727v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Wintergerst" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123682v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thivant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunika Mercier-Laurent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80847-1_9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gaget" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193097v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493753v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducroquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626994v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Chamekh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382497v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862718v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743549v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688900v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688887v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688906v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688908v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688903v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688910v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959500v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Bentayeb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Bielikov&#225;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boussa&#239;d" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Catania" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55814-7_1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466791v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80847-1_2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466740v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>