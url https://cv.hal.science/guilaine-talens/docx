--- v1 (2026-04-12)
+++ v2 (2026-05-09)
@@ -1147,217 +1147,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology evolution in the corporate semantic web</w:t>
+                <w:t xml:space="preserve">Corporate semantic web evolution: an approach based on multi-agent system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Chamekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilaine Talens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th international Conference on entreprise Information System (ICEIS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Angers, France. pp.142-150</w:t>
+              <w:t xml:space="preserve">the Fifth International Conference on Management of Emergent Digital EcoSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Luxembourg. pp.235-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862718v1</w:t>
+                <w:t xml:space="preserve">hal-00956283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate semantic web evolution: an approach based on multi-agent system</w:t>
+                <w:t xml:space="preserve">Ontology evolution in the corporate semantic web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Chamekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilaine Talens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the Fifth International Conference on Management of Emergent Digital EcoSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Luxembourg. pp.235-240</w:t>
+              <w:t xml:space="preserve">15th international Conference on entreprise Information System (ICEIS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Angers, France. pp.142-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00956283v1</w:t>
+                <w:t xml:space="preserve">hal-00862718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cooperation System based on Ontologies</w:t>
               </w:r>
@@ -1432,394 +1432,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BUSINESS ONTOLOGIES COOPERATION</w:t>
+                <w:t xml:space="preserve">Evolution d'une ontologie hybride-Application au domaine de la géotechnique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Ziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilaine Talens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3nd International Conference on Knowledge Discovery Knowledge Engineering and Knowledge Management(KEOD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, France. p214-219</w:t>
+              <w:t xml:space="preserve">4 èmes Journées Francophones sur les Ontologies (JFO 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Canada. p1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688900v1</w:t>
+                <w:t xml:space="preserve">hal-00688887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution d'une ontologie hybride-Application au domaine de la géotechnique</w:t>
+                <w:t xml:space="preserve">BUSINESS ONTOLOGIES COOPERATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Ziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilaine Talens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 èmes Journées Francophones sur les Ontologies (JFO 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Canada. p1-14</w:t>
+              <w:t xml:space="preserve">3nd International Conference on Knowledge Discovery Knowledge Engineering and Knowledge Management(KEOD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, France. p214-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688887v1</w:t>
+                <w:t xml:space="preserve">hal-00688900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture d'un système d'aide à l'alignement d'ontologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mina Ziani</w:t>
+                <w:t xml:space="preserve">Evolutive Ontologies by versioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilaine Talens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Boulanger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilaine Talens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Atelier Recherche d'Information SEmantique RISE, Associé au 28ème Congrès INFORSID 2010.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, France. p5-18</w:t>
+              <w:t xml:space="preserve">RCIS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, France. p19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688906v1</w:t>
+                <w:t xml:space="preserve">hal-00688908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutive Ontologies by versioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architecture d'un système d'aide à l'alignement d'ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Ziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilaine Talens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danielle Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCIS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, France. p19-21</w:t>
+              <w:t xml:space="preserve">Second Atelier Recherche d'Information SEmantique RISE, Associé au 28ème Congrès INFORSID 2010.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, France. p5-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688908v1</w:t>
+                <w:t xml:space="preserve">hal-00688906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d'aide à l'alignement d'ontologies métier-Application au domaine géotechnique</w:t>
               </w:r>
@@ -2545,51 +2545,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913868v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Ziani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Boulanger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Talens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.32.787-815" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-X7NBZ14J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688864v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.16.1.89-113" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690248v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delorme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Disson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125727v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Wintergerst" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123682v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thivant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunika Mercier-Laurent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80847-1_9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gaget" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193097v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493753v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducroquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626994v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Chamekh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382497v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862718v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743549v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688900v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688887v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688906v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688908v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688903v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688910v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959500v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Bentayeb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Bielikov&#225;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boussa&#239;d" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Catania" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55814-7_1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466791v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80847-1_2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466740v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913868v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Ziani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Boulanger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Talens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.32.787-815" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-X7NBZ14J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688864v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.16.1.89-113" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690248v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delorme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Disson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125727v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Wintergerst" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123682v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thivant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunika Mercier-Laurent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80847-1_9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gaget" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193097v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493753v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducroquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626994v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Chamekh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382497v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956283v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862718v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743549v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688887v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688900v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688906v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688903v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688910v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959500v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Bentayeb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Bielikov&#225;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boussa&#239;d" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Catania" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55814-7_1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466791v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80847-1_2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466740v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>