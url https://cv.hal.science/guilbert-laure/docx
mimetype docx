--- v0 (2026-03-30)
+++ v1 (2026-04-30)
@@ -1517,365 +1517,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological flourishing: Validation of the French version of the Flourishing Scale and exploration of its relationships with personality traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Employability: review and research prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Villieux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laure Guilbert</w:t>
+                <w:t xml:space="preserve">Brice Gouvernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.paid.2015.08.027⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Educational and Vocational Guidance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.69-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10775-015-9288-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03062792v1</w:t>
+                <w:t xml:space="preserve">hal-03063341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employability: review and research prospects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychological flourishing: Validation of the French version of the Flourishing Scale and exploration of its relationships with personality traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Villieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sung-Cheol Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guilbert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Educational and Vocational Guidance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88 (Janvier), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.paid.2015.08.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10775-015-9288-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03063341v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological flourishing: Validation of the French version of the Flourishing Scale and exploration of its relationships with personality traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Villieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sung-Cheol Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Personality and Individual Differences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 88, pp.1-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.paid.2015.08.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482542v1</w:t>
@@ -3245,230 +3245,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants personnologiques et émotionnels du stress, du burnout et du workaholisme chez les enseignants du 1er et du 2ème degré : quelles différences ?</w:t>
+                <w:t xml:space="preserve">Menace du stéréotype, employabilité et affirmation de valeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Guedon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bernaud</w:t>
+                <w:t xml:space="preserve">Nolwenn Anier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Priolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guilbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marinette Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Internationales de Psychologie Différentielle, "La variabilité au 21ème siècle : défis scientifiques, défis sociétaux", Paris, 18-20 juin 2014</w:t>
+              <w:t xml:space="preserve">10ème Congrès International de Psychologie Sociale en Langue Française, Paris, 27-30 Août 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03074992v1</w:t>
+                <w:t xml:space="preserve">hal-03073397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menace du stéréotype, employabilité et affirmation de valeurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déterminants personnologiques et émotionnels du stress, du burnout et du workaholisme chez les enseignants du 1er et du 2ème degré : quelles différences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Anier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laure Guilbert</w:t>
+                <w:t xml:space="preserve">Marinette Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès International de Psychologie Sociale en Langue Française, Paris, 27-30 Août 2014</w:t>
+              <w:t xml:space="preserve">21èmes Journées Internationales de Psychologie Différentielle, "La variabilité au 21ème siècle : défis scientifiques, défis sociétaux", Paris, 18-20 juin 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03073397v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'employabilité : une recherche exploratoire</w:t>
               </w:r>
@@ -3506,51 +3506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chavignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gouvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème congrès de l'Association Internationale de Psychologie du Travail de Langue Française, Travail d'avenir et avenir du travail. Comment faire face aux nouvelles exigences professionnelles ?, Lyon, 10-13 juillet 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
@@ -3871,243 +3871,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conciliation des domaines de vie des femmes cadres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conciliation des domaines de vie, stress, satisfaction au travail, rapport au travail et soutien social chez trois générations de cadres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lancry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Paltrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Lourel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Lancry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème congrès de l'Association Internationale de Psychologie du Travail de Langue Française, "Le travail dans tous ses états", Lille, 6-9 juillet 2010</w:t>
+              <w:t xml:space="preserve">16ème congrès de l'Association Internationale de Psychologie du Travail de Langue Française, Le travail dans tous ses états, Lille, 6-9 juillet 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03074997v1</w:t>
+                <w:t xml:space="preserve">hal-03074996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conciliation des domaines de vie, stress, satisfaction au travail, rapport au travail et soutien social chez trois générations de cadres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conciliation des domaines de vie des femmes cadres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Paltrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Lourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lancry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcel Lourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème congrès de l'Association Internationale de Psychologie du Travail de Langue Française, Le travail dans tous ses états, Lille, 6-9 juillet 2010</w:t>
+              <w:t xml:space="preserve">16ème congrès de l'Association Internationale de Psychologie du Travail de Langue Française, "Le travail dans tous ses états", Lille, 6-9 juillet 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03074996v1</w:t>
+                <w:t xml:space="preserve">hal-03074997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des T.I.C. sur le commandement en gendarmerie départementale</w:t>
               </w:r>
@@ -5297,51 +5297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julie Collange; Even Loarer; Todd Lubart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La psychologie différentielle au 21ème siècle  : nouvelles modélisations et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Lati, pp. 102-106, 2018, 978-2-9563911-0-4</w:t>
@@ -6306,254 +6306,254 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employabilité et discrimination perçues : quel rôle dans la recherche d'emploi, intentions de départ à la retraite et santé des demandeurs d'emploi de plus de 45 ans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Pruvost</w:t>
+                <w:t xml:space="preserve">Stéréotypes, valeurs et employabilité chez les demandeurs d'emploi de plus de 45 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Anier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Priolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guilbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Pôle Emploi Nord-Pas de Calais. 2014, s.p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Pôle Emploi Haute-Normandie. 2014, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03078307v1</w:t>
+                <w:t xml:space="preserve">hal-03078308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéréotypes, valeurs et employabilité chez les demandeurs d'emploi de plus de 45 ans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Anier</w:t>
+                <w:t xml:space="preserve">Employabilité et discrimination perçues : quel rôle dans la recherche d'emploi, intentions de départ à la retraite et santé des demandeurs d'emploi de plus de 45 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Priolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guilbert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Pôle Emploi Haute-Normandie. 2014, s.p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Pôle Emploi Nord-Pas de Calais. 2014, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03078308v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès à l'emploi pour les demandeurs d'emploi de plus de 45 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Priolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7100,51 +7100,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A3D060C"/>
+    <w:nsid w:val="8D72C2FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7331,51 +7331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guilbert-laure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6482-9422" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111865727" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216247661" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359193700" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695456v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gohin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bernaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pignault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Croity-Belz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.585.0092" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689929v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Yakimova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pithon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jourjon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.863.0243" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441397v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vayre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Priolo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samatan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2022.02.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bosselut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LHS-06-2020-0043" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Blanchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12646-020-00570-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279667v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Meyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2021.101965" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441457v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nativel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Clerico" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2019.01.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484928v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auzoult" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilibert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sovet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2018.11.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461036v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Carrein" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Monfray" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joec.12075" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam&#233; Bastien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747954118801156" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062792v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villieux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sovet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Cheol Jung" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2015.08.027" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FCZXZNB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063341v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gouvernet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10775-015-9288-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482542v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03660467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leduc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vallery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LODJ-07-2013-0090" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062793v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30080-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X39GHMLP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03660465v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vall&#233;ry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Demailly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062794v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30151-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9BCX53D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062795v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lancry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2008.09.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBZWZSJH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062796v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.704.0313" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068284v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064273v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062797v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1643" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064275v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098050v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bazine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Saint-Germes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Pijoan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520031v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gambonnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult-Chagnault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281716v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074992v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guedon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Maillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073397v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Anier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074994v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coutard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chavignon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074993v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ardouin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074995v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faurie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718647v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Philippe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pralong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074997v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Paltrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lourel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074996v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069487v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Oge" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939848v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072930v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Henda-Gerfel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074998v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069489v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072931v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071487v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072932v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071489v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poly Langa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072933v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069488v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076522v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ratinet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Fabie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04045438v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;don" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057724v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057730v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056977v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058131v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056978v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056979v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056980v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04081374v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Loarer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.valle.2019.01.0176" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056976v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.valle.2016.01.0172" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395881v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078307v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pruvost" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourguignon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078308v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078309v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078310v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lourel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078311v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078312v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Thienot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04946669v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guilbert-laure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6482-9422" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111865727" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216247661" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359193700" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695456v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gohin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bernaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pignault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Croity-Belz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.585.0092" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689929v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Yakimova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pithon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jourjon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.863.0243" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441397v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vayre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Priolo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samatan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2022.02.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bosselut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LHS-06-2020-0043" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Blanchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12646-020-00570-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279667v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Meyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2021.101965" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441457v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nativel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Clerico" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2019.01.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484928v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auzoult" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilibert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sovet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2018.11.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461036v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Carrein" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Monfray" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joec.12075" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam&#233; Bastien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747954118801156" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gouvernet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10775-015-9288-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062792v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villieux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sovet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Cheol Jung" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2015.08.027" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FCZXZNB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482542v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03660467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leduc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vallery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LODJ-07-2013-0090" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062793v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30080-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X39GHMLP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03660465v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vall&#233;ry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Demailly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062794v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30151-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9BCX53D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062795v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lancry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2008.09.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBZWZSJH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062796v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.704.0313" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068284v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064273v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062797v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1643" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064275v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098050v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bazine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Saint-Germes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Pijoan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520031v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gambonnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult-Chagnault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281716v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073397v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Anier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074992v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guedon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Maillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074994v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coutard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chavignon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074993v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ardouin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074995v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faurie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718647v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Philippe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pralong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074996v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Paltrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lourel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074997v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069487v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Oge" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939848v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072930v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Henda-Gerfel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074998v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069489v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072931v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071487v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072932v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071489v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poly Langa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072933v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069488v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076522v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ratinet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Fabie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04045438v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;don" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057724v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057730v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056977v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058131v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056978v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056979v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056980v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04081374v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Loarer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.valle.2019.01.0176" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056976v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.valle.2016.01.0172" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395881v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078308v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078307v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pruvost" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourguignon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078309v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078310v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lourel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078311v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078312v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Thienot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04946669v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>