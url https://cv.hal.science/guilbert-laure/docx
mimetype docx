--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -3871,243 +3871,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conciliation des domaines de vie, stress, satisfaction au travail, rapport au travail et soutien social chez trois générations de cadres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conciliation des domaines de vie des femmes cadres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Paltrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Lourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lancry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcel Lourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème congrès de l'Association Internationale de Psychologie du Travail de Langue Française, Le travail dans tous ses états, Lille, 6-9 juillet 2010</w:t>
+              <w:t xml:space="preserve">16ème congrès de l'Association Internationale de Psychologie du Travail de Langue Française, "Le travail dans tous ses états", Lille, 6-9 juillet 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03074996v1</w:t>
+                <w:t xml:space="preserve">hal-03074997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conciliation des domaines de vie des femmes cadres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conciliation des domaines de vie, stress, satisfaction au travail, rapport au travail et soutien social chez trois générations de cadres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lancry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Paltrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Lourel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Lancry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème congrès de l'Association Internationale de Psychologie du Travail de Langue Française, "Le travail dans tous ses états", Lille, 6-9 juillet 2010</w:t>
+              <w:t xml:space="preserve">16ème congrès de l'Association Internationale de Psychologie du Travail de Langue Française, Le travail dans tous ses états, Lille, 6-9 juillet 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03074997v1</w:t>
+                <w:t xml:space="preserve">hal-03074996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des T.I.C. sur le commandement en gendarmerie départementale</w:t>
               </w:r>
@@ -4411,191 +4411,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fidélisation des cadres : une étude exploratoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fidélisation des salariés : nouvelle pratique de gestion des ressources humaines ou nouvelle politique de changement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Henda-Gerfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guilbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sana Henda-Gerfel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes journées d'étude sur les carrières, Carrières et Contextes, Lyon, 22-23 mai 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque Management du changement, ISEOR, Academy of Changement, Lyon, 21-24 avril 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03074998v1</w:t>
+                <w:t xml:space="preserve">hal-03069489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fidélisation des salariés : nouvelle pratique de gestion des ressources humaines ou nouvelle politique de changement ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fidélisation des cadres : une étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Henda-Gerfel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Management du changement, ISEOR, Academy of Changement, Lyon, 21-24 avril 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Ecully, France</w:t>
+              <w:t xml:space="preserve">5èmes journées d'étude sur les carrières, Carrières et Contextes, Lyon, 22-23 mai 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03069489v1</w:t>
+                <w:t xml:space="preserve">hal-03074998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de vie, déterminants et activités de vie des cadres : quatre études de cas</w:t>
               </w:r>
@@ -6306,254 +6306,254 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéréotypes, valeurs et employabilité chez les demandeurs d'emploi de plus de 45 ans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Anier</w:t>
+                <w:t xml:space="preserve">Employabilité et discrimination perçues : quel rôle dans la recherche d'emploi, intentions de départ à la retraite et santé des demandeurs d'emploi de plus de 45 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Priolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guilbert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Pôle Emploi Haute-Normandie. 2014, s.p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Pôle Emploi Nord-Pas de Calais. 2014, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03078308v1</w:t>
+                <w:t xml:space="preserve">hal-03078307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employabilité et discrimination perçues : quel rôle dans la recherche d'emploi, intentions de départ à la retraite et santé des demandeurs d'emploi de plus de 45 ans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Pruvost</w:t>
+                <w:t xml:space="preserve">Stéréotypes, valeurs et employabilité chez les demandeurs d'emploi de plus de 45 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Anier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Priolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guilbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Pôle Emploi Haute-Normandie. 2014, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bourguignon</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03078307v1</w:t>
+                <w:t xml:space="preserve">hal-03078308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès à l'emploi pour les demandeurs d'emploi de plus de 45 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Priolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7100,51 +7100,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D72C2FA"/>
+    <w:nsid w:val="516A2034"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7331,51 +7331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guilbert-laure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6482-9422" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111865727" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216247661" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359193700" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695456v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gohin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bernaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pignault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Croity-Belz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.585.0092" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689929v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Yakimova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pithon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jourjon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.863.0243" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441397v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vayre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Priolo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samatan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2022.02.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bosselut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LHS-06-2020-0043" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Blanchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12646-020-00570-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279667v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Meyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2021.101965" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441457v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nativel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Clerico" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2019.01.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484928v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auzoult" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilibert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sovet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2018.11.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461036v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Carrein" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Monfray" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joec.12075" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam&#233; Bastien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747954118801156" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gouvernet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10775-015-9288-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062792v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villieux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sovet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Cheol Jung" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2015.08.027" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FCZXZNB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482542v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03660467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leduc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vallery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LODJ-07-2013-0090" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062793v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30080-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X39GHMLP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03660465v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vall&#233;ry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Demailly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062794v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30151-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9BCX53D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062795v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lancry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2008.09.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBZWZSJH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062796v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.704.0313" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068284v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064273v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062797v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1643" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064275v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098050v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bazine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Saint-Germes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Pijoan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520031v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gambonnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult-Chagnault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281716v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073397v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Anier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074992v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guedon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Maillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074994v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coutard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chavignon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074993v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ardouin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074995v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faurie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718647v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Philippe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pralong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074996v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Paltrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lourel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074997v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069487v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Oge" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939848v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072930v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Henda-Gerfel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074998v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069489v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072931v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071487v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072932v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071489v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poly Langa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072933v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069488v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076522v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ratinet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Fabie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04045438v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;don" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057724v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057730v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056977v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058131v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056978v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056979v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056980v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04081374v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Loarer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.valle.2019.01.0176" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056976v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.valle.2016.01.0172" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395881v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078308v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078307v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pruvost" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourguignon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078309v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078310v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lourel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078311v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078312v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Thienot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04946669v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guilbert-laure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6482-9422" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111865727" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216247661" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359193700" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695456v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gohin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bernaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pignault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Croity-Belz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.585.0092" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689929v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Yakimova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pithon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jourjon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.863.0243" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441397v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vayre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Priolo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samatan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2022.02.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bosselut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LHS-06-2020-0043" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Blanchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12646-020-00570-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279667v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Meyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2021.101965" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441457v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nativel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Clerico" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2019.01.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484928v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auzoult" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilibert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sovet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2018.11.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461036v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Carrein" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Monfray" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joec.12075" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam&#233; Bastien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747954118801156" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gouvernet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10775-015-9288-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062792v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villieux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sovet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Cheol Jung" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2015.08.027" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FCZXZNB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482542v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03660467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leduc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vallery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LODJ-07-2013-0090" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062793v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30080-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X39GHMLP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03660465v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vall&#233;ry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Demailly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062794v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30151-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9BCX53D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062795v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lancry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2008.09.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBZWZSJH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062796v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.704.0313" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068284v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064273v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062797v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1643" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064275v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098050v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bazine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Saint-Germes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Pijoan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520031v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gambonnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult-Chagnault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281716v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073397v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Anier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074992v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guedon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Maillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074994v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coutard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chavignon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074993v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ardouin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074995v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faurie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718647v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Philippe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pralong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074997v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Paltrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lourel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074996v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069487v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Oge" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939848v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072930v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Henda-Gerfel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069489v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074998v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072931v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071487v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072932v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071489v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poly Langa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072933v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069488v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076522v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ratinet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Fabie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04045438v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;don" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057724v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057730v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056977v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058131v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056978v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056979v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056980v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04081374v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Loarer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.valle.2019.01.0176" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056976v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.valle.2016.01.0172" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395881v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078307v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pruvost" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourguignon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078308v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078309v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078310v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lourel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078311v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078312v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Thienot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04946669v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>