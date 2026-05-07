--- v0 (2026-04-15)
+++ v1 (2026-05-07)
@@ -1920,319 +1920,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04594905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">He migration in implanted UO2 sintered disks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profile measurements of helium implanted in UO2 sintered pellets by using the 3He(d,α)1H nuclear reaction analysis technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Erramli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Carlot</w:t>
+                <w:t xml:space="preserve">Laetitia Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 327 (2-3), pp.88-96. </w:t>
+              <w:t xml:space="preserve">, 2004, 327 (2-3), pp.159-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2004.01.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2004.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04594914v1</w:t>
+                <w:t xml:space="preserve">irsn-04594925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profile measurements of helium implanted in UO2 sintered pellets by using the 3He(d,α)1H nuclear reaction analysis technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">He migration in implanted UO2 sintered disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Erramli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Severine Guilbert</w:t>
+                <w:t xml:space="preserve">Philippe Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Vincent</w:t>
+                <w:t xml:space="preserve">Gaelle Carlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 327 (2-3), pp.159-164. </w:t>
+              <w:t xml:space="preserve">, 2004, 327 (2-3), pp.88-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2004.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2004.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04594925v1</w:t>
+                <w:t xml:space="preserve">irsn-04594914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helium behavior in UO2 polycrystalline disks</w:t>
               </w:r>
@@ -2244,51 +2244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Erramli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2515,541 +2515,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric study of phenomena influencing secondary hydriding during loca transients</w:t>
+                <w:t xml:space="preserve">Experimental contribution to the determination of the In-Zr system for severe nuclear accident assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apou Martial Kpemou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Severine Guilbert</w:t>
+                <w:t xml:space="preserve">Sandra Gyasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M C Baietto</w:t>
+                <w:t xml:space="preserve">Marc Lomello-Tafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barrachin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Antion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2023 Water Reactor Fuel Performance Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19e conférence "Thermodynamics of Alloys"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dr Olivier Dezellus, Président du comité d’organisation de TOFA 2024, Sep 2024, Lyon (Université Lumière Lyon 2), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04594502v1</w:t>
+                <w:t xml:space="preserve">hal-04988404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue Behavior in Air of 316L Stainless Steel Obtained by Additive Manufacturing in the Frame of the NUCOBAM European Project</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parametric study of phenomena influencing secondary hydriding during loca transients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter-John Chitty</w:t>
+                <w:t xml:space="preserve">Apou Martial Kpemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Desquines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Taurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Hermant</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M C Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2024 Pressure Vessels &amp; Piping Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASME, Jul 2024, Bellevue, France. pp.V004T06A031, </w:t>
+              <w:t xml:space="preserve">The 2023 Water Reactor Fuel Performance Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Xi'an, China. pp.68-79, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/PVP2024-123296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-99-7157-2_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04802826v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04594502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of secondary hydriding during a LOCA transient</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Taurines</w:t>
+                <w:t xml:space="preserve">Fatigue Behavior in Air of 316L Stainless Steel Obtained by Additive Manufacturing in the Frame of the NUCOBAM European Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Lacote</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc Doremus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter-John Chitty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Quibel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOPFUEL 2024 - WATER REACTOR FUEL PERFORMANCE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2024 Pressure Vessels &amp; Piping Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASME, Jul 2024, Bellevue, France. pp.V004T06A031, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/PVP2024-123296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04953706v1</w:t>
+                <w:t xml:space="preserve">irsn-04802826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental contribution to the determination of the In-Zr system for severe nuclear accident assessment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Barrachin</w:t>
+                <w:t xml:space="preserve">Experimental study of secondary hydriding during a LOCA transient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apou Martial Kpemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Taurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Antion</w:t>
+                <w:t xml:space="preserve">P Lacote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Viretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e conférence "Thermodynamics of Alloys"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dr Olivier Dezellus, Président du comité d’organisation de TOFA 2024, Sep 2024, Lyon (Université Lumière Lyon 2), France</w:t>
+              <w:t xml:space="preserve">TOPFUEL 2024 - WATER REACTOR FUEL PERFORMANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Nuclear Society, Sep 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988404v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04953706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafnium Oxidation in steam at high Temperature</w:t>
               </w:r>
@@ -3154,243 +3154,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel Cladding post-quench LOCA Embrittlement: Mechanical test Relevance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Severine Guilbert</w:t>
+                <w:t xml:space="preserve">Hydrogen motion in Zircaloy-4 cladding during a LOCA transient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Torrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Desquines</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2016 Light Water Reactor Fuel Performance Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Competitive Materials and Technology Processes (IC-CMTP3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Miskolc, Oct 2016, Miskolc-Lillafüred, Hungary. pp.012020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/123/1/012020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04594674v1</w:t>
+                <w:t xml:space="preserve">irsn-04594714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen motion in Zircaloy-4 cladding during a LOCA transient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Torrès</w:t>
+                <w:t xml:space="preserve">Fuel Cladding post-quench LOCA Embrittlement: Mechanical test Relevance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Desquines</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Competitive Materials and Technology Processes (IC-CMTP3)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2016 Light Water Reactor Fuel Performance Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Nuclear Society, Sep 2016, Boise Idaho, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/123/1/012020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">irsn-04594714v1</w:t>
+                <w:t xml:space="preserve">irsn-04594674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Pre-Oxide on Zircaloy-4 High-Temperature Steam Oxidation and Post-Quench Mechanical Properties</w:t>
               </w:r>
@@ -4539,51 +4539,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04785391v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Kpemou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Guilbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desquines" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Taurines" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Baietto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155462" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04645456v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eymery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desquines" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155147" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03992948v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guilbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ambard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153908" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194902v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Viretto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.152854" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208869v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barrachin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tanguy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Steinbrueck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.152901" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152559" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871789v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilbert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taurines" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Busser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.03.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951563v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Torres" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lacote" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2017020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04594820v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guilbert-Banti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Taraud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.11.019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557552v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacote" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.11.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04594690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Drouan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2016009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stern" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grandjean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belovsky" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JAI103156" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972630v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andreo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karkela" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ball" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bosland" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cantrel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2009.09.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1HZ516F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04594905v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corbel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Sattonnay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Garrido" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Barthe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2005.05.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR9ZLJ34-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04594914v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garcia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Carlot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.01.024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X34V30X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04594925v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Erramli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vincent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.02.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D7083LS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04594928v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desgardin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(03)00212-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4S5X738-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05456229v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gu&#233;mas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Quibel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04594502v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apou Martial Kpemou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Baietto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7157-2_7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04802826v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doremus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter-John Chitty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hermant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2024-123296" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04953706v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lacote" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04988404v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gyasi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benigni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Antion" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635626v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04594674v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04594714v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Torr&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/123/1/012020" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04594860v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Montigny" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP154320120166" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05223548v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bascou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Guillard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04594892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Stern" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grandjean" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav B&#283;lovsk&#253;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP152920120039" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04841909v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bosland" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jacquemain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clement" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04841914v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Andreo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445414v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Michel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520210v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suhard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaumais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04676554v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04785391v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Kpemou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Guilbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desquines" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Taurines" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Baietto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155462" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04645456v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eymery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desquines" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155147" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03992948v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guilbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ambard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153908" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194902v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Viretto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.152854" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208869v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barrachin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tanguy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Steinbrueck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.152901" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152559" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871789v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilbert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taurines" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Busser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.03.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951563v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Torres" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lacote" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2017020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04594820v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guilbert-Banti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Taraud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.11.019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557552v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacote" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.11.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04594690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Drouan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2016009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stern" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grandjean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belovsky" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JAI103156" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972630v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andreo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karkela" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ball" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bosland" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cantrel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2009.09.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1HZ516F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04594905v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corbel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Sattonnay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Garrido" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Barthe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2005.05.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR9ZLJ34-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04594925v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Erramli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vincent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.02.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D7083LS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04594914v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garcia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Carlot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.01.024" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X34V30X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04594928v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desgardin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(03)00212-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4S5X738-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05456229v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gu&#233;mas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Quibel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04988404v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gyasi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benigni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Antion" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04594502v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apou Martial Kpemou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Baietto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7157-2_7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04802826v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doremus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter-John Chitty" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hermant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2024-123296" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04953706v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lacote" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635626v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04594714v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Torr&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/123/1/012020" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04594674v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04594860v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Montigny" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP154320120166" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05223548v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bascou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Guillard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04594892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Stern" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grandjean" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav B&#283;lovsk&#253;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP152920120039" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04841909v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bosland" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jacquemain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clement" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04841914v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Andreo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445414v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Michel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520210v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suhard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaumais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04676554v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>