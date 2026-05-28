--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1920,319 +1920,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04594905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profile measurements of helium implanted in UO2 sintered pellets by using the 3He(d,α)1H nuclear reaction analysis technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">He migration in implanted UO2 sintered disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Erramli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Severine Guilbert</w:t>
+                <w:t xml:space="preserve">Philippe Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Vincent</w:t>
+                <w:t xml:space="preserve">Gaelle Carlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 327 (2-3), pp.159-164. </w:t>
+              <w:t xml:space="preserve">, 2004, 327 (2-3), pp.88-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2004.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2004.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04594925v1</w:t>
+                <w:t xml:space="preserve">irsn-04594914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">He migration in implanted UO2 sintered disks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profile measurements of helium implanted in UO2 sintered pellets by using the 3He(d,α)1H nuclear reaction analysis technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Erramli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Carlot</w:t>
+                <w:t xml:space="preserve">Laetitia Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 327 (2-3), pp.88-96. </w:t>
+              <w:t xml:space="preserve">, 2004, 327 (2-3), pp.159-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2004.01.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2004.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04594914v1</w:t>
+                <w:t xml:space="preserve">irsn-04594925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helium behavior in UO2 polycrystalline disks</w:t>
               </w:r>
@@ -2244,51 +2244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Erramli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2515,541 +2515,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental contribution to the determination of the In-Zr system for severe nuclear accident assessment</w:t>
+                <w:t xml:space="preserve">Parametric study of phenomena influencing secondary hydriding during loca transients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Gyasi</w:t>
+                <w:t xml:space="preserve">Apou Martial Kpemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Desquines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Taurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lomello-Tafin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Caroline Antion</w:t>
+                <w:t xml:space="preserve">M C Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e conférence "Thermodynamics of Alloys"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2023 Water Reactor Fuel Performance Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Xi'an, China. pp.68-79, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-99-7157-2_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04988404v1</w:t>
+                <w:t xml:space="preserve">irsn-04594502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric study of phenomena influencing secondary hydriding during loca transients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatigue Behavior in Air of 316L Stainless Steel Obtained by Additive Manufacturing in the Frame of the NUCOBAM European Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Doremus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apou Martial Kpemou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Severine Guilbert</w:t>
+                <w:t xml:space="preserve">Walter-John Chitty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M C Baietto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Quibel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2023 Water Reactor Fuel Performance Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Xi'an, China. pp.68-79, </w:t>
+              <w:t xml:space="preserve">ASME 2024 Pressure Vessels &amp; Piping Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASME, Jul 2024, Bellevue, France. pp.V004T06A031, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-99-7157-2_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/PVP2024-123296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04594502v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04802826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue Behavior in Air of 316L Stainless Steel Obtained by Additive Manufacturing in the Frame of the NUCOBAM European Project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Guilbert</w:t>
+                <w:t xml:space="preserve">Experimental study of secondary hydriding during a LOCA transient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apou Martial Kpemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Taurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Doremus</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P Lacote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Viretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2024 Pressure Vessels &amp; Piping Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TOPFUEL 2024 - WATER REACTOR FUEL PERFORMANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Nuclear Society, Sep 2024, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04802826v1</w:t>
+                <w:t xml:space="preserve">irsn-04953706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of secondary hydriding during a LOCA transient</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Taurines</w:t>
+                <w:t xml:space="preserve">Experimental contribution to the determination of the In-Zr system for severe nuclear accident assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Gyasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lomello-Tafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barrachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Lacote</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice Viretto</w:t>
+                <w:t xml:space="preserve">Caroline Antion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOPFUEL 2024 - WATER REACTOR FUEL PERFORMANCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Nuclear Society, Sep 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">19e conférence "Thermodynamics of Alloys"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dr Olivier Dezellus, Président du comité d’organisation de TOFA 2024, Sep 2024, Lyon (Université Lumière Lyon 2), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04953706v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafnium Oxidation in steam at high Temperature</w:t>
               </w:r>
@@ -4539,51 +4539,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04785391v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Kpemou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Guilbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desquines" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Taurines" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Baietto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155462" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04645456v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eymery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desquines" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155147" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03992948v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guilbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ambard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153908" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194902v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Viretto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.152854" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208869v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barrachin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tanguy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Steinbrueck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.152901" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152559" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871789v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilbert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taurines" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Busser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.03.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951563v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Torres" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lacote" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2017020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04594820v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guilbert-Banti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Taraud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.11.019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557552v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacote" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.11.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04594690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Drouan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2016009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stern" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grandjean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belovsky" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JAI103156" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972630v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andreo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karkela" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ball" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bosland" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cantrel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2009.09.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1HZ516F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04594905v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corbel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Sattonnay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Garrido" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Barthe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2005.05.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR9ZLJ34-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04594925v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Erramli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vincent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.02.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D7083LS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04594914v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garcia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Carlot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.01.024" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X34V30X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04594928v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desgardin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(03)00212-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4S5X738-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05456229v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gu&#233;mas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Quibel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04988404v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gyasi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benigni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Antion" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04594502v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apou Martial Kpemou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Baietto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7157-2_7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04802826v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doremus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter-John Chitty" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hermant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2024-123296" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04953706v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lacote" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635626v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04594714v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Torr&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/123/1/012020" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04594674v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04594860v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Montigny" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP154320120166" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05223548v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bascou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Guillard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04594892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Stern" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grandjean" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav B&#283;lovsk&#253;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP152920120039" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04841909v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bosland" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jacquemain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clement" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04841914v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Andreo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445414v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Michel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520210v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suhard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaumais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04676554v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04785391v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Kpemou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Guilbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desquines" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Taurines" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Baietto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155462" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04645456v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eymery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desquines" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155147" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03992948v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guilbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ambard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153908" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194902v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Viretto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.152854" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208869v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barrachin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tanguy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Steinbrueck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.152901" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152559" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871789v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilbert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taurines" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Busser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.03.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951563v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Torres" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lacote" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2017020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04594820v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guilbert-Banti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Taraud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.11.019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557552v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacote" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.11.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04594690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Drouan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2016009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stern" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grandjean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belovsky" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JAI103156" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972630v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andreo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karkela" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ball" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bosland" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cantrel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2009.09.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1HZ516F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04594905v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corbel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Sattonnay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Garrido" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Barthe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2005.05.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR9ZLJ34-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04594914v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garcia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Carlot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.01.024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X34V30X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04594925v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Erramli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vincent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.02.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D7083LS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04594928v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desgardin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(03)00212-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4S5X738-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05456229v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gu&#233;mas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Quibel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04594502v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apou Martial Kpemou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Baietto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7157-2_7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04802826v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doremus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter-John Chitty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hermant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2024-123296" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04953706v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lacote" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04988404v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gyasi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benigni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Antion" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635626v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04594714v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Torr&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/123/1/012020" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04594674v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04594860v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Montigny" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP154320120166" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05223548v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bascou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Guillard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04594892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Stern" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grandjean" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav B&#283;lovsk&#253;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP152920120039" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04841909v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bosland" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jacquemain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clement" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04841914v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Andreo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445414v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Michel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520210v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suhard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaumais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04676554v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>