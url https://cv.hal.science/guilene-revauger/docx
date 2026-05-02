--- v0 (2026-03-18)
+++ v1 (2026-05-02)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52AC34EB"/>
+    <w:nsid w:val="7CC604A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="03A7843A"/>
+    <w:nsid w:val="96643CD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>