--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guilène Révauger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences (11e section C.N.U.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 : Doctorat en Études du Monde anglophone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions, pouvoirs et influences d'un acteur de la politique étrangère britannique : le Foreign and Commonwealth Office</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1968-1985)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Sous la direction de Pauline Schnapper, Professeur des universités, Université Sorbonne Nouvelle Paris 3.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 : Certificat d’aptitude aux fonctions de formateur académique (CAFFA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008: Master 2 d’anglais LLCE, mention Très Bien (Bordeaux 3). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scotland and the Common Fisheries Policy.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007 : CAPES et Agrégation d’anglais.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002-2007 : Master I d’anglais (Bordeaux III) Étudiante Erasmus, Trinity College Dublin ; Licence d’anglais LLCE (Bordeaux III).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021- : Maitresse de conférences, Études du monde anglophone, INSPE, Université de La Réunion.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 : Maitresse de conférences stagiaire, Études du monde anglophone, INSPE, Université de La Réunion.2019-2020 : Chargée de mission en auto-apprentissage et certifications en langues, Université de la Polynésie française.2016-2020 : PRAG Anglais, ESPE de la Polynésie française.2016-2019 : Chargée de mission d’inspection, Vice-Rectorat de la Polynésie française.2013-2016 : Chargée de mission de coordination, de formation et d’aide à l’inspection en langues, Académie de la Guyane.2012-2016 : Interlocutrice Académique TICE – Interlocutrice Académique au Numérique en Langues vivantes, Académie de la Guyane.2009-2016 : Professeure en Classe Préparatoire Littéraire, Lycée Félix Éboué, Guyane.2008-2016 : Professeure en lycée et BTS, Lycée Félix Éboué, Guyane.2007-2008 : Professeure stagiaire, Lycée Sud Médoc la Boétie, Académie de Bordeaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines et thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Didactique de l’anglais, littératie numérique, contextualisation, plurilinguisme</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Civilisation du monde anglophone : Commonwealth, Institutions britanniques, Politique étrangère, Ministère des Affaires étrangères britannique, Convention des Nations unies sur le droit de la mer, systèmes éducatifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appartenance à des réseaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la SAES (Société des Anglicistes de l’Enseignement Supérieur)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'ARDAA (Association pour la Recherche en Didactique de l'Anglais et Acquisition)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du CRECIB (Centre de recherches en civilisation britannique)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I, too”, shall have to prompt? A study of EFL students and their unmonitored use of GenAI in the completion of an imitation task in poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Rident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776125v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language contact awareness in a multilingual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">McGill Journal of Education / Revue des sciences de l'éducation de McGill</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des digital wilds à la classe de langue – Perception des tâches ancrées dans la vie réelle par de (futurs) enseignants de langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11su5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmenne Kalyaniwala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Nissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (1), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12m34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Commonwealth Games: A Sporting Encounter Just for the Sport of it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Colonial, Postcolonial, and Decolonial Encounters in the English-speaking World: Rethinking the Other, 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétence plurilingue et langue anglaise : pour un enseignement stratégique des traversées (méta)lexicales et (méta)cognitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La didactique intégrée des langues 1/ Apprendre les langues en s’appuyant sur d’autres langues, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editors' Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Duboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pellegry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Colonial, Postcolonial, and Decolonial Encounters in the English-speaking World: Rethinking the Other, 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité et rupture dans les modalités d’évaluation : une activité d’évaluation par les pairs associée à une auto-évaluation au sein d’un cours de didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (2), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.10239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de la civilisation du monde anglophone en cours d’anglais dans le second degré en Polynésie française : pratiques enseignantes et tensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ced.2948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating ICT and new technologies into language teaching: designing a training course for teachers. A post-project review of ‘Ia ora Numérikids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ced.1460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectifs enseignants et formation initiale, aux antipodes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours en ligne et évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et politiques éducatives en matière d'égalité fille/garçon dans l'Océan Indien: Points de vue de professeurs d'EPS à Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hossen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude - Le Sport dans l'Océan Indien au prisme des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion UFR SHE &amp; FLSH; UMR Espace-Dev, DIRE, SFHS, Jun 2025, Le Tampon, La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation initiale au plurilinguisme des enseignants d'anglais à La Réunion : enjeux et perspectives pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès international sur la formation et la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Interuniversitaire sur la Formation et la Profession Enseignante (CRIFPE), Dec 2024, Genève (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'anglais dans un environnement multilingue en prenant appui sur les similarités cross-linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des ambassadeurs langues: Du Bilinguisme vers le plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région académique La Réunion, May 2024, Le Tampon (La Réunion), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tâches ancrées dans la vie réelle pour apprivoiser les « digital wilds »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in English teaching and learning within virtual &amp; digital spaces: Mutations and Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche en Didactique et Acquisition de l'Anglais (ARDAA); Laboratoire ATILF-CNRS, Université de Lorraine; Laboratoire DIRE, Université de La Réunion, Apr 2023, Nancy, Université de Lorraine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence plurilingue au service de l'enseignement-apprentissage des langues vivantes étrangères: l’exemple de l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Du Bilinguisme vers le plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région académique La Réunion, Jan 2023, Le Tampon, Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à évaluer - Bilans provisoires de pratiques pédagogiques plurilingues mises en œuvre dans le cadre de la formation initiale des anglicistes à l’INSPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ICARE, Département de FLE, Université de La Réunion, Apr 2023, Saint Denis (97400), La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing language learners to act as language users and digital citizens - Implementing digital real world tasks in language education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of University Language Communities in the UK and Ireland, Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of University Language Communities in the UK and Ireland; The University of Edinburgh, Apr 2023, Edimbourg (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encouraging learners to participate in the &amp;quot;digital wilds&amp;quot; with guidance. Lingu@num project: 03 & 04 productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Citizenship, Digital Wilds and Language Learning &amp; Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Birmingham 2022 Commonwealth Games: Where from, What for, and Where to?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études - Cultural Encounters in English-Speaking Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DIRE &amp; UFR LSH Département du monde anglophone &amp; INSPE de La Réunion, Mar 2022, Saint-Denis (La Réunion), Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’anglais dans l’Océan Indien : le projet ERPAGL - OI, une recherche- action visant la production de ressources contextualisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Armoogum-Perianayagom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de la Recherche en Éducation - Recherches Interdisciplinaires sur les Interactions entre Cultures, Langues et Apprentissages Scolaires (JRE-Riiclas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Faa'a, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilingualism and transferable strategies: an exploratory analysis of EFL teachers’ perceptions of listening strategies in Reunion Island.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Multilingualism 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vytautas Magnus University &amp; Language Teachers’ Association of Lithuania, Jun 2021, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La civilisation du monde anglophone en cours d’anglais, dans le second degré, en Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche en Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Équipe d'Accueil Sociétés Traditionnelles et Contemporaines en Océanie (EASTCO EA 4241), Université de la Polynésie française (UPF) - ESPE de la Polynésie française, Apr 2021, Faa'a, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art & Protest - Hogarth’s Election Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and Protest(s) - Cycle de journées d'études Préparation CAPES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIRE/FLSH/INSPE, Feb 2021, Saint-Denis, Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schooltopia : Le numérique au service de la production orale en langue vivante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction Générale de l'Éducation et des Enseignements, Nov 2016, Papeete, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier I.3, Civilisation Commonwealth (Australie) et dossier III.3, Civilisation Commonwealth (Nouvelle-Zélande)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F. Bardet (dir.), Épreuve de composition au CAPES d’anglais. Préparation et sujets corrigés. Session 2021. Paris : Ellipses.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier 3, Civilisation Commonwealth (Australie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F. Bardet (dir.), Épreuve de composition au CAPES d’anglais. Préparation et sujets corrigés. Session 2020. Paris : Ellipses.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions, pouvoirs et influences d’un acteur de la politique étrangère britannique : le Foreign and Commonwealth Office (1968-1985)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Sorbonne Paris Cité, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018USPCA037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02147457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging perspectives on digital spaces in teaching and learning English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmenne Kalyaniwala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Nissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27 (1), 2024, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12m34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonial, Postcolonial, and Decolonial Encounters in the English-speaking World: Rethinking the Other</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Duboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pellegry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, https://alizes.univ-reunion.fr/84, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId57"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guilène Révauger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences (11e section C.N.U.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 : Doctorat en Études du Monde anglophone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions, pouvoirs et influences d'un acteur de la politique étrangère britannique : le Foreign and Commonwealth Office</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1968-1985)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Sous la direction de Pauline Schnapper, Professeur des universités, Université Sorbonne Nouvelle Paris 3.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 : Certificat d’aptitude aux fonctions de formateur académique (CAFFA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008: Master 2 d’anglais LLCE, mention Très Bien (Bordeaux 3). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scotland and the Common Fisheries Policy.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007 : CAPES et Agrégation d’anglais.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002-2007 : Master I d’anglais (Bordeaux III) Étudiante Erasmus, Trinity College Dublin ; Licence d’anglais LLCE (Bordeaux III).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021- : Maitresse de conférences, Études du monde anglophone, INSPE, Université de La Réunion.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 : Maitresse de conférences stagiaire, Études du monde anglophone, INSPE, Université de La Réunion.2019-2020 : Chargée de mission en auto-apprentissage et certifications en langues, Université de la Polynésie française.2016-2020 : PRAG Anglais, ESPE de la Polynésie française.2016-2019 : Chargée de mission d’inspection, Vice-Rectorat de la Polynésie française.2013-2016 : Chargée de mission de coordination, de formation et d’aide à l’inspection en langues, Académie de la Guyane.2012-2016 : Interlocutrice Académique TICE – Interlocutrice Académique au Numérique en Langues vivantes, Académie de la Guyane.2009-2016 : Professeure en Classe Préparatoire Littéraire, Lycée Félix Éboué, Guyane.2008-2016 : Professeure en lycée et BTS, Lycée Félix Éboué, Guyane.2007-2008 : Professeure stagiaire, Lycée Sud Médoc la Boétie, Académie de Bordeaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines et thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Didactique de l’anglais, littératie numérique, contextualisation, plurilinguisme</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Civilisation du monde anglophone : Commonwealth, Institutions britanniques, Politique étrangère, Ministère des Affaires étrangères britannique, Convention des Nations unies sur le droit de la mer, systèmes éducatifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appartenance à des réseaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la SAES (Société des Anglicistes de l’Enseignement Supérieur)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'ARDAA (Association pour la Recherche en Didactique de l'Anglais et Acquisition)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du CRECIB (Centre de recherches en civilisation britannique)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I, too”, shall have to prompt? A study of EFL students and their unmonitored use of GenAI in the completion of an imitation task in poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Rident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776125v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language contact awareness in a multilingual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">McGill Journal of Education / Revue des sciences de l'éducation de McGill</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des digital wilds à la classe de langue – Perception des tâches ancrées dans la vie réelle par de (futurs) enseignants de langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11su5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmenne Kalyaniwala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Nissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (1), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12m34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétence plurilingue et langue anglaise : pour un enseignement stratégique des traversées (méta)lexicales et (méta)cognitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La didactique intégrée des langues 1/ Apprendre les langues en s’appuyant sur d’autres langues, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editors' Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Duboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pellegry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Colonial, Postcolonial, and Decolonial Encounters in the English-speaking World: Rethinking the Other, 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Commonwealth Games: A Sporting Encounter Just for the Sport of it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Colonial, Postcolonial, and Decolonial Encounters in the English-speaking World: Rethinking the Other, 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité et rupture dans les modalités d’évaluation : une activité d’évaluation par les pairs associée à une auto-évaluation au sein d’un cours de didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (2), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.10239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de la civilisation du monde anglophone en cours d’anglais dans le second degré en Polynésie française : pratiques enseignantes et tensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ced.2948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating ICT and new technologies into language teaching: designing a training course for teachers. A post-project review of ‘Ia ora Numérikids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ced.1460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectifs enseignants et formation initiale, aux antipodes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours en ligne et évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et politiques éducatives en matière d'égalité fille/garçon dans l'Océan Indien: Points de vue de professeurs d'EPS à Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hossen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude - Le Sport dans l'Océan Indien au prisme des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion UFR SHE &amp; FLSH; UMR Espace-Dev, DIRE, SFHS, Jun 2025, Le Tampon, La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation initiale au plurilinguisme des enseignants d'anglais à La Réunion : enjeux et perspectives pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès international sur la formation et la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Interuniversitaire sur la Formation et la Profession Enseignante (CRIFPE), Dec 2024, Genève (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'anglais dans un environnement multilingue en prenant appui sur les similarités cross-linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des ambassadeurs langues: Du Bilinguisme vers le plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région académique La Réunion, May 2024, Le Tampon (La Réunion), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tâches ancrées dans la vie réelle pour apprivoiser les « digital wilds »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in English teaching and learning within virtual &amp; digital spaces: Mutations and Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche en Didactique et Acquisition de l'Anglais (ARDAA); Laboratoire ATILF-CNRS, Université de Lorraine; Laboratoire DIRE, Université de La Réunion, Apr 2023, Nancy, Université de Lorraine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence plurilingue au service de l'enseignement-apprentissage des langues vivantes étrangères: l’exemple de l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Du Bilinguisme vers le plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région académique La Réunion, Jan 2023, Le Tampon, Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à évaluer - Bilans provisoires de pratiques pédagogiques plurilingues mises en œuvre dans le cadre de la formation initiale des anglicistes à l’INSPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ICARE, Département de FLE, Université de La Réunion, Apr 2023, Saint Denis (97400), La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing language learners to act as language users and digital citizens - Implementing digital real world tasks in language education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of University Language Communities in the UK and Ireland, Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of University Language Communities in the UK and Ireland; The University of Edinburgh, Apr 2023, Edimbourg (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encouraging learners to participate in the &amp;quot;digital wilds&amp;quot; with guidance. Lingu@num project: 03 & 04 productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Citizenship, Digital Wilds and Language Learning &amp; Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Birmingham 2022 Commonwealth Games: Where from, What for, and Where to?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études - Cultural Encounters in English-Speaking Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DIRE &amp; UFR LSH Département du monde anglophone &amp; INSPE de La Réunion, Mar 2022, Saint-Denis (La Réunion), Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’anglais dans l’Océan Indien : le projet ERPAGL - OI, une recherche- action visant la production de ressources contextualisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Armoogum-Perianayagom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de la Recherche en Éducation - Recherches Interdisciplinaires sur les Interactions entre Cultures, Langues et Apprentissages Scolaires (JRE-Riiclas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Faa'a, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art & Protest - Hogarth’s Election Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and Protest(s) - Cycle de journées d'études Préparation CAPES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIRE/FLSH/INSPE, Feb 2021, Saint-Denis, Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilingualism and transferable strategies: an exploratory analysis of EFL teachers’ perceptions of listening strategies in Reunion Island.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Multilingualism 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vytautas Magnus University &amp; Language Teachers’ Association of Lithuania, Jun 2021, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La civilisation du monde anglophone en cours d’anglais, dans le second degré, en Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche en Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Équipe d'Accueil Sociétés Traditionnelles et Contemporaines en Océanie (EASTCO EA 4241), Université de la Polynésie française (UPF) - ESPE de la Polynésie française, Apr 2021, Faa'a, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schooltopia : Le numérique au service de la production orale en langue vivante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction Générale de l'Éducation et des Enseignements, Nov 2016, Papeete, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier I.3, Civilisation Commonwealth (Australie) et dossier III.3, Civilisation Commonwealth (Nouvelle-Zélande)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F. Bardet (dir.), Épreuve de composition au CAPES d’anglais. Préparation et sujets corrigés. Session 2021. Paris : Ellipses.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier 3, Civilisation Commonwealth (Australie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F. Bardet (dir.), Épreuve de composition au CAPES d’anglais. Préparation et sujets corrigés. Session 2020. Paris : Ellipses.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions, pouvoirs et influences d’un acteur de la politique étrangère britannique : le Foreign and Commonwealth Office (1968-1985)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Sorbonne Paris Cité, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018USPCA037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02147457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging perspectives on digital spaces in teaching and learning English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmenne Kalyaniwala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Nissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27 (1), 2024, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12m34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonial, Postcolonial, and Decolonial Encounters in the English-speaking World: Rethinking the Other</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Duboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pellegry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, https://alizes.univ-reunion.fr/84, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId57"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CC604A0"/>
+    <w:nsid w:val="17A46C93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="96643CD3"/>
+    <w:nsid w:val="739F35A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04776125v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guil&#232;ne R&#233;vauger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Rident" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04594281v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04630127v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeanneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11su5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04776104v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmenne Kalyaniwala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m34" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04349553v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295941v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04472074v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Duboin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pellegry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03890000v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10239" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03511101v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.2948" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02979840v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.1460" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03179823v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03104573v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05110615v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferri&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hossen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04852980v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04594253v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04063625v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03961828v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04064868v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04116306v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03876898v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03592603v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03857455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armoogum-Perianayagom" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03250944v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03258159v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03243229v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03179841v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03179795v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03179801v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02147457v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCA037" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837578v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03725328v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04776125v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guil&#232;ne R&#233;vauger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Rident" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04594281v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04630127v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeanneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11su5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04776104v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmenne Kalyaniwala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m34" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295941v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04472074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Duboin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pellegry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04349553v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03890000v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10239" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03511101v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.2948" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02979840v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.1460" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03179823v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03104573v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05110615v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferri&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hossen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04852980v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04594253v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04063625v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03961828v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04064868v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04116306v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03876898v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03592603v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03857455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armoogum-Perianayagom" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03243229v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03250944v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03258159v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03179841v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03179795v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03179801v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02147457v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCA037" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837578v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03725328v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>