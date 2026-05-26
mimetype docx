--- v2 (2026-05-25)
+++ v3 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guilène Révauger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences (11e section C.N.U.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 : Doctorat en Études du Monde anglophone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions, pouvoirs et influences d'un acteur de la politique étrangère britannique : le Foreign and Commonwealth Office</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1968-1985)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Sous la direction de Pauline Schnapper, Professeur des universités, Université Sorbonne Nouvelle Paris 3.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 : Certificat d’aptitude aux fonctions de formateur académique (CAFFA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008: Master 2 d’anglais LLCE, mention Très Bien (Bordeaux 3). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scotland and the Common Fisheries Policy.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007 : CAPES et Agrégation d’anglais.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002-2007 : Master I d’anglais (Bordeaux III) Étudiante Erasmus, Trinity College Dublin ; Licence d’anglais LLCE (Bordeaux III).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021- : Maitresse de conférences, Études du monde anglophone, INSPE, Université de La Réunion.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 : Maitresse de conférences stagiaire, Études du monde anglophone, INSPE, Université de La Réunion.2019-2020 : Chargée de mission en auto-apprentissage et certifications en langues, Université de la Polynésie française.2016-2020 : PRAG Anglais, ESPE de la Polynésie française.2016-2019 : Chargée de mission d’inspection, Vice-Rectorat de la Polynésie française.2013-2016 : Chargée de mission de coordination, de formation et d’aide à l’inspection en langues, Académie de la Guyane.2012-2016 : Interlocutrice Académique TICE – Interlocutrice Académique au Numérique en Langues vivantes, Académie de la Guyane.2009-2016 : Professeure en Classe Préparatoire Littéraire, Lycée Félix Éboué, Guyane.2008-2016 : Professeure en lycée et BTS, Lycée Félix Éboué, Guyane.2007-2008 : Professeure stagiaire, Lycée Sud Médoc la Boétie, Académie de Bordeaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines et thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Didactique de l’anglais, littératie numérique, contextualisation, plurilinguisme</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Civilisation du monde anglophone : Commonwealth, Institutions britanniques, Politique étrangère, Ministère des Affaires étrangères britannique, Convention des Nations unies sur le droit de la mer, systèmes éducatifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appartenance à des réseaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la SAES (Société des Anglicistes de l’Enseignement Supérieur)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'ARDAA (Association pour la Recherche en Didactique de l'Anglais et Acquisition)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du CRECIB (Centre de recherches en civilisation britannique)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I, too”, shall have to prompt? A study of EFL students and their unmonitored use of GenAI in the completion of an imitation task in poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Rident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776125v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language contact awareness in a multilingual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">McGill Journal of Education / Revue des sciences de l'éducation de McGill</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des digital wilds à la classe de langue – Perception des tâches ancrées dans la vie réelle par de (futurs) enseignants de langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11su5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmenne Kalyaniwala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Nissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (1), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12m34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétence plurilingue et langue anglaise : pour un enseignement stratégique des traversées (méta)lexicales et (méta)cognitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La didactique intégrée des langues 1/ Apprendre les langues en s’appuyant sur d’autres langues, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editors' Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Duboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pellegry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Colonial, Postcolonial, and Decolonial Encounters in the English-speaking World: Rethinking the Other, 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Commonwealth Games: A Sporting Encounter Just for the Sport of it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Colonial, Postcolonial, and Decolonial Encounters in the English-speaking World: Rethinking the Other, 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité et rupture dans les modalités d’évaluation : une activité d’évaluation par les pairs associée à une auto-évaluation au sein d’un cours de didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (2), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.10239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de la civilisation du monde anglophone en cours d’anglais dans le second degré en Polynésie française : pratiques enseignantes et tensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ced.2948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating ICT and new technologies into language teaching: designing a training course for teachers. A post-project review of ‘Ia ora Numérikids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ced.1460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectifs enseignants et formation initiale, aux antipodes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours en ligne et évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et politiques éducatives en matière d'égalité fille/garçon dans l'Océan Indien: Points de vue de professeurs d'EPS à Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hossen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude - Le Sport dans l'Océan Indien au prisme des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion UFR SHE &amp; FLSH; UMR Espace-Dev, DIRE, SFHS, Jun 2025, Le Tampon, La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation initiale au plurilinguisme des enseignants d'anglais à La Réunion : enjeux et perspectives pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès international sur la formation et la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Interuniversitaire sur la Formation et la Profession Enseignante (CRIFPE), Dec 2024, Genève (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'anglais dans un environnement multilingue en prenant appui sur les similarités cross-linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des ambassadeurs langues: Du Bilinguisme vers le plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région académique La Réunion, May 2024, Le Tampon (La Réunion), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tâches ancrées dans la vie réelle pour apprivoiser les « digital wilds »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in English teaching and learning within virtual &amp; digital spaces: Mutations and Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche en Didactique et Acquisition de l'Anglais (ARDAA); Laboratoire ATILF-CNRS, Université de Lorraine; Laboratoire DIRE, Université de La Réunion, Apr 2023, Nancy, Université de Lorraine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence plurilingue au service de l'enseignement-apprentissage des langues vivantes étrangères: l’exemple de l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Du Bilinguisme vers le plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région académique La Réunion, Jan 2023, Le Tampon, Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à évaluer - Bilans provisoires de pratiques pédagogiques plurilingues mises en œuvre dans le cadre de la formation initiale des anglicistes à l’INSPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ICARE, Département de FLE, Université de La Réunion, Apr 2023, Saint Denis (97400), La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing language learners to act as language users and digital citizens - Implementing digital real world tasks in language education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of University Language Communities in the UK and Ireland, Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of University Language Communities in the UK and Ireland; The University of Edinburgh, Apr 2023, Edimbourg (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encouraging learners to participate in the &amp;quot;digital wilds&amp;quot; with guidance. Lingu@num project: 03 & 04 productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Citizenship, Digital Wilds and Language Learning &amp; Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Birmingham 2022 Commonwealth Games: Where from, What for, and Where to?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études - Cultural Encounters in English-Speaking Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DIRE &amp; UFR LSH Département du monde anglophone &amp; INSPE de La Réunion, Mar 2022, Saint-Denis (La Réunion), Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’anglais dans l’Océan Indien : le projet ERPAGL - OI, une recherche- action visant la production de ressources contextualisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Armoogum-Perianayagom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de la Recherche en Éducation - Recherches Interdisciplinaires sur les Interactions entre Cultures, Langues et Apprentissages Scolaires (JRE-Riiclas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Faa'a, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art & Protest - Hogarth’s Election Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and Protest(s) - Cycle de journées d'études Préparation CAPES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIRE/FLSH/INSPE, Feb 2021, Saint-Denis, Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilingualism and transferable strategies: an exploratory analysis of EFL teachers’ perceptions of listening strategies in Reunion Island.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Multilingualism 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vytautas Magnus University &amp; Language Teachers’ Association of Lithuania, Jun 2021, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La civilisation du monde anglophone en cours d’anglais, dans le second degré, en Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche en Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Équipe d'Accueil Sociétés Traditionnelles et Contemporaines en Océanie (EASTCO EA 4241), Université de la Polynésie française (UPF) - ESPE de la Polynésie française, Apr 2021, Faa'a, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schooltopia : Le numérique au service de la production orale en langue vivante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction Générale de l'Éducation et des Enseignements, Nov 2016, Papeete, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier I.3, Civilisation Commonwealth (Australie) et dossier III.3, Civilisation Commonwealth (Nouvelle-Zélande)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F. Bardet (dir.), Épreuve de composition au CAPES d’anglais. Préparation et sujets corrigés. Session 2021. Paris : Ellipses.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier 3, Civilisation Commonwealth (Australie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F. Bardet (dir.), Épreuve de composition au CAPES d’anglais. Préparation et sujets corrigés. Session 2020. Paris : Ellipses.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions, pouvoirs et influences d’un acteur de la politique étrangère britannique : le Foreign and Commonwealth Office (1968-1985)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Sorbonne Paris Cité, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018USPCA037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02147457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging perspectives on digital spaces in teaching and learning English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmenne Kalyaniwala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Nissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27 (1), 2024, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12m34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonial, Postcolonial, and Decolonial Encounters in the English-speaking World: Rethinking the Other</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Duboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pellegry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, https://alizes.univ-reunion.fr/84, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId57"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guilène Révauger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences (11e section C.N.U.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 : Doctorat en Études du Monde anglophone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions, pouvoirs et influences d'un acteur de la politique étrangère britannique : le Foreign and Commonwealth Office</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1968-1985)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Sous la direction de Pauline Schnapper, Professeur des universités, Université Sorbonne Nouvelle Paris 3.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 : Certificat d’aptitude aux fonctions de formateur académique (CAFFA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008: Master 2 d’anglais LLCE, mention Très Bien (Bordeaux 3). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scotland and the Common Fisheries Policy.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007 : CAPES et Agrégation d’anglais.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002-2007 : Master I d’anglais (Bordeaux III) Étudiante Erasmus, Trinity College Dublin ; Licence d’anglais LLCE (Bordeaux III).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021- : Maitresse de conférences, Études du monde anglophone, INSPE, Université de La Réunion.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 : Maitresse de conférences stagiaire, Études du monde anglophone, INSPE, Université de La Réunion.2019-2020 : Chargée de mission en auto-apprentissage et certifications en langues, Université de la Polynésie française.2016-2020 : PRAG Anglais, ESPE de la Polynésie française.2016-2019 : Chargée de mission d’inspection, Vice-Rectorat de la Polynésie française.2013-2016 : Chargée de mission de coordination, de formation et d’aide à l’inspection en langues, Académie de la Guyane.2012-2016 : Interlocutrice Académique TICE – Interlocutrice Académique au Numérique en Langues vivantes, Académie de la Guyane.2009-2016 : Professeure en Classe Préparatoire Littéraire, Lycée Félix Éboué, Guyane.2008-2016 : Professeure en lycée et BTS, Lycée Félix Éboué, Guyane.2007-2008 : Professeure stagiaire, Lycée Sud Médoc la Boétie, Académie de Bordeaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines et thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Didactique de l’anglais, littératie numérique, contextualisation, plurilinguisme</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Civilisation du monde anglophone : Commonwealth, Institutions britanniques, Politique étrangère, Ministère des Affaires étrangères britannique, Convention des Nations unies sur le droit de la mer, systèmes éducatifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appartenance à des réseaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la SAES (Société des Anglicistes de l’Enseignement Supérieur)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'ARDAA (Association pour la Recherche en Didactique de l'Anglais et Acquisition)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du CRECIB (Centre de recherches en civilisation britannique)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I, too”, shall have to prompt? A study of EFL students and their unmonitored use of GenAI in the completion of an imitation task in poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Rident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776125v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language contact awareness in a multilingual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">McGill Journal of Education / Revue des sciences de l'éducation de McGill</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des digital wilds à la classe de langue – Perception des tâches ancrées dans la vie réelle par de (futurs) enseignants de langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11su5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmenne Kalyaniwala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Nissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (1), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12m34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Commonwealth Games: A Sporting Encounter Just for the Sport of it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Colonial, Postcolonial, and Decolonial Encounters in the English-speaking World: Rethinking the Other, 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétence plurilingue et langue anglaise : pour un enseignement stratégique des traversées (méta)lexicales et (méta)cognitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La didactique intégrée des langues 1/ Apprendre les langues en s’appuyant sur d’autres langues, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editors' Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Duboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pellegry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Colonial, Postcolonial, and Decolonial Encounters in the English-speaking World: Rethinking the Other, 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité et rupture dans les modalités d’évaluation : une activité d’évaluation par les pairs associée à une auto-évaluation au sein d’un cours de didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (2), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.10239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de la civilisation du monde anglophone en cours d’anglais dans le second degré en Polynésie française : pratiques enseignantes et tensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ced.2948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating ICT and new technologies into language teaching: designing a training course for teachers. A post-project review of ‘Ia ora Numérikids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ced.1460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectifs enseignants et formation initiale, aux antipodes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours en ligne et évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et politiques éducatives en matière d'égalité fille/garçon dans l'Océan Indien: Points de vue de professeurs d'EPS à Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hossen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude - Le Sport dans l'Océan Indien au prisme des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion UFR SHE &amp; FLSH; UMR Espace-Dev, DIRE, SFHS, Jun 2025, Le Tampon, La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation initiale au plurilinguisme des enseignants d'anglais à La Réunion : enjeux et perspectives pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès international sur la formation et la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Interuniversitaire sur la Formation et la Profession Enseignante (CRIFPE), Dec 2024, Genève (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'anglais dans un environnement multilingue en prenant appui sur les similarités cross-linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des ambassadeurs langues: Du Bilinguisme vers le plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région académique La Réunion, May 2024, Le Tampon (La Réunion), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tâches ancrées dans la vie réelle pour apprivoiser les « digital wilds »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in English teaching and learning within virtual &amp; digital spaces: Mutations and Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche en Didactique et Acquisition de l'Anglais (ARDAA); Laboratoire ATILF-CNRS, Université de Lorraine; Laboratoire DIRE, Université de La Réunion, Apr 2023, Nancy, Université de Lorraine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence plurilingue au service de l'enseignement-apprentissage des langues vivantes étrangères: l’exemple de l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Du Bilinguisme vers le plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région académique La Réunion, Jan 2023, Le Tampon, Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à évaluer - Bilans provisoires de pratiques pédagogiques plurilingues mises en œuvre dans le cadre de la formation initiale des anglicistes à l’INSPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ICARE, Département de FLE, Université de La Réunion, Apr 2023, Saint Denis (97400), La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing language learners to act as language users and digital citizens - Implementing digital real world tasks in language education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of University Language Communities in the UK and Ireland, Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of University Language Communities in the UK and Ireland; The University of Edinburgh, Apr 2023, Edimbourg (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encouraging learners to participate in the &amp;quot;digital wilds&amp;quot; with guidance. Lingu@num project: 03 & 04 productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Citizenship, Digital Wilds and Language Learning &amp; Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Birmingham 2022 Commonwealth Games: Where from, What for, and Where to?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études - Cultural Encounters in English-Speaking Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DIRE &amp; UFR LSH Département du monde anglophone &amp; INSPE de La Réunion, Mar 2022, Saint-Denis (La Réunion), Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’anglais dans l’Océan Indien : le projet ERPAGL - OI, une recherche- action visant la production de ressources contextualisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Armoogum-Perianayagom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de la Recherche en Éducation - Recherches Interdisciplinaires sur les Interactions entre Cultures, Langues et Apprentissages Scolaires (JRE-Riiclas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Faa'a, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilingualism and transferable strategies: an exploratory analysis of EFL teachers’ perceptions of listening strategies in Reunion Island.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Multilingualism 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vytautas Magnus University &amp; Language Teachers’ Association of Lithuania, Jun 2021, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La civilisation du monde anglophone en cours d’anglais, dans le second degré, en Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche en Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Équipe d'Accueil Sociétés Traditionnelles et Contemporaines en Océanie (EASTCO EA 4241), Université de la Polynésie française (UPF) - ESPE de la Polynésie française, Apr 2021, Faa'a, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art & Protest - Hogarth’s Election Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and Protest(s) - Cycle de journées d'études Préparation CAPES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIRE/FLSH/INSPE, Feb 2021, Saint-Denis, Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schooltopia : Le numérique au service de la production orale en langue vivante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction Générale de l'Éducation et des Enseignements, Nov 2016, Papeete, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier I.3, Civilisation Commonwealth (Australie) et dossier III.3, Civilisation Commonwealth (Nouvelle-Zélande)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F. Bardet (dir.), Épreuve de composition au CAPES d’anglais. Préparation et sujets corrigés. Session 2021. Paris : Ellipses.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier 3, Civilisation Commonwealth (Australie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F. Bardet (dir.), Épreuve de composition au CAPES d’anglais. Préparation et sujets corrigés. Session 2020. Paris : Ellipses.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions, pouvoirs et influences d’un acteur de la politique étrangère britannique : le Foreign and Commonwealth Office (1968-1985)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Sorbonne Paris Cité, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018USPCA037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02147457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging perspectives on digital spaces in teaching and learning English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmenne Kalyaniwala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Nissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27 (1), 2024, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12m34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonial, Postcolonial, and Decolonial Encounters in the English-speaking World: Rethinking the Other</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Duboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pellegry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, https://alizes.univ-reunion.fr/84, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId57"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17A46C93"/>
+    <w:nsid w:val="B6656E55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="739F35A5"/>
+    <w:nsid w:val="E1207412"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04776125v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guil&#232;ne R&#233;vauger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Rident" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04594281v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04630127v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeanneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11su5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04776104v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmenne Kalyaniwala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m34" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295941v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04472074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Duboin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pellegry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04349553v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03890000v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10239" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03511101v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.2948" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02979840v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.1460" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03179823v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03104573v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05110615v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferri&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hossen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04852980v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04594253v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04063625v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03961828v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04064868v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04116306v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03876898v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03592603v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03857455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armoogum-Perianayagom" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03243229v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03250944v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03258159v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03179841v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03179795v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03179801v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02147457v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCA037" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837578v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03725328v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04776125v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guil&#232;ne R&#233;vauger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Rident" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04594281v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04630127v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeanneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11su5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04776104v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmenne Kalyaniwala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m34" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04349553v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295941v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04472074v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Duboin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pellegry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03890000v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10239" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03511101v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.2948" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02979840v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.1460" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03179823v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03104573v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05110615v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferri&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hossen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04852980v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04594253v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04063625v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03961828v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04064868v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04116306v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03876898v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03592603v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03857455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armoogum-Perianayagom" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03250944v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03258159v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03243229v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03179841v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03179795v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03179801v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02147457v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCA037" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837578v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03725328v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>