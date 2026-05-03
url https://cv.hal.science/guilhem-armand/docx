--- v0 (2026-03-25)
+++ v1 (2026-05-03)
@@ -106,1283 +106,1283 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réussir les agrégations de lettres 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Brouzes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Rajchenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Philipps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions universitaires de Dijon, 180 p., 2023, 2364414806</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Journée de l’Ancien Régime 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Travaux &amp; Documents (59), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ange Fougère</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journée de l'Ancien Régime 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de La Réunion, Travaux &amp; Documents (58), 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dix études sur Cyrano de Bergerac d'Edmond Rostand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Indianocéaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paraphes, 978-2-490596-90-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Bigarrures philosophiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Sempère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Brouzes</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elise Rajchenbach</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Philipps</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaigne de La Roche, Bigarrures philosophiques, in : Œuvres complètes, Jacques Marx (dir.), T. 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Armand</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Sempère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Marx (dir.). Classiques Garnier, pp.357--590, 2018, Bibliothèque du XVIIIe siècle, 978-2-406-07887-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lumières et océan Indien. Bernardin de Saint-Pierre, Evariste Parny, Antoine de Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantale Meure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chantale Meure; Guilhem Armand. Classiques Garnier, 2017, Rencontres, 978-2-406-06183-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de la Réunion ; Faculté des lettres et des sciences humaines, 3, 2016, TrOPICS</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Œuvres complètes d'Antoine de Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classique Garnier, pp.410, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de la Réunion ; Faculté des lettres et des sciences humaines, 2, 2015, TrOPICS</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oeuvres complètes. Tome I. Romans et contes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bernardin De Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Racault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantale Meure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Editions universitaires de Dijon, 180 p., 2023, 2364414806</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Racault, Jean-Michel and Armand, Guilhem and Duflo, Colas and Meure, Chantale and Gigan, Angélique. Classiques Garnier, 28, 2014, Bibliothèque du XVIIIe siècle, 9782812430862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3088-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Université de La Réunion, Travaux &amp; Documents (58), 2022</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fictions et sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de La Réunion, 1, 2013, TrOPICS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paraphes, 978-2-490596-90-4</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fictions à vocation scientifique de Cyrano de Bergerac à Diderot: vers une poétique hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Bordeaux, 2013, 978-2-86781-775-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Sempère</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de la génération dans la littérature et dans les arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Armand</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Marx</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chelebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de la Réunion, Faculté des lettres et des sciences humaines, 42, 2012, Travaux et documents</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tempêtes, naufrages et pirates dans l'océan Indien : accidents réels ou péripéties fictives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de la Réunion; Faculté des lettres et des sciences humaines, 39, 2011, Travaux et Documents</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Île Amsterdam, 1876 : dans le sillage du &amp;lt;i&amp;gt;Fernand&amp;lt;/i&amp;gt; et de la &amp;lt;i&amp;gt;Rosa S.&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Classiques Garnier, 2019</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">37, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...757 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Autre Monde de Cyrano : un voyage dans l’espace du livre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Minard, 283, 2005, Archives des Lettres modernes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1432,51 +1432,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Quousque tandem&amp;lt;/i&amp;gt;… trois réécritures théâtrales au siècle des Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Journée de l'Antiquité et des Temps Anciens 2022-2023, 61, pp.81-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1495,3008 +1495,3008 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Champagne ! science, apologétique chrétienne et discours du plaisir chez l’abbé Pluche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Journée de l'Ancien Régime 2022, 59, pp.61-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Autre scène de Diderot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts et Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aes.5751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Journée de l'Ancien Régime 2022, 59, pp.5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Gastronomie de Berchoux : une naissance critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TrOPICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, TrOPICS, Littérature des saveurs, saveurs de la littérature (13)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chamayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TrOPICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Littérature des Saveurs, saveurs de la Littérature, 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Journée de l'Ancien Régime 2022, 59, pp.61-71</w:t>
+              <w:t xml:space="preserve">, 2022, Journée de l'Ancien Régime 2021, 58, pp.5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diderot et le fantôme de Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Journée de l'Ancien Régime 2021, 58, p. 85-98</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galantes Disciples ou curieuses interlocutrices : les femmes dans le dialogue scientifique, après Fontenelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Enjeux didactiques et pédagogiques de l’œuvre dialoguée dans les siècles anciens (48), p. 129-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statut du personnage (Moi) et statue du philosophe dans &amp;lt;i&amp;gt;Le Neveu de Rameau&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TrOPICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, TrOPICS, Littérature des saveurs, saveurs de la littérature (13)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, Quelle "identité" pour la littérature de l'époque moderne ?, 07, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26171/tropics_0704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La subversion des Lumières : questions de stratégies « intellectuelles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Regarder autrement, politique et subversion, 57, pp.17-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception de L’Accordée de village de Jean-Baptiste Greuze : admiration unanime et interprétations nuancées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TrOPICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, p. 74-112/https://tropics.univ-reunion.fr/1785</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps de Suzanne ou l’objet du délit : corps et identité dans &amp;lt;i&amp;gt;La Religieuse&amp;lt;/i&amp;gt; de Diderot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Construction et déconstruction des identités : entre le corporel et le symbolique, 55, pp.43-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Chamayou</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les Littératures francophones de l'océan Indien, 72, pp.18-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naissances latentes d’une littérature indianocéanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les Littératures francophones de l'océan Indien, 72, pp.45-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diderot et Socrate : inquiétude et idéal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Journée de l’antiquité et des temps anciens 2018-2019, 54, pp.131-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diderot et Sénèque : quand dire l’Antique, c’est lire le Moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Controverses sur les Lumières 2, 34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malesherbes et la philosophie du droit : la question de la tolérance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TrOPICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Varia : Littérature et arts, 6, pp.55-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des esprits animaux aux esprits élémentaires : physiologie et poétique chez Tiphaigne de La Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epistémocrique. Revue d'études et de recherches sur la littérature et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les Esprits animaux (16e-21e siècles). Littérature, histoire, philosophie, pp.159-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le voyage imaginaire chez Cyrano et Fontenelle : expérience de pensée ou fable allégorique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les Récits d'accès au savoir, 280 (2018/3), pp.393--410</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science et métaphysique du cœur dans La Double Inconstance et La Dispute de Marivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TrOPICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Autour du programme de l'Agrégation de Lettres 2019, 5, pp.231-250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TrOPICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bonheur et Mièvrerie – Dire le bonheur : gageure littéraire ?, Hors-Série n°2, pp.3-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vues de l'esprit : la question de la sensibilité dans les fictions merveilleuses de Tiphaigne de La Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fééries. Études sur le conte merveilleux XVIIe-XIXe siècle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, L'Univers sensible des contes, 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoir et bonheur au siècle des Lumières : tensions et intentions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TrOPICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bonheur et Mièvrerie – Dire le bonheur : gageure littéraire ?, Hors-Série n°2, pp.11-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François de La Harpe, Cours de Littérature : Marivaux - texte établi et commenté par Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TrOPICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.273-279</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la mimesis théâtrale à l’acteur-simulacre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Diderot et les simulacres humains. Mannequins, pantins, automates et autres figures, 31, pp.67--82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Mère coupable ou le crépuscule des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Agrégations de Lettres 2016, 25, pp.95--101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire sur la scène de l'utopie révolutionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TrOPICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Théâtre et utopie, 02, pp.29--45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Harpe, Cours de Littérature : Beaumarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TrOPICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Théâtre et utopie, 2, pp.95-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos d’une accroche éditoriale : Rivarol et la francophonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Regards sur le post-colonialisme linguistique, 106, pp.61-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrano et Verne : d’une Lune à l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TrOPICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.105--118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Spectacle de la Nature ou l’esthétique de la révélation de l’abbé Pluche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La Nature, 45, pp.329--345</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Fictions et Sciences, questions de compatibilités à partir de l’ère moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TrOPICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.5--15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le conte nous fait croire en la science : le cas de Boureau-Deslandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fééries. Études sur le conte merveilleux XVIIe-XIXe siècle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.181--193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Fontenelle à Voltaire : de la notion de progrès à celle de génération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, La Question de la Génération dans les lettres et les arts, 42, pp.27-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Lumières ou les illuminés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 524, pp.70--71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Buse en bulles : mythification et démystification de l’histoire du pirate La Buse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Berjola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Littérature des Saveurs, saveurs de la Littérature, 13</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Tempêtes, naufrages et pirates dans l'océan Indien : accidents réels ou péripéties fictives?, 39, pp.127--141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Capitaine Avery selon D. Defoe : faux roi et vraie légende</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Journée de l'Ancien Régime 2021, 58, pp.5-6</w:t>
+              <w:t xml:space="preserve">, 2011, Tempêtes, naufrages et pirates dans l'océan Indien : accidents réels ou péripéties fictives?, 39, pp.101--112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une première approche de la littérature réunionnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fransk Nyt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Tema Île de La Réunion, 260, pp.39-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science et politique chez Fontenelle : Une dynamique de l’affranchissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Fontenelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6, pp.325--335</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de l’image du savant chez Fontenelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Fontenelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4, pp.79-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parc de Fontenelle : un seuil générique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eidôlon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Les mythologies du jardin de l’antiquité au XIXe siècle, 74, pp.161-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pub.27391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imitation et invention chez Cyrano : une poétique de la réécriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Journée de l'Ancien Régime 2021, 58, p. 85-98</w:t>
+              <w:t xml:space="preserve">, 2006, La Répétition, 26, pp.47-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...2376 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idée d'une république philosophique. L'impossible utopie solaire de Cyrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25, pp.63-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4553,51 +4553,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Mondes de Cyrano de Bergerac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ugo Batini et Guillaume Tonning. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Optimum, Ellipses, p. 231-243, 2022, 9782340-067431</w:t>
@@ -4620,1311 +4620,1311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Île érotique, île exotique : réécritures poétiques chez Evariste Parny et Antoine de Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Lojacono. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'île palimpseste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Petra, "Fert'îles", pp.165--186, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Parodies of pompous knowledge: treatises on farting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rebecca Barr, Sylvie Kleiman-Lafon and Sophie Vasset. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bellies, Bowels and Entrails in the Eighteenth Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Manchester University Press, pp.191-208, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Editions Petra, "Fert'îles", pp.165--186, 2018</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voyages en églogue de Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guilhem Armand et Chantale Meure. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumières et océan Indien. Bernardin de Saint-Pierre, Evariste Parny et Antoine de Bertin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.131-146, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La science du Père Daniel et les fictions de Descartes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joëlle Ducos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sciences et le livre, formes des écrits scientifiques des débuts de l'imprimé à l'époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.299-315, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.131-146, 2017</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science culinaire et patrimoine national au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Brodziak et Sylvie Catellin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Patrimoine en bouche. Nouveaux appétits, nouvelles mythologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016, Questions alimentaires et gastronomiques, 978-2-343-08766-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science culinaire et patrimoine national au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Sylvie Brodziak et Sylvie Catellin. </w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Brodziak; Sylvie Catelin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Patrimoine en bouche. Nouveaux appétits, nouvelles mythologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, 2016, Questions alimentaires et gastronomiques, 978-2-343-08766-5</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.21-44, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.21-44, 2016</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyages aériens du XVIIe siècle : entre science et imagination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvos, Françoise. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétiques du voyage aérien dans la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, pp.39--55, 2015, Géographies du monde</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Garnier, pp.39--55, 2015, Géographies du monde</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Defoe et la flibuste : rendre compte ou faire des contes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berton, Danièle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Témoigner : flibuste, piraterie et autres courses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, Presses universitaire Blaise Pascal, pp.159--172, 2015, Cahiers Réforme et Contre-Réforme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, 11, Presses universitaire Blaise Pascal, pp.159--172, 2015, Cahiers Réforme et Contre-Réforme</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Raison et Surnaturel : La pensée du XVIIIe s. (re)vue dans la série Nicolas Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Landie, G. and Papin, B. and Sebbah, A. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nicolas Le Floch, un « expert » au temps des Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattant ; INA éditions, pp.43--66, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattant ; INA éditions, pp.43--66, 2014</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avis sur cet ouvrage [Exposition du système des marées]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Racault, Jean-Michel and Armand, Guilhem and Duflo, Colas and Meure, Chantale and Gigan, Angélique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oeuvres complètes. Tome I. Romans et contes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, Classiques Garnier, pp.23--66, 2014, Bibliothèque du XVIIIe siècle, 978-2-8124-3086-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, 28, Classiques Garnier, pp.23--66, 2014, Bibliothèque du XVIIIe siècle, 978-2-8124-3086-2</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaigne de la Roche ou la vocation fantaisiste de la science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Citton, Yves and Dubacq, Marianne and Vincent, Philippe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imagination scientifique et littérature merveilleuse. Charles Tiphaigne de La Roche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.193--209, 2014, Mirabilia, 978-2-86781-868-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.193--209, 2014, Mirabilia, 978-2-86781-868-4</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La libido sciendi chez La Folie : entre fausse science et vrai savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Acinas, Blancas and Géal, François. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et appétit des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Burgos, pp.74--86, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Universidad de Burgos, pp.74--86, 2014</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lumières de la raison et lumière de la foi chez Marie Leprince de Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jeanne Chiron et Catriona Seth. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marie Leprince de Beaumont. De l'éducation des filles à La Belle et la Bête</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.117--128, 2013, Masculin/Féminin dans l’Europe moderne, Série XVIIIe siècle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.117--128, 2013, Masculin/Féminin dans l’Europe moderne, Série XVIIIe siècle</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’encyclopédiques projets contre la science des Lumières : le cas de Bernardin de Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anouchka Vasak. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre deux eaux les secondes Lumières et leurs ambiguïtés (1789-1815)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Manuscrit, pp.113--140, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Le Manuscrit, pp.113--140, 2012</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diderot ou le paradoxe sur la filiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Chelebourg; David Martens; Myriam Whattee-Delmotte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héritage, filiation, transmission: Configurations littéraires (XVIIIe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Louvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39--50, 2011, 978-2-87463-265-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...48 lines deleted...]
-              <w:t xml:space="preserve">, pp.39--50, 2011, 978-2-87463-265-5</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ancrage indianocéanique des théories scientifiques de Bernardin de Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Racault, Jean-Michel and Bosquet, Marie-Françoise and Gigan, Angélique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bernardin de Saint-Pierre et l’océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.317--331, 2011, 978-2-8124-0258-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.317--331, 2011, 978-2-8124-0258-6</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La femme dans les dialogues scientifiques : les cas de Fontenelle et Diderot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bosquet, Marie-Françoise and Racault, Jean-Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une poétique de l'échange philosophique: le dialogue d'idées et ses formes littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, L'Harmattan; Université de La Réunion, pp.135--145, 2008, Cahiers du CRLHOI, 978-2-296-06159-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une figure paradoxale : le guide dans les voyages libertins de la fin du XVIIe siècle : le cas de L’Autre Monde de Cyrano de Bergerac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bosquet, Marie-Françoise and Meitinger, Serge and Terramorsi, Bernard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux confins de l'ailleurs : voyage, altérité, utopie. Hommages offerts au professeur Jean-Michel Racault</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Klincksieck; Université de la Réunion, pp.141--150, 2008, 9782252035832</w:t>
@@ -5979,1782 +5979,1782 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des esprits animaux aux esprits élémentaires : physiologie et poétique chez Tiphaigne de La Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Les Esprits animaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Gastronomie au siècle des Lumières : arts de la table, arts du discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence des Jeudis de la faculté des Lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Saint-Denis, La Réunion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Savoir et bonheur au siècle des Lumières : tensions et intentions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Bonheur et mièvrerie – « Les chants désespérés sont les chants les plus beaux » – Dire le bonheur : gageure littéraire ? II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Neveu… et Moi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée agrégative « Diderot, Le Neveu de Rameau »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de l’inceste au siècle des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de recherches Intersexualité III : le tabou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bonheur selon Diderot : variations de l'idéal matérialiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde Dire le bonheur : gageure littéraire ? I, Congrès de la Société japonaise de langue et littérature françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Sendai, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Sendai, Japon</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cadeau, témoin d’amour dans les contes de fées (XVIIe-XVIIIe s.) ; un pacte ambivalent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Témoins d’amour, témoins de vie : Objets et images de l’intime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Genève, Suisse</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyages imaginaires et utopie des savoirs au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence du séminaire de l'AMO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Nantes, France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine de Bertin, une poétique du déracinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du CRLHOI "Repenser la diversité : le sujet diasporique""</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Saint Denis, La Réunion. pp.89-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Bigarrures philosophiques de Tiphaigne de La Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Tiphaigne de La Roche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Science moderne et la fiction : questions d'épistémologie et de poétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Science en fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on parler d'une gastronomie française au 18e siècle ? Construction d'une idée avant le mot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international dans le cadre des Entretiens Jacques Cartier, Imaginaires de la gastronomie. Productions, diffusions, valeurs, enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parodies du savoir pompeux : les traités du pet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ventres et viscères, Symbolique et esthétique des entrailles et de la digestion au XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards européens sur le monde indianocéanique, au XVIIIe siècle : entre histoire et fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes parallèles dans les espaces coloniaix XVIe-XXIe siècles. Regards croisés dans le monde indiano-océaninque : histoire, patriloine, fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Saint-Denis, La Réunion. pp.281--291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Saint Denis, La Réunion. pp.89-102</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérience théâtrale et vérité philosophique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diderot, paradoxes d’un comédien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Saint-Denis, La Réunion. pp.281--291</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertin, la canne et la vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude : "Centres et périphéries : rapports littéraires entre métropoles et colonies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Porto, Portugal</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Raison et Surnaturel: La pensée du XVIIIe s. (re)vue dans la série Nicolas Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études : Fiction policière et série télévisée : Nicolas Le Floch, un « expert » au temps des Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sexe en Lumières au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table Ronde Intersexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberté et sexualité: un autre paradoxe diderotien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table Ronde Intersexualités II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoir, justice et politique chez Malesherbes : le traitement de la tolérance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thémis et Flore, les savoirs de Malesherbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Berne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tout n’est que vent: parodies du discours scientifique au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Rumeurs de science"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Roanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Roanne, France</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La science du Père Daniel et les fictions de Descartes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Les phrases de la science"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Histoire d’une Grecque moderne, ou ce que l’orientale dit de l’occidental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Représentations comparées du féminin en Orient et en Occident"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Saint-Denis, La Réunion. pp.73--81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Saint-Denis, La Réunion. pp.73--81</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du mythe imposé à la mythographie revendicatrice : le cas du mythe de Libertalia, entre Histoire et mystification littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études du CRLHOI "Repenser les mythes fondateurs et l’écriture de l’histoire dans l’espace Océan Indien"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Saint Denis, La Réunion. pp.37-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Saint Denis, La Réunion. pp.37-47</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voyages souterrains : un espace paritaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de recherche "La féminisation de l'espace et ses représentations sexuées"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématiques éditoriales d’un récit de naufrage du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée doctorale du CRLHOI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7948,51 +7948,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04197935v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Armand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296669v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Foug&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brouzes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rajchenbach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Philipps" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951296v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951279v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146278v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Semp&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Citton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330634v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01619403v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Meure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456035v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01455843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456039v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148058v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardin De Saint-Pierre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Racault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gigan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3088-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212634v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212642v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chelebourg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01171823v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02185229v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jean-Baptiste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456062v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04835701v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04236569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04236551v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04197973v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.5751" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04197964v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04929021v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chamayou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04229595v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951348v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951328v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03484675v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26171/tropics_0704" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03473936v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330802v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330809v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03329452v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02992448v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330747v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330829v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330837v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330754v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330771v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330990v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330764v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330822v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456037v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01455846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110417v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156448v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212638v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156449v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156450v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217709v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212644v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Berjola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174580v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330796v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217750v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330869v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.27391" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01920155v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330863v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406717v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951354v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330846v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330785v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330852v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330857v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04197875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01455165v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456038v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456048v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456057v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01171816v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148028v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456051v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217687v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174584v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212648v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pucl/4077" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174589v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212675v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148026v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456028v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456030v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456027v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456033v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456032v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456034v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456047v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456040v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217675v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217676v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217677v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456052v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157724v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174575v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217686v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217680v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217703v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217710v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217711v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217723v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157606v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172568v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157744v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217722v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157610v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157607v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Foug&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brouzes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rajchenbach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Philipps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Armand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04197935v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951296v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951279v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146278v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Semp&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Citton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330634v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01619403v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Meure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456035v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01455843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456039v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148058v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardin De Saint-Pierre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Racault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gigan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3088-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212634v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212642v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chelebourg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01171823v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02185229v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jean-Baptiste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456062v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04835701v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04236551v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04197973v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.5751" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04236569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04197964v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04929021v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chamayou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04229595v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951348v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951328v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03484675v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26171/tropics_0704" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03473936v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03329452v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330809v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330802v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02992448v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330747v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330822v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330777v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330771v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330829v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330990v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330764v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456037v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01455846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110417v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156448v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212638v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156449v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156450v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217709v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212644v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Berjola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174580v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330796v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217750v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330869v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.27391" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01920155v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406717v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951354v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330785v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330846v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330857v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330852v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04197875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01455165v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456038v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456048v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456057v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01171816v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148028v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456051v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217687v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174584v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212648v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pucl/4077" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174589v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212675v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148026v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456034v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456030v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456028v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456027v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456033v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456032v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456040v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456047v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157724v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217675v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217676v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456052v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217677v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174575v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217686v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217680v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217710v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217711v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217703v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217722v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217723v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157606v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172568v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157744v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157610v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157607v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>