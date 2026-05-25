--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1495,2978 +1495,2978 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Journée de l'Ancien Régime 2022, 59, pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Champagne ! science, apologétique chrétienne et discours du plaisir chez l’abbé Pluche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Journée de l'Ancien Régime 2022, 59, pp.61-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Autre scène de Diderot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts et Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aes.5751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/aes.5751⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04197973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Gastronomie de Berchoux : une naissance critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TrOPICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, TrOPICS, Littérature des saveurs, saveurs de la littérature (13)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chamayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TrOPICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Littérature des Saveurs, saveurs de la Littérature, 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diderot et le fantôme de Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Journée de l'Ancien Régime 2022, 59, pp.5-6</w:t>
+              <w:t xml:space="preserve">, 2022, Journée de l'Ancien Régime 2021, 58, p. 85-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Gastronomie de Berchoux : une naissance critique</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Journée de l'Ancien Régime 2021, 58, pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statut du personnage (Moi) et statue du philosophe dans &amp;lt;i&amp;gt;Le Neveu de Rameau&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TrOPICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, TrOPICS, Littérature des saveurs, saveurs de la littérature (13)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, Quelle "identité" pour la littérature de l'époque moderne ?, 07, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26171/tropics_0704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galantes Disciples ou curieuses interlocutrices : les femmes dans le dialogue scientifique, après Fontenelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Enjeux didactiques et pédagogiques de l’œuvre dialoguée dans les siècles anciens (48), p. 129-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La subversion des Lumières : questions de stratégies « intellectuelles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Regarder autrement, politique et subversion, 57, pp.17-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception de L’Accordée de village de Jean-Baptiste Greuze : admiration unanime et interprétations nuancées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TrOPICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, p. 74-112/https://tropics.univ-reunion.fr/1785</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naissances latentes d’une littérature indianocéanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les Littératures francophones de l'océan Indien, 72, pp.45-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Chamayou</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les Littératures francophones de l'océan Indien, 72, pp.18-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps de Suzanne ou l’objet du délit : corps et identité dans &amp;lt;i&amp;gt;La Religieuse&amp;lt;/i&amp;gt; de Diderot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Construction et déconstruction des identités : entre le corporel et le symbolique, 55, pp.43-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diderot et Socrate : inquiétude et idéal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Journée de l’antiquité et des temps anciens 2018-2019, 54, pp.131-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diderot et Sénèque : quand dire l’Antique, c’est lire le Moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Controverses sur les Lumières 2, 34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malesherbes et la philosophie du droit : la question de la tolérance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TrOPICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Varia : Littérature et arts, 6, pp.55-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoir et bonheur au siècle des Lumières : tensions et intentions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TrOPICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bonheur et Mièvrerie – Dire le bonheur : gageure littéraire ?, Hors-Série n°2, pp.11-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le voyage imaginaire chez Cyrano et Fontenelle : expérience de pensée ou fable allégorique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les Récits d'accès au savoir, 280 (2018/3), pp.393--410</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science et métaphysique du cœur dans La Double Inconstance et La Dispute de Marivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TrOPICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Autour du programme de l'Agrégation de Lettres 2019, 5, pp.231-250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TrOPICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bonheur et Mièvrerie – Dire le bonheur : gageure littéraire ?, Hors-Série n°2, pp.3-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vues de l'esprit : la question de la sensibilité dans les fictions merveilleuses de Tiphaigne de La Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fééries. Études sur le conte merveilleux XVIIe-XIXe siècle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, L'Univers sensible des contes, 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François de La Harpe, Cours de Littérature : Marivaux - texte établi et commenté par Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TrOPICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.273-279</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la mimesis théâtrale à l’acteur-simulacre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Diderot et les simulacres humains. Mannequins, pantins, automates et autres figures, 31, pp.67--82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des esprits animaux aux esprits élémentaires : physiologie et poétique chez Tiphaigne de La Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epistémocrique. Revue d'études et de recherches sur la littérature et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les Esprits animaux (16e-21e siècles). Littérature, histoire, philosophie, pp.159-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Mère coupable ou le crépuscule des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Agrégations de Lettres 2016, 25, pp.95--101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire sur la scène de l'utopie révolutionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TrOPICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Théâtre et utopie, 02, pp.29--45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Harpe, Cours de Littérature : Beaumarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TrOPICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Théâtre et utopie, 2, pp.95-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos d’une accroche éditoriale : Rivarol et la francophonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Regards sur le post-colonialisme linguistique, 106, pp.61-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrano et Verne : d’une Lune à l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TrOPICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.105--118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Spectacle de la Nature ou l’esthétique de la révélation de l’abbé Pluche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La Nature, 45, pp.329--345</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Fictions et Sciences, questions de compatibilités à partir de l’ère moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TrOPICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.5--15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le conte nous fait croire en la science : le cas de Boureau-Deslandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fééries. Études sur le conte merveilleux XVIIe-XIXe siècle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.181--193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Fontenelle à Voltaire : de la notion de progrès à celle de génération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, La Question de la Génération dans les lettres et les arts, 42, pp.27-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Lumières ou les illuminés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 524, pp.70--71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Buse en bulles : mythification et démystification de l’histoire du pirate La Buse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Berjola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TrOPICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Littérature des Saveurs, saveurs de la Littérature, 13</w:t>
+              <w:t xml:space="preserve">Travaux &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Tempêtes, naufrages et pirates dans l'océan Indien : accidents réels ou péripéties fictives?, 39, pp.127--141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Capitaine Avery selon D. Defoe : faux roi et vraie légende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Journée de l'Ancien Régime 2021, 58, pp.5-6</w:t>
+              <w:t xml:space="preserve">, 2011, Tempêtes, naufrages et pirates dans l'océan Indien : accidents réels ou péripéties fictives?, 39, pp.101--112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Diderot et le fantôme de Richardson</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une première approche de la littérature réunionnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fransk Nyt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Tema Île de La Réunion, 260, pp.39-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science et politique chez Fontenelle : Une dynamique de l’affranchissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Fontenelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6, pp.325--335</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parc de Fontenelle : un seuil générique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eidôlon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Les mythologies du jardin de l’antiquité au XIXe siècle, 74, pp.161-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pub.27391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imitation et invention chez Cyrano : une poétique de la réécriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Journée de l'Ancien Régime 2021, 58, p. 85-98</w:t>
+              <w:t xml:space="preserve">, 2006, La Répétition, 26, pp.47-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Enjeux didactiques et pédagogiques de l’œuvre dialoguée dans les siècles anciens (48), p. 129-154</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de l’image du savant chez Fontenelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Fontenelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4, pp.79-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...2229 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330863v1</w:t>
-              </w:r>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">hal-01920155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idée d'une république philosophique. L'impossible utopie solaire de Cyrano</w:t>
               </w:r>
@@ -4620,757 +4620,757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Parodies of pompous knowledge: treatises on farting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rebecca Barr, Sylvie Kleiman-Lafon and Sophie Vasset. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bellies, Bowels and Entrails in the Eighteenth Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Manchester University Press, pp.191-208, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Île érotique, île exotique : réécritures poétiques chez Evariste Parny et Antoine de Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Lojacono. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'île palimpseste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Petra, "Fert'îles", pp.165--186, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Manchester University Press, pp.191-208, 2018</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La science du Père Daniel et les fictions de Descartes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joëlle Ducos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sciences et le livre, formes des écrits scientifiques des débuts de l'imprimé à l'époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.299-315, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les voyages en églogue de Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guilhem Armand et Chantale Meure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lumières et océan Indien. Bernardin de Saint-Pierre, Evariste Parny et Antoine de Bertin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.131-146, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp.299-315, 2017</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science culinaire et patrimoine national au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Brodziak et Sylvie Catellin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Patrimoine en bouche. Nouveaux appétits, nouvelles mythologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016, Questions alimentaires et gastronomiques, 978-2-343-08766-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science culinaire et patrimoine national au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sylvie Brodziak et Sylvie Catellin. </w:t>
+              <w:t xml:space="preserve">Sylvie Brodziak; Sylvie Catelin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Patrimoine en bouche. Nouveaux appétits, nouvelles mythologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, 2016, Questions alimentaires et gastronomiques, 978-2-343-08766-5</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.21-44, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.21-44, 2016</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyages aériens du XVIIe siècle : entre science et imagination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvos, Françoise. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétiques du voyage aérien dans la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, pp.39--55, 2015, Géographies du monde</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Garnier, pp.39--55, 2015, Géographies du monde</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Defoe et la flibuste : rendre compte ou faire des contes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berton, Danièle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Témoigner : flibuste, piraterie et autres courses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, Presses universitaire Blaise Pascal, pp.159--172, 2015, Cahiers Réforme et Contre-Réforme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, 11, Presses universitaire Blaise Pascal, pp.159--172, 2015, Cahiers Réforme et Contre-Réforme</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avis sur cet ouvrage [Exposition du système des marées]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Racault, Jean-Michel and Armand, Guilhem and Duflo, Colas and Meure, Chantale and Gigan, Angélique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oeuvres complètes. Tome I. Romans et contes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, Classiques Garnier, pp.23--66, 2014, Bibliothèque du XVIIIe siècle, 978-2-8124-3086-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre Raison et Surnaturel : La pensée du XVIIIe s. (re)vue dans la série Nicolas Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Landie, G. and Papin, B. and Sebbah, A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nicolas Le Floch, un « expert » au temps des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattant ; INA éditions, pp.43--66, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456057v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01171816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaigne de la Roche ou la vocation fantaisiste de la science</w:t>
               </w:r>
@@ -5979,1683 +5979,1683 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Savoir et bonheur au siècle des Lumières : tensions et intentions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Bonheur et mièvrerie – « Les chants désespérés sont les chants les plus beaux » – Dire le bonheur : gageure littéraire ? II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Saint-Denis, La Réunion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Gastronomie au siècle des Lumières : arts de la table, arts du discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence des Jeudis de la faculté des Lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Saint-Denis, La Réunion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Neveu… et Moi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée agrégative « Diderot, Le Neveu de Rameau »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de l’inceste au siècle des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de recherches Intersexualité III : le tabou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Saint-Denis, La Réunion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bonheur selon Diderot : variations de l'idéal matérialiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde Dire le bonheur : gageure littéraire ? I, Congrès de la Société japonaise de langue et littérature françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Sendai, Japon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des esprits animaux aux esprits élémentaires : physiologie et poétique chez Tiphaigne de La Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Les Esprits animaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cadeau, témoin d’amour dans les contes de fées (XVIIe-XVIIIe s.) ; un pacte ambivalent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Témoins d’amour, témoins de vie : Objets et images de l’intime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyages imaginaires et utopie des savoirs au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence du séminaire de l'AMO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Bigarrures philosophiques de Tiphaigne de La Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Tiphaigne de La Roche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Science moderne et la fiction : questions d'épistémologie et de poétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Science en fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Sendai, Japon</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on parler d'une gastronomie française au 18e siècle ? Construction d'une idée avant le mot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international dans le cadre des Entretiens Jacques Cartier, Imaginaires de la gastronomie. Productions, diffusions, valeurs, enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parodies du savoir pompeux : les traités du pet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ventres et viscères, Symbolique et esthétique des entrailles et de la digestion au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Nantes, France</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine de Bertin, une poétique du déracinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du CRLHOI "Repenser la diversité : le sujet diasporique""</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Saint Denis, La Réunion. pp.89-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Saint Denis, La Réunion. pp.89-102</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards européens sur le monde indianocéanique, au XVIIIe siècle : entre histoire et fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes parallèles dans les espaces coloniaix XVIe-XXIe siècles. Regards croisés dans le monde indiano-océaninque : histoire, patriloine, fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Saint-Denis, La Réunion. pp.281--291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérience théâtrale et vérité philosophique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diderot, paradoxes d’un comédien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertin, la canne et la vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude : "Centres et périphéries : rapports littéraires entre métropoles et colonies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté et sexualité: un autre paradoxe diderotien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table Ronde Intersexualités II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Raison et Surnaturel: La pensée du XVIIIe s. (re)vue dans la série Nicolas Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études : Fiction policière et série télévisée : Nicolas Le Floch, un « expert » au temps des Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Saint-Denis, La Réunion. pp.281--291</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sexe en Lumières au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table Ronde Intersexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Porto, Portugal</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tout n’est que vent: parodies du discours scientifique au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Rumeurs de science"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Roanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La science du Père Daniel et les fictions de Descartes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Les phrases de la science"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Histoire d’une Grecque moderne, ou ce que l’orientale dit de l’occidental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Représentations comparées du féminin en Orient et en Occident"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Saint-Denis, La Réunion. pp.73--81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du mythe imposé à la mythographie revendicatrice : le cas du mythe de Libertalia, entre Histoire et mystification littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études du CRLHOI "Repenser les mythes fondateurs et l’écriture de l’histoire dans l’espace Océan Indien"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Saint Denis, La Réunion. pp.37-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoir, justice et politique chez Malesherbes : le traitement de la tolérance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thémis et Flore, les savoirs de Malesherbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Berne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217722v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">hal-01157744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les voyages souterrains : un espace paritaire ?</w:t>
               </w:r>
@@ -7948,51 +7948,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Foug&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brouzes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rajchenbach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Philipps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Armand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04197935v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951296v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951279v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146278v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Semp&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Citton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330634v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01619403v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Meure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456035v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01455843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456039v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148058v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardin De Saint-Pierre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Racault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gigan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3088-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212634v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212642v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chelebourg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01171823v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02185229v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jean-Baptiste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456062v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04835701v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04236551v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04197973v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.5751" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04236569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04197964v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04929021v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chamayou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04229595v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951348v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951328v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03484675v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26171/tropics_0704" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03473936v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03329452v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330809v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330802v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02992448v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330747v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330822v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330777v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330771v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330829v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330990v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330764v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456037v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01455846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110417v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156448v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212638v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156449v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156450v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217709v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212644v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Berjola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174580v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330796v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217750v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330869v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.27391" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01920155v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406717v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951354v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330785v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330846v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330857v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330852v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04197875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01455165v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456038v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456048v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456057v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01171816v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148028v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456051v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217687v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174584v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212648v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pucl/4077" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174589v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212675v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148026v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456034v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456030v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456028v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456027v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456033v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456032v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456040v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456047v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157724v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217675v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217676v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456052v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217677v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174575v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217686v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217680v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217710v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217711v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217703v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217722v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217723v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157606v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172568v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157744v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157610v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157607v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Foug&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brouzes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rajchenbach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Philipps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Armand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04197935v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951296v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951279v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146278v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Semp&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Citton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330634v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01619403v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Meure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456035v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01455843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456039v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148058v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardin De Saint-Pierre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Racault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gigan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3088-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212634v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212642v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chelebourg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01171823v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02185229v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jean-Baptiste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456062v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04835701v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04236569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04236551v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04197973v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.5751" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04197964v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04929021v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chamayou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951348v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04229595v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03484675v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26171/tropics_0704" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951328v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03473936v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330802v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330809v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03329452v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02992448v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330747v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330829v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330777v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330771v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330990v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330764v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330822v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456037v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01455846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110417v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156448v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212638v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156449v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156450v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217709v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212644v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Berjola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174580v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330796v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217750v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330869v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.27391" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01920155v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330863v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406717v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951354v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330846v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330785v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330852v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330857v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04197875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01455165v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456038v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456048v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01171816v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456057v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148028v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456051v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217687v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174584v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212648v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pucl/4077" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174589v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212675v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148026v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456028v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456030v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456027v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456033v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456032v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456034v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456040v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456047v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217675v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217676v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456052v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217677v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157724v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174575v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217686v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217680v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217703v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217710v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217711v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217723v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157606v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172568v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157744v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217722v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157610v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157607v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>