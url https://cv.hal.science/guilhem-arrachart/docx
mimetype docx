--- v0 (2026-03-22)
+++ v1 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GUILHEM ARRACHART </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guilhem-arrachart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5277-3967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">07401188X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-9555-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitre de Conférences - HDR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etablissement :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université Montpellier, IUT Chimie – Montpellier, 99 Avenue d’Occitanie, 34090 Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Laboratoire Tri ionique par les Systèmes Moléculaires auto-assemblés (LTSM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de Chimie Séparative de Marcoule UMR 5257 (CEA/CMRS/UM/ENSCM), Centre de Marcoule B426, BP17171 30207 Bagnols/Cèze cedex.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURSUS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Habilitation à Diriger des Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier, Ecole Doctorale 459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 – auj. Maitre de Conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 – 2009</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 – 2008 Inorganic Materials Scientist,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Australian Nuclear Science and Technology Organisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 Doctorat en Chimie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université Montpellier II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMATION DE LA RECHERCHE ET ACTIVITÉS D'ENSEIGNEMENT</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thème de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie séparative : Séparation d'ions et études mécanistiques d'extraction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Outils polyvalents pour l'extraction, le recyclage, la purification, le retraitement:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- pour l'amont et l'aval du cycle du combustible nucléaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- pour les ressources minières et le recyclage (mine urbaine - D3E)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement ou co-encadrement de  plus de 15 thèses et 25 stagiaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BUT 1:  Responsable enseignement Hygiène Sécurité Environnement  /  TP Chimie Générale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BUT 2: TP-Projet Chimie Analytique / TP Génie Chimique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BUT 3:  ACQE: TP-Projet Chimie Analytique / NuMat: Législation Gestion des déchets radioactifs ; Transition énergétique ; TP Procédé Extraction-Séparation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRODUCTION ET DIFFUSION SCIENTIFIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/search/index/?q=*&authIdPerson_i=173855</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved rare earth element recycling using a sustainable diglycolamide-based hydrophobic eutectic solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A C Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (35), pp.10851 - 10864. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5gc01707f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipophilic EDTA-based ligands in different diluents for the extraction of rare earths: Preliminary results with Nd(III), Dy(III) and Pr(III) in chloride and nitrate media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamir Sukhbaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 231, pp.106415. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2024.106415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Rare Earth Elements from Organic Acid Leachate Using Formo-Phenolic-like Resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (4), pp.165. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/recycling10040165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium extraction from salt water using formo-phenolic resin containing amido-β-phosphonic acid chelating moiety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine El Khoueiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (7), pp.1067. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w17071067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of rare earth elements: Exploring the ability of deep eutectic solvents and organic acid solutions, the case of lactic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 366, pp.132740. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2025.132740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of novel hydrophobic eutectic solvents based on metal-extracting ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 427, pp.127332. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2025.127332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of TiC–SiC nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Aréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pradeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108, pp.e20336. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.20336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of uranium from seawaters by ultra/nano filtration assisted by complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Darcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 613, pp.119083. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2025.119083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative 3D Self-assembly Hybrid Organic-Inorganic Material for Selective Gold Extraction and Recyclability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Asaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kimbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Daniele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 375, pp.133843. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2025.133843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiourea resole polymers for recovery of noble element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine El Khoueiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Nsouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 223, pp.106201. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2023.106201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly efficient diluent-free solvent extraction of uranium using mixtures of protonated trioctylamine and quaternary ammonium salts. Comparative Life Cycle Assessment with the conventional extractant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Guerinoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijun Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 224, pp.106257. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2023.106257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent Extraction of Uranium from an Acidic Medium for the Front-End of Nuclear Fuel Cycle: from Mechanisms Understanding to Innovative Process Design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Guerinoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Thimotee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (S4), pp.1-31. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04528746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and supramolecular study of uranium/plutonium liquid–liquid extraction with N N -dialkylamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (40), pp.18809-18819. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c02880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy to scale up synthesis of a high-purity piperidinium based ionic liquid combining both sustainability and cost-effectiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ionic Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.100076. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jil.2023.100076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective recovery of rare earth elements from acetic leachate of NdFeB magnet by solvent extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Belfqueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Seron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 339, pp.126701. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2024.126701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yttrium speciation variability in bauxite residues of various origins, ages and storage conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tamba Oularé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 464, pp.132941. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.132941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290788v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing uranium extraction efficiency using protonated amines and quaternary ammoniums-based ionic liquids: mechanistic insights and nonlinearities analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Guerinoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.509. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/separations10090509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of ultra/nano filtration membrane in uranium rejection from fresh and salt waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 314, pp.123543. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2023.123543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bis‐catecholamide‐based materials for uranium extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mossand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Ndebulia Watchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 88 (5), pp.e202200412. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.202200412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiourea Adsorbent for Efficient Removal of Mercury (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine El Khoueiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Nsouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (44), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202303015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a method of understanding the complexation of rare earth element by functionalized organosilanes in aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rébiscoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Odorico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 662, pp.131049. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.131049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Carbamoyl Surface-Modified ZrO2 Nanohybrids for Selective Au Extraction from E-Waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Asaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Hamandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kimbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (5), pp.2219. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28052219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diglycolamide phenolic foams as sorbent for rare earth elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Bekkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Arrambide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine El Khoueiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Meghabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (6), pp.429-432. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14328917.2023.2182486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereo‐ and regiochemical effect of N,N ‐dialkylamide extractants on the speciation of Pu complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (32), pp.e202300461. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202300461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating organic acids as alternative leaching reagents for rare earth elements recovery from NdFeB magnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Belfqueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Seron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Menad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rare Earths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jre.2022.04.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terephthalaldehyde–Phenolic Resins as a Solid-Phase Extraction System for the Recovery of Rare-Earth Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Oye Auke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), pp.311. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14020311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of Rare Earth Elements (REEs) Using Ionic Solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (7), pp.1202. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr9071202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored structuring of functionalized silsesquioxanes in a one-step approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (5), pp.2328-2337. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0qm01060j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereochemically enriched extractants for the extraction of actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Felines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (29), pp.12798-12801. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1nj02077c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of uranium from sulfuric acid media using amino-diamide extractants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moheddine Wehbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamir Sukhbaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Karamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 200, pp.105550. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2020.105550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337011v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent extraction of rare earths elements from nitrate media in DMDOHEMA/ionic liquid systems: performance and mechanism studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar L Usma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (50), pp.31197-31207. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1ra05359k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial study of surface-modified ZrO2 nanoparticles with thioctic acid for the selective recovery of palladium and gold from electronic industrial wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc An Trieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kimbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 237, pp.116353. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2019.116353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic Liquids as Extraction Media in a Two-Step Eco-Friendly Process for Selective Tantalum Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (4), pp.1954-1963. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b06414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transfer efficiency in rare earth extraction using a hollow fiber pertraction device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 251, pp.117330. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2020.117330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02931915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of TiC incorporation on the optical properties and oxidation resistance of SiC ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléne Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soum-Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jonchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 213, pp.110536. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2020.110536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of a Chromo-Extractant to the Probe Liquid–Liquid Interface in a Solvent Extraction Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Martin-Gassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Gassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (20), pp.10916-10923. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c00253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and multi-function compatible click-reaction of organosilanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (30), pp.152145. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2020.152145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifunctional Amidophosphonate Molecules for Uranium Extraction in Nitrate Acidic Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Artese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Felines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (7), pp.703-718. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2020.1790527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Extraction of REEs Thanks to One-Pot Silica Hybrid Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10217558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actinide and lanthanide adsorption onto hierarchically porous carbons beads: a high surface affinity for Pu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devlet G. Sizgek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erden Sizgek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (10), 1464 (11 p.). </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano9101464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of tantalum from synthetic sulfuric leach solutions by solvent extraction with phosphonate functionalized ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 189, pp.105107. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.105107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid-Liquid Extraction of Rare Earths Elements by Use of Ionic Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar L Usma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydroprocess</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hydroprocess 2019, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of organophosphorus ligands with a central oxygen atom and their applications in solvent extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2019.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the existence of uranyl trisulfate structures in the AMEX solvent extraction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamir Sukhbaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55, pp.7583-7586. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9cc02651g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Solvent Structuring in Water/ tert -Butanol Mixtures on the Assembly of Silica Nanoparticles to Aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (24), pp.7905-7915. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b00655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and recovery of rare earths by chelating phenolic copolymers bearing diglycolamic acid or diglycolamide moieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arrambide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berthalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wehbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2019.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of rare earth elements (REEs) and impurities from phosphogypsum: A preliminary insight for further recovery of critical raw materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Cánovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 219, pp.225-235. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.02.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC-TiC nanocomposite for bulk solar absorbers applications: Effect of density and surface roughness on the optical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléne Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soum-Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jonchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 191, pp.199-208. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2018.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketone functionalized task specific ionic liquids for selective tantalum extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 196, pp.174-182. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2017.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N -Alkyl calix[4]azacrowns for the selective extraction of uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moheddine Wehbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Karame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (41), pp.14594-14603. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8dt03140a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tantalum and Niobium Selective Extraction by Alkyl-Acetophenone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duhamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (9), pp.654. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met8090654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion extraction applications of bilayer-structured hybrid silicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (5), pp.1031-1039. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8qm00022k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective extraction and separation of germanium by catechol based resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Arrambide Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 193, pp.214-219. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2017.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the morphology of functionalized silica using amphiphilic organosilanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81 (2), pp.452-467. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-016-4202-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of uranium (VI) from concentrated phosphoric acid using bifunctional reagents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 171, pp.262-266. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2017.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic Extraction of Rare Earth Elements from Phosphoric Acid Medium using a Mixture of Surfactant AOT and DEHCNPB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Atak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (5), pp.321-331. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2017.1362852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ionic liquid-based extraction system using diglycolamide functionalized macrocyclic platforms for the extraction and recovery of lanthanides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wehbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghannam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Karame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (47), pp.16505-16515. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7dt02797d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization of diglycolamides on resorcinarene cavitand and its effect on the selective extraction and separation of HREEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wehbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arrambide Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Karame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghannam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 187, pp.311-318. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2017.06.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances and mechanistic investigations of a triphosphine trioxide/ionic liquid system for rare earth extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Virieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (3), pp.1259-1268. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5DT03072B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the nanostructure of highly functionalized silica using amphiphilic organosilanes: Curvature agent effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (18), pp.4624-4634. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b00589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of Americium by Liquid-Liquid Extraction Using Diglycolamides Water-Soluble Complexing Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pacary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-T. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.133-139. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diglycolamide-functionalized resorcinarene for rare earths extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moheddine Wehbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Karame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Ghannam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (11), pp.9344-9351. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6nj02195f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triazole Diglycolamide Cavitand for lanthanide extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wehbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Karame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghannam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 169, pp.17-24. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2016.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium Extraction by a Bifunctional Amido-Phosphonic Acid: Coordination Structure and Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Pecheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (3), pp.260-273. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2016.1169146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new solvent extraction process based on butyl-1-[ N,N -bis(2-ethylhexyl)carbamoyl]nonyl phosphonic acid for the selective recovery of uranium(VI) from phosphoric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pacary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (3), pp.274-289. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2016.1169147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbamoylalkylphosphonates Type Ligand for Uranium Extraction from Phosphates Ores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Burdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, SYMPHOS 2015 - 3rd International Symposium on Innovation and Technology in the Phosphate Industry, 138, pp.258-266. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2016.02.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirconium(IV)–Benzene Phosphonate Coordination Polymers: Lanthanide and Actinide Extraction and Thermal Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Tejada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (16), pp.7928-7943. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b00954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insight into the Americium/Curium Separation by Solvent Extraction using Diglycolamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (3), pp.236-248. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2014.1000792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface modification of titanium oxide nanoparticles with chelating molecules: New recognition devices for controlling the selectivity towards lanthanides ionic separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Annani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Daniele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 147, pp.220-226. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2015.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquids as diluents in solvent extraction: first evidence of supramolecular aggregation of a couple of extractant molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sukhbaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (88), pp.15960-15963. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CC06422H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural study of hybrid silica bilayers from “bola-amphiphile” organosilane precursors: catalytic and thermal effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (71), pp.57521-57531. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ra06944k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Chelating Resins through EDTA- and DTPA-Modified Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kenaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (12), pp.1882-1889. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01496395.2015.1012591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organosilica-metallic sandwich materials as precursors for palladium and platinum nanoparticle synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (95), pp.77619-77628. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5RA15871K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From colloidal precursors to metal carbides nanocomposites MC (M=Ti, Zr, Hf and Si): Synthesis, characterization and optical spectral selectivity studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deschanels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 143, pp.473-479. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2015.07.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of Am (III) by solvent extraction using water-soluble H4tpaen derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (33), pp.5321-5336. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2015.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbamoylalkylphosphonates for Dramatic Enhancement of Uranium Extraction from Phosphates Ores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Burdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (7), pp.685-702. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2014.951279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Soluble PDCA Derivatives for Selective Ln(III)/An(III) and Am(III)/Cm(III) Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Favre-Reguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (3), pp.224-235. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2014.974449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From phosphate rocks to uranium raw materials: hybrid materials designed for selective separation of uranium from phosphoric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El. Mourabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goettmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (109), pp.64138-64141. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra08703h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium Extraction from Phosphoric Acid Using Bifunctional Amido-Phosphonic Acid Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Burdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (5), pp.478-491. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2014.898435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembly of Condensable “Bola-Amphiphiles” in Water/Tetraethoxysilane Mixtures for the Elaboration of Mesostructured Hybrid Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Diat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (33), pp.10368-10375. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la401885t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two soft chemistry routes for the synthesis of mesoporous carbon/β-SiC nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deschanels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (11), pp.4097-4108. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-013-7222-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original &amp;quot; click and bind &amp;quot; approach for immobilizing copper hexacyanotferrate nanoparticles on mesoporous silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25, pp.4447-4453. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm4029935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDTA and DTPA modified ligands as sequestering agents for uranyl decorporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lecerclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (4), pp.1163-1170. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2011.11.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the vibrational and structural properties of a self-structured bridged silsesquioxane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Wadepohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.5672-5679. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cp40250e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PalmitateLuciferin: A Molecular Design for the Second Harmonic Generation Study of Ion Complexation at the Air-Water Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Martin-Gassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Gassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Lascoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Russier-Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (13), pp.7450-7456. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp2125697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterisation of nanocomposite materials prepared by dispersion of functional TiO2 nanoparticles in PMMA matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Karatchevtseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Heinemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cassidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Triani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (34), pp.13040. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1JM11964H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight into indium electrochemistry in a Tf2N-based room-temperature ionic liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Diliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58, pp.532-540. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.09.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the alkyl linker in the structuring of bridged silsesquioxanes obtained by self-recognition properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bendjerriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J.E. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (34), pp.1436-1440. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b9nj00741e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructural Evolution of Titania-Based Materials Using Modified Titanium Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cassidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Karatchevtseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Triani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (9), pp.2109-2115. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2009.03182.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silylated Melamine and Cyanuric Acid as Precursors for Imprinted and Hybrid Silica Materials with Molecular-Recognition Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Carcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J.E. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (25), pp.6279-6288. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200900278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuring of Hybrid Silicas through a Self-Recognition Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Wadepohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (20), pp.5002. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200802748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterisation of carboxylate-terminated silica nanohybrid powders and thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cassidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Karartchevtseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Bartlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Triani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.3643-3649. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b803100b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organo-silicas based on purine-pyrimidine base pairs assemblies : a solid state NMR point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Carcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J E Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Hartmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.392-399. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b714785f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailor-made morphologies for Pd/SiO2 catalysts through sol–gel process with various silylated ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Yen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Noville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Henrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 115, pp.609-617. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2008.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid silica with molecular recognition properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Carcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wong Chi Man Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J E Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31, pp.128-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuring of hybrid silicas : new approach to bridges silsesquioxanes with purine-pyrimidine base pairs as bridging units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Carcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J E Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1007, pp.S02-03. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1007-S02-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces involving biomolecules and inorganic materials : a solid state NMR approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wong Chi Man Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1008, pp.T02-09. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1008-T02-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuring organo-silicas: combination of intermolecular interactions and molecular recognition properties to generate self-assembled hybrids with phenylene or adeninethymine bridging units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. E. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît P. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29 (5), pp.653-658. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b419376h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilisation of single molecule magnets in mesoporous silica hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lollita Lecren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joulia Larionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Coradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27 (10), pp.1533-1539. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b305124b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for recovering uranium from seawater by complexation of uranium and membrane filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bernicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3151506 (A1) / WO2025021761 (A1). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for extracting and recovering rare earths from aqueous solutions of organic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Belfqueh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3143589 (A1) / WO2024126932 (A1). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of lipophilic derivatives of aminopolycarboxylic acids for the extraction of rare earths from an acidic aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Baus-Lagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3140634 (A1) / WO2024074783 (A1). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixtures of quaternary ammonium salts for extracting uranium(VI) from aqueous solutions of sulfuric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijun Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3116936 (A1) / WO2022117942 (A1). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel formo-phenolic resins, process for the preparation thereof, and use of same in the extraction of uranium from water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mossand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3115540 (A1) / WO2022090242 (A1). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for selectively recovering rare earth metals and uranium(VI) from an aqueous solution of phosphoric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mossand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3116834 (A1) / WO2022117948 (A1). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for recovering gold and/or one or more platinoids present in an acidic aqueous phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3106597 (A1) / WO2021148758 (A1). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of bifunctional compounds, with phosphonic acid/phosphonate and amine functions, to extract uranium (VI) from aqueous solutions of nitric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3072824A1. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New extractant, used for extracting rare earths from an aqueous phosphoric acid solution, and the applications thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sefkan Atak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3055906 (A1) / WO2018051026 (A1). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective extraction of rare earth elements from acidic aqueous solutions with the help of a monoamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duhamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3059010 (A1) / EP3323899 (A1). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes for extracting and recovering tantalum present in an acid aqueous phase by means of an ionic liquid, and use of such an ionic liquid for extracting the tantalum from an acid aqueous phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3040060 (A1) / WO2017025547 (A1). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compounds with phosphine oxide and amine functions as ligands for uranium(VI) extraction from aqueous solutions of sulfuric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3034417 (A1) / WO2016156591 (A1). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel bifunctional phosphine oxide-phosphonate compounds as ligands for uranium(VI) extraction from aqueous phosphoric acid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Burdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3034416 (A1) / WO2016156593 (A1). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of novel compounds for selectively extracting rare earths from aqueous solutions including phosphoric acid and associated extraction method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3035880 (A1) / WO2016177695 (A1). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for extracting tantalum and/or niobium from an acidic aqueous phase, and method intended for recovering tantalum and/or niobium from an acidic aqueous phase and implementing said extraction method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duhamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3022258 (A1) / WO2015193314 (A1). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic-inorganic hybrid material of use for extracting uranium(VI) from aqueous media containing phosphoric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabah El Mourabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Goettmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3002463 (A1) / WO2014127860 (A1). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion-exchange resin with chelating properties, its method of preparation and its uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Kenaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2998816 (A1) / WO2014086788 (A1). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New bifunctional carbamoylphosphonates as extractants for uranium(VI) and a process for preparation thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aychet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Burdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2990207 (A1) / WO2013167516 (A1). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId449"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GUILHEM ARRACHART </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guilhem-arrachart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5277-3967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">07401188X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-9555-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitre de Conférences - HDR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etablissement :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université Montpellier, IUT Chimie – Montpellier, 99 Avenue d’Occitanie, 34090 Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Laboratoire Tri ionique par les Systèmes Moléculaires auto-assemblés (LTSM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de Chimie Séparative de Marcoule UMR 5257 (CEA/CMRS/UM/ENSCM), Centre de Marcoule B426, BP17171 30207 Bagnols/Cèze cedex.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURSUS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Habilitation à Diriger des Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier, Ecole Doctorale 459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 – auj. Maitre de Conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 – 2009</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 – 2008 Inorganic Materials Scientist,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Australian Nuclear Science and Technology Organisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 Doctorat en Chimie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université Montpellier II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMATION DE LA RECHERCHE ET ACTIVITÉS D'ENSEIGNEMENT</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thème de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie séparative : Séparation d'ions et études mécanistiques d'extraction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Outils polyvalents pour l'extraction, le recyclage, la purification, le retraitement:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- pour l'amont et l'aval du cycle du combustible nucléaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- pour les ressources minières et le recyclage (mine urbaine - D3E)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement ou co-encadrement de  plus de 15 thèses et 25 stagiaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BUT 1:  Responsable enseignement Hygiène Sécurité Environnement  /  TP Chimie Générale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BUT 2: TP-Projet Chimie Analytique / TP Génie Chimique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BUT 3:  ACQE: TP-Projet Chimie Analytique / NuMat: Législation Gestion des déchets radioactifs ; Transition énergétique ; TP Procédé Extraction-Séparation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRODUCTION ET DIFFUSION SCIENTIFIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/search/index/?q=*&authIdPerson_i=173855</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved rare earth element recycling using a sustainable diglycolamide-based hydrophobic eutectic solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A C Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (35), pp.10851 - 10864. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5gc01707f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipophilic EDTA-based ligands in different diluents for the extraction of rare earths: Preliminary results with Nd(III), Dy(III) and Pr(III) in chloride and nitrate media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamir Sukhbaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 231, pp.106415. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2024.106415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of novel hydrophobic eutectic solvents based on metal-extracting ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 427, pp.127332. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2025.127332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium extraction from salt water using formo-phenolic resin containing amido-β-phosphonic acid chelating moiety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine El Khoueiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (7), pp.1067. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w17071067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of rare earth elements: Exploring the ability of deep eutectic solvents and organic acid solutions, the case of lactic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 366, pp.132740. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2025.132740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of TiC–SiC nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Aréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pradeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108, pp.e20336. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.20336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Rare Earth Elements from Organic Acid Leachate Using Formo-Phenolic-like Resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (4), pp.165. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/recycling10040165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of uranium from seawaters by ultra/nano filtration assisted by complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Darcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 613, pp.119083. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2025.119083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative 3D Self-assembly Hybrid Organic-Inorganic Material for Selective Gold Extraction and Recyclability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Asaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kimbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Daniele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 375, pp.133843. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2025.133843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly efficient diluent-free solvent extraction of uranium using mixtures of protonated trioctylamine and quaternary ammonium salts. Comparative Life Cycle Assessment with the conventional extractant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Guerinoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijun Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 224, pp.106257. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2023.106257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiourea resole polymers for recovery of noble element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine El Khoueiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Nsouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 223, pp.106201. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2023.106201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent Extraction of Uranium from an Acidic Medium for the Front-End of Nuclear Fuel Cycle: from Mechanisms Understanding to Innovative Process Design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Guerinoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Thimotee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (S4), pp.1-31. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04528746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and supramolecular study of uranium/plutonium liquid–liquid extraction with N N -dialkylamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (40), pp.18809-18819. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c02880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy to scale up synthesis of a high-purity piperidinium based ionic liquid combining both sustainability and cost-effectiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ionic Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.100076. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jil.2023.100076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective recovery of rare earth elements from acetic leachate of NdFeB magnet by solvent extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Belfqueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Seron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 339, pp.126701. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2024.126701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yttrium speciation variability in bauxite residues of various origins, ages and storage conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tamba Oularé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 464, pp.132941. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.132941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290788v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing uranium extraction efficiency using protonated amines and quaternary ammoniums-based ionic liquids: mechanistic insights and nonlinearities analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Guerinoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.509. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/separations10090509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of ultra/nano filtration membrane in uranium rejection from fresh and salt waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 314, pp.123543. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2023.123543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bis‐catecholamide‐based materials for uranium extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mossand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Ndebulia Watchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 88 (5), pp.e202200412. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.202200412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiourea Adsorbent for Efficient Removal of Mercury (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine El Khoueiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Nsouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (44), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202303015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a method of understanding the complexation of rare earth element by functionalized organosilanes in aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rébiscoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Odorico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 662, pp.131049. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.131049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Carbamoyl Surface-Modified ZrO2 Nanohybrids for Selective Au Extraction from E-Waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Asaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Hamandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kimbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (5), pp.2219. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28052219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diglycolamide phenolic foams as sorbent for rare earth elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Bekkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Arrambide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine El Khoueiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Meghabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (6), pp.429-432. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14328917.2023.2182486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereo‐ and regiochemical effect of N,N ‐dialkylamide extractants on the speciation of Pu complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (32), pp.e202300461. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202300461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating organic acids as alternative leaching reagents for rare earth elements recovery from NdFeB magnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Belfqueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Seron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Menad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rare Earths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jre.2022.04.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terephthalaldehyde–Phenolic Resins as a Solid-Phase Extraction System for the Recovery of Rare-Earth Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Oye Auke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), pp.311. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14020311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of Rare Earth Elements (REEs) Using Ionic Solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (7), pp.1202. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr9071202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of uranium from sulfuric acid media using amino-diamide extractants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moheddine Wehbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamir Sukhbaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Karamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 200, pp.105550. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2020.105550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337011v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored structuring of functionalized silsesquioxanes in a one-step approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (5), pp.2328-2337. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0qm01060j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereochemically enriched extractants for the extraction of actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Felines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (29), pp.12798-12801. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1nj02077c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent extraction of rare earths elements from nitrate media in DMDOHEMA/ionic liquid systems: performance and mechanism studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar L Usma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (50), pp.31197-31207. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1ra05359k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transfer efficiency in rare earth extraction using a hollow fiber pertraction device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 251, pp.117330. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2020.117330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02931915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic Liquids as Extraction Media in a Two-Step Eco-Friendly Process for Selective Tantalum Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (4), pp.1954-1963. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b06414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial study of surface-modified ZrO2 nanoparticles with thioctic acid for the selective recovery of palladium and gold from electronic industrial wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc An Trieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kimbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 237, pp.116353. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2019.116353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of TiC incorporation on the optical properties and oxidation resistance of SiC ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléne Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soum-Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jonchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 213, pp.110536. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2020.110536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of a Chromo-Extractant to the Probe Liquid–Liquid Interface in a Solvent Extraction Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Martin-Gassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Gassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (20), pp.10916-10923. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c00253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and multi-function compatible click-reaction of organosilanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (30), pp.152145. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2020.152145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifunctional Amidophosphonate Molecules for Uranium Extraction in Nitrate Acidic Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Artese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Felines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (7), pp.703-718. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2020.1790527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Extraction of REEs Thanks to One-Pot Silica Hybrid Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10217558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actinide and lanthanide adsorption onto hierarchically porous carbons beads: a high surface affinity for Pu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devlet G. Sizgek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erden Sizgek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (10), 1464 (11 p.). </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano9101464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of tantalum from synthetic sulfuric leach solutions by solvent extraction with phosphonate functionalized ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 189, pp.105107. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.105107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the existence of uranyl trisulfate structures in the AMEX solvent extraction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamir Sukhbaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55, pp.7583-7586. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9cc02651g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid-Liquid Extraction of Rare Earths Elements by Use of Ionic Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar L Usma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydroprocess</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hydroprocess 2019, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of organophosphorus ligands with a central oxygen atom and their applications in solvent extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2019.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Solvent Structuring in Water/ tert -Butanol Mixtures on the Assembly of Silica Nanoparticles to Aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (24), pp.7905-7915. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b00655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and recovery of rare earths by chelating phenolic copolymers bearing diglycolamic acid or diglycolamide moieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arrambide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berthalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wehbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2019.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of rare earth elements (REEs) and impurities from phosphogypsum: A preliminary insight for further recovery of critical raw materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Cánovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 219, pp.225-235. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.02.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC-TiC nanocomposite for bulk solar absorbers applications: Effect of density and surface roughness on the optical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléne Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soum-Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jonchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 191, pp.199-208. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2018.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketone functionalized task specific ionic liquids for selective tantalum extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 196, pp.174-182. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2017.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N -Alkyl calix[4]azacrowns for the selective extraction of uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moheddine Wehbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Karame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (41), pp.14594-14603. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8dt03140a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tantalum and Niobium Selective Extraction by Alkyl-Acetophenone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duhamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (9), pp.654. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met8090654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion extraction applications of bilayer-structured hybrid silicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (5), pp.1031-1039. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8qm00022k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective extraction and separation of germanium by catechol based resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Arrambide Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 193, pp.214-219. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2017.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the morphology of functionalized silica using amphiphilic organosilanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81 (2), pp.452-467. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-016-4202-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic Extraction of Rare Earth Elements from Phosphoric Acid Medium using a Mixture of Surfactant AOT and DEHCNPB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Atak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (5), pp.321-331. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2017.1362852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of uranium (VI) from concentrated phosphoric acid using bifunctional reagents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 171, pp.262-266. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2017.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ionic liquid-based extraction system using diglycolamide functionalized macrocyclic platforms for the extraction and recovery of lanthanides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wehbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghannam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Karame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (47), pp.16505-16515. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7dt02797d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization of diglycolamides on resorcinarene cavitand and its effect on the selective extraction and separation of HREEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wehbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arrambide Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Karame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghannam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 187, pp.311-318. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2017.06.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances and mechanistic investigations of a triphosphine trioxide/ionic liquid system for rare earth extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Virieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (3), pp.1259-1268. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5DT03072B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of Americium by Liquid-Liquid Extraction Using Diglycolamides Water-Soluble Complexing Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pacary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-T. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.133-139. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the nanostructure of highly functionalized silica using amphiphilic organosilanes: Curvature agent effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (18), pp.4624-4634. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b00589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium Extraction by a Bifunctional Amido-Phosphonic Acid: Coordination Structure and Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Pecheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (3), pp.260-273. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2016.1169146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new solvent extraction process based on butyl-1-[ N,N -bis(2-ethylhexyl)carbamoyl]nonyl phosphonic acid for the selective recovery of uranium(VI) from phosphoric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pacary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (3), pp.274-289. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2016.1169147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diglycolamide-functionalized resorcinarene for rare earths extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moheddine Wehbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Karame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Ghannam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (11), pp.9344-9351. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6nj02195f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triazole Diglycolamide Cavitand for lanthanide extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wehbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Karame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghannam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 169, pp.17-24. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2016.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbamoylalkylphosphonates Type Ligand for Uranium Extraction from Phosphates Ores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Burdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, SYMPHOS 2015 - 3rd International Symposium on Innovation and Technology in the Phosphate Industry, 138, pp.258-266. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2016.02.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirconium(IV)–Benzene Phosphonate Coordination Polymers: Lanthanide and Actinide Extraction and Thermal Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Tejada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (16), pp.7928-7943. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b00954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insight into the Americium/Curium Separation by Solvent Extraction using Diglycolamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (3), pp.236-248. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2014.1000792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural study of hybrid silica bilayers from “bola-amphiphile” organosilane precursors: catalytic and thermal effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (71), pp.57521-57531. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ra06944k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquids as diluents in solvent extraction: first evidence of supramolecular aggregation of a couple of extractant molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sukhbaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (88), pp.15960-15963. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CC06422H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface modification of titanium oxide nanoparticles with chelating molecules: New recognition devices for controlling the selectivity towards lanthanides ionic separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Annani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Daniele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 147, pp.220-226. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2015.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organosilica-metallic sandwich materials as precursors for palladium and platinum nanoparticle synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (95), pp.77619-77628. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5RA15871K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From colloidal precursors to metal carbides nanocomposites MC (M=Ti, Zr, Hf and Si): Synthesis, characterization and optical spectral selectivity studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deschanels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 143, pp.473-479. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2015.07.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Chelating Resins through EDTA- and DTPA-Modified Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kenaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (12), pp.1882-1889. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01496395.2015.1012591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of Am (III) by solvent extraction using water-soluble H4tpaen derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (33), pp.5321-5336. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2015.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Soluble PDCA Derivatives for Selective Ln(III)/An(III) and Am(III)/Cm(III) Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Favre-Reguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (3), pp.224-235. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2014.974449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbamoylalkylphosphonates for Dramatic Enhancement of Uranium Extraction from Phosphates Ores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Burdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (7), pp.685-702. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2014.951279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From phosphate rocks to uranium raw materials: hybrid materials designed for selective separation of uranium from phosphoric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El. Mourabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goettmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (109), pp.64138-64141. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra08703h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium Extraction from Phosphoric Acid Using Bifunctional Amido-Phosphonic Acid Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Burdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (5), pp.478-491. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2014.898435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembly of Condensable “Bola-Amphiphiles” in Water/Tetraethoxysilane Mixtures for the Elaboration of Mesostructured Hybrid Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Diat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (33), pp.10368-10375. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la401885t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original &amp;quot; click and bind &amp;quot; approach for immobilizing copper hexacyanotferrate nanoparticles on mesoporous silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25, pp.4447-4453. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm4029935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two soft chemistry routes for the synthesis of mesoporous carbon/β-SiC nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deschanels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (11), pp.4097-4108. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-013-7222-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDTA and DTPA modified ligands as sequestering agents for uranyl decorporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lecerclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (4), pp.1163-1170. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2011.11.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the vibrational and structural properties of a self-structured bridged silsesquioxane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Wadepohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.5672-5679. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cp40250e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PalmitateLuciferin: A Molecular Design for the Second Harmonic Generation Study of Ion Complexation at the Air-Water Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Martin-Gassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Gassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Lascoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Russier-Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (13), pp.7450-7456. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp2125697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterisation of nanocomposite materials prepared by dispersion of functional TiO2 nanoparticles in PMMA matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Karatchevtseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Heinemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cassidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Triani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (34), pp.13040. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1JM11964H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight into indium electrochemistry in a Tf2N-based room-temperature ionic liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Diliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58, pp.532-540. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.09.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the alkyl linker in the structuring of bridged silsesquioxanes obtained by self-recognition properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bendjerriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J.E. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (34), pp.1436-1440. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b9nj00741e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructural Evolution of Titania-Based Materials Using Modified Titanium Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cassidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Karatchevtseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Triani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (9), pp.2109-2115. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2009.03182.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silylated Melamine and Cyanuric Acid as Precursors for Imprinted and Hybrid Silica Materials with Molecular-Recognition Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Carcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J.E. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (25), pp.6279-6288. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200900278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuring of Hybrid Silicas through a Self-Recognition Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Wadepohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (20), pp.5002. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200802748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterisation of carboxylate-terminated silica nanohybrid powders and thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cassidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Karartchevtseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Bartlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Triani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.3643-3649. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b803100b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organo-silicas based on purine-pyrimidine base pairs assemblies : a solid state NMR point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Carcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J E Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Hartmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.392-399. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b714785f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailor-made morphologies for Pd/SiO2 catalysts through sol–gel process with various silylated ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Yen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Noville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Henrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 115, pp.609-617. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2008.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid silica with molecular recognition properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Carcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wong Chi Man Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J E Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31, pp.128-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuring of hybrid silicas : new approach to bridges silsesquioxanes with purine-pyrimidine base pairs as bridging units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Carcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J E Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1007, pp.S02-03. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1007-S02-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces involving biomolecules and inorganic materials : a solid state NMR approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wong Chi Man Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1008, pp.T02-09. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1008-T02-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuring organo-silicas: combination of intermolecular interactions and molecular recognition properties to generate self-assembled hybrids with phenylene or adeninethymine bridging units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. E. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît P. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29 (5), pp.653-658. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b419376h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilisation of single molecule magnets in mesoporous silica hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lollita Lecren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joulia Larionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Coradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27 (10), pp.1533-1539. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b305124b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for recovering uranium from seawater by complexation of uranium and membrane filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bernicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3151506 (A1) / WO2025021761 (A1). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for extracting and recovering rare earths from aqueous solutions of organic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Belfqueh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3143589 (A1) / WO2024126932 (A1). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of lipophilic derivatives of aminopolycarboxylic acids for the extraction of rare earths from an acidic aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Baus-Lagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3140634 (A1) / WO2024074783 (A1). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixtures of quaternary ammonium salts for extracting uranium(VI) from aqueous solutions of sulfuric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijun Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3116936 (A1) / WO2022117942 (A1). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel formo-phenolic resins, process for the preparation thereof, and use of same in the extraction of uranium from water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mossand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3115540 (A1) / WO2022090242 (A1). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for selectively recovering rare earth metals and uranium(VI) from an aqueous solution of phosphoric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mossand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3116834 (A1) / WO2022117948 (A1). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for recovering gold and/or one or more platinoids present in an acidic aqueous phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3106597 (A1) / WO2021148758 (A1). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of bifunctional compounds, with phosphonic acid/phosphonate and amine functions, to extract uranium (VI) from aqueous solutions of nitric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3072824A1. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New extractant, used for extracting rare earths from an aqueous phosphoric acid solution, and the applications thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sefkan Atak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3055906 (A1) / WO2018051026 (A1). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective extraction of rare earth elements from acidic aqueous solutions with the help of a monoamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duhamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3059010 (A1) / EP3323899 (A1). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes for extracting and recovering tantalum present in an acid aqueous phase by means of an ionic liquid, and use of such an ionic liquid for extracting the tantalum from an acid aqueous phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3040060 (A1) / WO2017025547 (A1). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compounds with phosphine oxide and amine functions as ligands for uranium(VI) extraction from aqueous solutions of sulfuric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3034417 (A1) / WO2016156591 (A1). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel bifunctional phosphine oxide-phosphonate compounds as ligands for uranium(VI) extraction from aqueous phosphoric acid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Burdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3034416 (A1) / WO2016156593 (A1). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of novel compounds for selectively extracting rare earths from aqueous solutions including phosphoric acid and associated extraction method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3035880 (A1) / WO2016177695 (A1). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for extracting tantalum and/or niobium from an acidic aqueous phase, and method intended for recovering tantalum and/or niobium from an acidic aqueous phase and implementing said extraction method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duhamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3022258 (A1) / WO2015193314 (A1). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic-inorganic hybrid material of use for extracting uranium(VI) from aqueous media containing phosphoric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabah El Mourabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Goettmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3002463 (A1) / WO2014127860 (A1). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion-exchange resin with chelating properties, its method of preparation and its uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Kenaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2998816 (A1) / WO2014086788 (A1). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New bifunctional carbamoylphosphonates as extractants for uranium(VI) and a process for preparation thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aychet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Burdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2990207 (A1) / WO2013167516 (A1). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId449"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="597939F5"/>
+    <w:nsid w:val="B093C6AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guilhem-arrachart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5277-3967" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07401188X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9555-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authIdPerson_i=173855" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380514v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernicot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dourdain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schaeffer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Dias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5gc01707f" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04791847v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamir Sukhbaatar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Piton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giusti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2024.106415" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380507v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Lelong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couturier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/recycling10040165" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023897v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine El Khoueiry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17071067" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023870v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.132740" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008621v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bernicot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schaeffer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Teixeira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.127332" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878586v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ar&#233;na" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Coulibaly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pradeilles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jonch&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20336" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100534v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Darcos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2025.119083" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101917v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Asaad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kimbel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Daniele" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.133843" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224204v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Nsouli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2023.106201" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668410v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guerinoni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijun Lu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2023.106257" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04528746v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Thimotee" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.293" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721661v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c02880" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04447162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lejeune" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legeai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jil.2023.100076" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04610359v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Belfqueh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chapron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Seron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.126701" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04290788v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tamba Oular&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lallemand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.132941" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224208v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations10090509" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04394862v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Xing" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bernicot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.123543" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384497v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mossand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xing" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Ndebulia Watchou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leydier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202200412" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04384786v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202303015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04037567v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Walker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane R&#233;biscoul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Odorico" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tardif" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131049" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04384557v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hamandi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28052219" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04384408v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bekkar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arrambide" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Meghabar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14328917.2023.2182486" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224206v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300461" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03711357v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Menad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jre.2022.04.027" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03608662v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Oye Auke" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavernier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain David" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14020311" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395395v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9071202" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395190v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Winkler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0qm01060j" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395204v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Felines" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beillard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nj02077c" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337011v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moheddine Wehbie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Karam&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2020.105550" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395405v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar L Usma" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra05359k" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551702v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc An Trieu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Traore" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kimbel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.116353" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084410v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Micheau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Turgis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b06414" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02931915v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Tour&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chamieh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Cottet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2020.117330" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005934v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Arena" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soum-Glaude" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jonchere" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110536" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02873530v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Martin-Gassin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Gassin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00253" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084427v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2020.152145" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084432v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Artese" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boubals" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2020.1790527" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099704v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10217558" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Luca" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devlet G. Sizgek" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erden Sizgek" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9101464" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084417v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.105107" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697136v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02161602v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mary" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2019.06.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02161600v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc02651g" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02161599v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa R&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b00655" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02161601v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arrambide" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthalon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wehbie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2019.06.013" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062500v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. C&#225;novas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chapron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.02.104" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001098v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.11.018" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062512v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.08.009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062504v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Karame" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt03140a" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062505v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Toure" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duhamet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met8090654" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062506v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besnard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Winkler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambedouzou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8qm00022k" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062514v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arrambide Cruz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.11.013" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998488v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Besnard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-016-4202-1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062519v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Turgis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2017.05.008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062522v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atak" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2017.1362852" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062517v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghannam" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Karame" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt02797d" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062518v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arrambide Cruz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.06.062" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999428v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Turgis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Virieux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT03072B" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998424v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b00589" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062544v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pacary" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Duchesne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.019" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062520v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ghannam" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nj02195f" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062524v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2016.06.003" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999402v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pecheur" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2016.1169146" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062525v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miguirditchian" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balaguer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sorel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2016.1169147" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062545v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Burdet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.02.083" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062523v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Tejada" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vega" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00954" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062534v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.1000792" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179890v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rahal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Annani" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daniele" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2015.04.038" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999417v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sukhbaatar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC06422H" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062531v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra06944k" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062529v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kenaan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gracia" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2015.1012591" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998496v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA15871K" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045453v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.07.039" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062530v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gracia" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.06.015" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1QB4L7R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395180v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.951279" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062535v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borrini" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favre-Reguillon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.974449" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062536v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charlot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El. Mourabit" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goettmann" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra08703h" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999434v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.898435" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062538v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401885t" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062539v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;rault" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7222-z" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F77FLM41-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881608v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delchet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rey" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barr&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm4029935" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168873v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Lin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lecercl&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.11.065" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZJXKVL3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683723v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Greff" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Wadepohl" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Almairac" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp40250e" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746939v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Russier-Antoine" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2125697" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062540v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Karatchevtseva" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Heinemann" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cassidy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Triani" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM11964H" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03558139v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Traore" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.09.085" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ1B98MV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489931v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendjerriou" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carcel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J.E. Moreau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wong Chi Man" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9nj00741e" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-DR44JN45-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062542v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03182.x" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K479G6H6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381931v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Carcel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J.E. Moreau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wong Chi Man" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200900278" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224956v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Creff" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200802748" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319689v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Karartchevtseva" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Bartlett" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Triani" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b803100b" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-N90PDXT9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189966v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J E Moreau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Hartmeyer" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonso" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b714785f" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8SZD2G2L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315987v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lambert" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Yen Tran" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Noville" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henrist" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2008.03.003" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMQCFS4D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222757v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wong Chi Man Michel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222769v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1007-S02-03" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222778v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1008-T02-09" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163470v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. E. Moreau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t P. Pichon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bied" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b419376h" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-263C90GD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062543v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Willemin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lollita Lecren" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b305124b" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04956745v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04649025v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04649034v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Baus-Lagarde" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04648997v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04648996v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04649002v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rey" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04648990v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162088v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162091v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sefkan Atak" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162089v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162092v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162090v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dubois" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162084v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162086v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162083v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162085v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah El Mourabit" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goettmann" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162087v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kenaan" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gracia" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162082v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aychet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guilhem-arrachart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5277-3967" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07401188X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9555-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authIdPerson_i=173855" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380514v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernicot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dourdain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schaeffer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Dias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5gc01707f" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04791847v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamir Sukhbaatar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Piton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giusti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2024.106415" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008621v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bernicot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schaeffer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Teixeira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.127332" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023897v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Lelong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine El Khoueiry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17071067" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couturier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.132740" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878586v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ar&#233;na" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Coulibaly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pradeilles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jonch&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20336" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380507v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/recycling10040165" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100534v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Darcos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2025.119083" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101917v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Asaad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kimbel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Daniele" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.133843" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guerinoni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijun Lu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2023.106257" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Nsouli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2023.106201" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04528746v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Thimotee" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.293" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721661v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c02880" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04447162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lejeune" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legeai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jil.2023.100076" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04610359v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Belfqueh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chapron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Seron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.126701" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04290788v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tamba Oular&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lallemand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.132941" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224208v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations10090509" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04394862v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Xing" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bernicot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.123543" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384497v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mossand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xing" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Ndebulia Watchou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leydier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202200412" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04384786v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202303015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04037567v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Walker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane R&#233;biscoul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Odorico" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tardif" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131049" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04384557v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hamandi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28052219" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04384408v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bekkar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arrambide" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Meghabar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14328917.2023.2182486" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224206v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300461" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03711357v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Menad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jre.2022.04.027" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03608662v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Oye Auke" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavernier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain David" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14020311" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395395v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9071202" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337011v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moheddine Wehbie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Karam&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2020.105550" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395190v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Winkler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0qm01060j" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395204v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Felines" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beillard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nj02077c" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395405v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar L Usma" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra05359k" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02931915v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Tour&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chamieh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Cottet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2020.117330" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084410v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Micheau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Turgis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b06414" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551702v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc An Trieu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Traore" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kimbel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.116353" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005934v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Arena" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soum-Glaude" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jonchere" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110536" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02873530v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Martin-Gassin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Gassin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00253" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084427v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2020.152145" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084432v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Artese" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boubals" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2020.1790527" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099704v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10217558" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Luca" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devlet G. Sizgek" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erden Sizgek" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9101464" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084417v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.105107" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02161600v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc02651g" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697136v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02161602v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mary" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2019.06.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02161599v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa R&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b00655" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02161601v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arrambide" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthalon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wehbie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2019.06.013" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062500v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. C&#225;novas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chapron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.02.104" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001098v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.11.018" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062512v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.08.009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062504v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Karame" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt03140a" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062505v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Toure" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duhamet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met8090654" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062506v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besnard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Winkler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambedouzou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8qm00022k" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062514v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arrambide Cruz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.11.013" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998488v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Besnard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-016-4202-1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062522v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atak" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2017.1362852" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062519v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Turgis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2017.05.008" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062517v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghannam" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Karame" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt02797d" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062518v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arrambide Cruz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.06.062" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999428v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Turgis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Virieux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT03072B" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062544v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pacary" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Duchesne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.019" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998424v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b00589" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999402v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pecheur" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2016.1169146" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062525v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miguirditchian" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balaguer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sorel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2016.1169147" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062520v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ghannam" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nj02195f" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062524v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2016.06.003" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062545v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Burdet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.02.083" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062523v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Tejada" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vega" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00954" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062534v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.1000792" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062531v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra06944k" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999417v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sukhbaatar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC06422H" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179890v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rahal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Annani" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daniele" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2015.04.038" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998496v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA15871K" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045453v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.07.039" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062529v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kenaan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gracia" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2015.1012591" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062530v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gracia" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.06.015" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1QB4L7R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062535v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borrini" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favre-Reguillon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.974449" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395180v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.951279" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062536v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charlot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El. Mourabit" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goettmann" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra08703h" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999434v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.898435" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062538v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401885t" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881608v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delchet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rey" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barr&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm4029935" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062539v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;rault" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7222-z" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F77FLM41-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168873v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Lin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lecercl&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.11.065" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZJXKVL3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683723v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Greff" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Wadepohl" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Almairac" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp40250e" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746939v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Russier-Antoine" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2125697" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062540v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Karatchevtseva" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Heinemann" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cassidy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Triani" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM11964H" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03558139v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Traore" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.09.085" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ1B98MV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489931v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendjerriou" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carcel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J.E. Moreau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wong Chi Man" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9nj00741e" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-DR44JN45-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062542v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03182.x" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K479G6H6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381931v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Carcel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J.E. Moreau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wong Chi Man" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200900278" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224956v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Creff" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200802748" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319689v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Karartchevtseva" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Bartlett" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Triani" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b803100b" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-N90PDXT9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189966v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J E Moreau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Hartmeyer" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonso" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b714785f" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8SZD2G2L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315987v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lambert" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Yen Tran" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Noville" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henrist" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2008.03.003" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMQCFS4D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222757v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wong Chi Man Michel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222769v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1007-S02-03" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222778v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1008-T02-09" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163470v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. E. Moreau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t P. Pichon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bied" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b419376h" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-263C90GD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062543v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Willemin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lollita Lecren" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b305124b" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04956745v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04649025v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04649034v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Baus-Lagarde" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04648997v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04648996v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04649002v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rey" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04648990v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162088v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162091v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sefkan Atak" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162089v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162092v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162090v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dubois" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162084v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162086v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162083v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162085v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah El Mourabit" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goettmann" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162087v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kenaan" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gracia" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162082v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aychet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>