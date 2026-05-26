--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GUILHEM ARRACHART </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guilhem-arrachart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5277-3967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">07401188X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-9555-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitre de Conférences - HDR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etablissement :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université Montpellier, IUT Chimie – Montpellier, 99 Avenue d’Occitanie, 34090 Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Laboratoire Tri ionique par les Systèmes Moléculaires auto-assemblés (LTSM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de Chimie Séparative de Marcoule UMR 5257 (CEA/CMRS/UM/ENSCM), Centre de Marcoule B426, BP17171 30207 Bagnols/Cèze cedex.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURSUS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Habilitation à Diriger des Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier, Ecole Doctorale 459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 – auj. Maitre de Conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 – 2009</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 – 2008 Inorganic Materials Scientist,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Australian Nuclear Science and Technology Organisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 Doctorat en Chimie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université Montpellier II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMATION DE LA RECHERCHE ET ACTIVITÉS D'ENSEIGNEMENT</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thème de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie séparative : Séparation d'ions et études mécanistiques d'extraction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Outils polyvalents pour l'extraction, le recyclage, la purification, le retraitement:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- pour l'amont et l'aval du cycle du combustible nucléaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- pour les ressources minières et le recyclage (mine urbaine - D3E)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement ou co-encadrement de  plus de 15 thèses et 25 stagiaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BUT 1:  Responsable enseignement Hygiène Sécurité Environnement  /  TP Chimie Générale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BUT 2: TP-Projet Chimie Analytique / TP Génie Chimique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BUT 3:  ACQE: TP-Projet Chimie Analytique / NuMat: Législation Gestion des déchets radioactifs ; Transition énergétique ; TP Procédé Extraction-Séparation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRODUCTION ET DIFFUSION SCIENTIFIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/search/index/?q=*&authIdPerson_i=173855</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved rare earth element recycling using a sustainable diglycolamide-based hydrophobic eutectic solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A C Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (35), pp.10851 - 10864. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5gc01707f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipophilic EDTA-based ligands in different diluents for the extraction of rare earths: Preliminary results with Nd(III), Dy(III) and Pr(III) in chloride and nitrate media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamir Sukhbaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 231, pp.106415. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2024.106415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of novel hydrophobic eutectic solvents based on metal-extracting ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 427, pp.127332. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2025.127332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium extraction from salt water using formo-phenolic resin containing amido-β-phosphonic acid chelating moiety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine El Khoueiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (7), pp.1067. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w17071067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of rare earth elements: Exploring the ability of deep eutectic solvents and organic acid solutions, the case of lactic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 366, pp.132740. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2025.132740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of TiC–SiC nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Aréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pradeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108, pp.e20336. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.20336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Rare Earth Elements from Organic Acid Leachate Using Formo-Phenolic-like Resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (4), pp.165. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/recycling10040165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of uranium from seawaters by ultra/nano filtration assisted by complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Darcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 613, pp.119083. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2025.119083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative 3D Self-assembly Hybrid Organic-Inorganic Material for Selective Gold Extraction and Recyclability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Asaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kimbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Daniele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 375, pp.133843. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2025.133843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly efficient diluent-free solvent extraction of uranium using mixtures of protonated trioctylamine and quaternary ammonium salts. Comparative Life Cycle Assessment with the conventional extractant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Guerinoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijun Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 224, pp.106257. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2023.106257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiourea resole polymers for recovery of noble element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine El Khoueiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Nsouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 223, pp.106201. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2023.106201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent Extraction of Uranium from an Acidic Medium for the Front-End of Nuclear Fuel Cycle: from Mechanisms Understanding to Innovative Process Design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Guerinoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Thimotee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (S4), pp.1-31. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04528746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and supramolecular study of uranium/plutonium liquid–liquid extraction with N N -dialkylamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (40), pp.18809-18819. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c02880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy to scale up synthesis of a high-purity piperidinium based ionic liquid combining both sustainability and cost-effectiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ionic Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.100076. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jil.2023.100076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective recovery of rare earth elements from acetic leachate of NdFeB magnet by solvent extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Belfqueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Seron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 339, pp.126701. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2024.126701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yttrium speciation variability in bauxite residues of various origins, ages and storage conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tamba Oularé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 464, pp.132941. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.132941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290788v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing uranium extraction efficiency using protonated amines and quaternary ammoniums-based ionic liquids: mechanistic insights and nonlinearities analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Guerinoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.509. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/separations10090509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of ultra/nano filtration membrane in uranium rejection from fresh and salt waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 314, pp.123543. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2023.123543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bis‐catecholamide‐based materials for uranium extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mossand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Ndebulia Watchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 88 (5), pp.e202200412. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.202200412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiourea Adsorbent for Efficient Removal of Mercury (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine El Khoueiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Nsouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (44), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202303015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a method of understanding the complexation of rare earth element by functionalized organosilanes in aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rébiscoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Odorico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 662, pp.131049. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.131049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Carbamoyl Surface-Modified ZrO2 Nanohybrids for Selective Au Extraction from E-Waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Asaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Hamandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kimbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (5), pp.2219. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28052219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diglycolamide phenolic foams as sorbent for rare earth elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Bekkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Arrambide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine El Khoueiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Meghabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (6), pp.429-432. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14328917.2023.2182486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereo‐ and regiochemical effect of N,N ‐dialkylamide extractants on the speciation of Pu complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (32), pp.e202300461. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202300461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating organic acids as alternative leaching reagents for rare earth elements recovery from NdFeB magnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Belfqueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Seron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Menad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rare Earths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jre.2022.04.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terephthalaldehyde–Phenolic Resins as a Solid-Phase Extraction System for the Recovery of Rare-Earth Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Oye Auke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), pp.311. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14020311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of Rare Earth Elements (REEs) Using Ionic Solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (7), pp.1202. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr9071202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of uranium from sulfuric acid media using amino-diamide extractants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moheddine Wehbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamir Sukhbaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Karamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 200, pp.105550. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2020.105550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337011v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored structuring of functionalized silsesquioxanes in a one-step approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (5), pp.2328-2337. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0qm01060j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereochemically enriched extractants for the extraction of actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Felines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (29), pp.12798-12801. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1nj02077c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent extraction of rare earths elements from nitrate media in DMDOHEMA/ionic liquid systems: performance and mechanism studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar L Usma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (50), pp.31197-31207. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1ra05359k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transfer efficiency in rare earth extraction using a hollow fiber pertraction device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 251, pp.117330. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2020.117330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02931915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic Liquids as Extraction Media in a Two-Step Eco-Friendly Process for Selective Tantalum Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (4), pp.1954-1963. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b06414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial study of surface-modified ZrO2 nanoparticles with thioctic acid for the selective recovery of palladium and gold from electronic industrial wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc An Trieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kimbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 237, pp.116353. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2019.116353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of TiC incorporation on the optical properties and oxidation resistance of SiC ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléne Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soum-Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jonchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 213, pp.110536. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2020.110536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of a Chromo-Extractant to the Probe Liquid–Liquid Interface in a Solvent Extraction Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Martin-Gassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Gassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (20), pp.10916-10923. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c00253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and multi-function compatible click-reaction of organosilanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (30), pp.152145. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2020.152145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifunctional Amidophosphonate Molecules for Uranium Extraction in Nitrate Acidic Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Artese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Felines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (7), pp.703-718. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2020.1790527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Extraction of REEs Thanks to One-Pot Silica Hybrid Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10217558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actinide and lanthanide adsorption onto hierarchically porous carbons beads: a high surface affinity for Pu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devlet G. Sizgek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erden Sizgek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (10), 1464 (11 p.). </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano9101464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of tantalum from synthetic sulfuric leach solutions by solvent extraction with phosphonate functionalized ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 189, pp.105107. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.105107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the existence of uranyl trisulfate structures in the AMEX solvent extraction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamir Sukhbaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55, pp.7583-7586. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9cc02651g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid-Liquid Extraction of Rare Earths Elements by Use of Ionic Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar L Usma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydroprocess</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hydroprocess 2019, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of organophosphorus ligands with a central oxygen atom and their applications in solvent extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2019.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Solvent Structuring in Water/ tert -Butanol Mixtures on the Assembly of Silica Nanoparticles to Aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (24), pp.7905-7915. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b00655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and recovery of rare earths by chelating phenolic copolymers bearing diglycolamic acid or diglycolamide moieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arrambide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berthalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wehbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2019.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of rare earth elements (REEs) and impurities from phosphogypsum: A preliminary insight for further recovery of critical raw materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Cánovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 219, pp.225-235. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.02.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC-TiC nanocomposite for bulk solar absorbers applications: Effect of density and surface roughness on the optical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléne Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soum-Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jonchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 191, pp.199-208. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2018.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketone functionalized task specific ionic liquids for selective tantalum extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 196, pp.174-182. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2017.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N -Alkyl calix[4]azacrowns for the selective extraction of uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moheddine Wehbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Karame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (41), pp.14594-14603. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8dt03140a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tantalum and Niobium Selective Extraction by Alkyl-Acetophenone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duhamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (9), pp.654. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met8090654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion extraction applications of bilayer-structured hybrid silicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (5), pp.1031-1039. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8qm00022k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective extraction and separation of germanium by catechol based resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Arrambide Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 193, pp.214-219. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2017.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the morphology of functionalized silica using amphiphilic organosilanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81 (2), pp.452-467. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-016-4202-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic Extraction of Rare Earth Elements from Phosphoric Acid Medium using a Mixture of Surfactant AOT and DEHCNPB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Atak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (5), pp.321-331. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2017.1362852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of uranium (VI) from concentrated phosphoric acid using bifunctional reagents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 171, pp.262-266. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2017.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ionic liquid-based extraction system using diglycolamide functionalized macrocyclic platforms for the extraction and recovery of lanthanides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wehbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghannam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Karame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (47), pp.16505-16515. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7dt02797d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization of diglycolamides on resorcinarene cavitand and its effect on the selective extraction and separation of HREEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wehbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arrambide Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Karame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghannam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 187, pp.311-318. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2017.06.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances and mechanistic investigations of a triphosphine trioxide/ionic liquid system for rare earth extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Virieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (3), pp.1259-1268. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5DT03072B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of Americium by Liquid-Liquid Extraction Using Diglycolamides Water-Soluble Complexing Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pacary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-T. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.133-139. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the nanostructure of highly functionalized silica using amphiphilic organosilanes: Curvature agent effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (18), pp.4624-4634. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b00589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium Extraction by a Bifunctional Amido-Phosphonic Acid: Coordination Structure and Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Pecheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (3), pp.260-273. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2016.1169146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new solvent extraction process based on butyl-1-[ N,N -bis(2-ethylhexyl)carbamoyl]nonyl phosphonic acid for the selective recovery of uranium(VI) from phosphoric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pacary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (3), pp.274-289. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2016.1169147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diglycolamide-functionalized resorcinarene for rare earths extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moheddine Wehbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Karame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Ghannam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (11), pp.9344-9351. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6nj02195f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triazole Diglycolamide Cavitand for lanthanide extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wehbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Karame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghannam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 169, pp.17-24. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2016.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbamoylalkylphosphonates Type Ligand for Uranium Extraction from Phosphates Ores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Burdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, SYMPHOS 2015 - 3rd International Symposium on Innovation and Technology in the Phosphate Industry, 138, pp.258-266. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2016.02.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirconium(IV)–Benzene Phosphonate Coordination Polymers: Lanthanide and Actinide Extraction and Thermal Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Tejada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (16), pp.7928-7943. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b00954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insight into the Americium/Curium Separation by Solvent Extraction using Diglycolamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (3), pp.236-248. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2014.1000792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural study of hybrid silica bilayers from “bola-amphiphile” organosilane precursors: catalytic and thermal effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (71), pp.57521-57531. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ra06944k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquids as diluents in solvent extraction: first evidence of supramolecular aggregation of a couple of extractant molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sukhbaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (88), pp.15960-15963. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CC06422H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface modification of titanium oxide nanoparticles with chelating molecules: New recognition devices for controlling the selectivity towards lanthanides ionic separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Annani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Daniele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 147, pp.220-226. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2015.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organosilica-metallic sandwich materials as precursors for palladium and platinum nanoparticle synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (95), pp.77619-77628. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5RA15871K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From colloidal precursors to metal carbides nanocomposites MC (M=Ti, Zr, Hf and Si): Synthesis, characterization and optical spectral selectivity studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deschanels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 143, pp.473-479. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2015.07.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Chelating Resins through EDTA- and DTPA-Modified Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kenaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (12), pp.1882-1889. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01496395.2015.1012591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of Am (III) by solvent extraction using water-soluble H4tpaen derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (33), pp.5321-5336. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2015.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Soluble PDCA Derivatives for Selective Ln(III)/An(III) and Am(III)/Cm(III) Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Favre-Reguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (3), pp.224-235. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2014.974449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbamoylalkylphosphonates for Dramatic Enhancement of Uranium Extraction from Phosphates Ores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Burdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (7), pp.685-702. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2014.951279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From phosphate rocks to uranium raw materials: hybrid materials designed for selective separation of uranium from phosphoric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El. Mourabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goettmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (109), pp.64138-64141. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra08703h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium Extraction from Phosphoric Acid Using Bifunctional Amido-Phosphonic Acid Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Burdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (5), pp.478-491. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2014.898435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembly of Condensable “Bola-Amphiphiles” in Water/Tetraethoxysilane Mixtures for the Elaboration of Mesostructured Hybrid Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Diat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (33), pp.10368-10375. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la401885t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original &amp;quot; click and bind &amp;quot; approach for immobilizing copper hexacyanotferrate nanoparticles on mesoporous silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25, pp.4447-4453. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm4029935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two soft chemistry routes for the synthesis of mesoporous carbon/β-SiC nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deschanels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (11), pp.4097-4108. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-013-7222-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDTA and DTPA modified ligands as sequestering agents for uranyl decorporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lecerclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (4), pp.1163-1170. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2011.11.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the vibrational and structural properties of a self-structured bridged silsesquioxane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Wadepohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.5672-5679. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cp40250e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PalmitateLuciferin: A Molecular Design for the Second Harmonic Generation Study of Ion Complexation at the Air-Water Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Martin-Gassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Gassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Lascoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Russier-Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (13), pp.7450-7456. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp2125697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterisation of nanocomposite materials prepared by dispersion of functional TiO2 nanoparticles in PMMA matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Karatchevtseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Heinemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cassidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Triani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (34), pp.13040. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1JM11964H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight into indium electrochemistry in a Tf2N-based room-temperature ionic liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Diliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58, pp.532-540. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.09.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the alkyl linker in the structuring of bridged silsesquioxanes obtained by self-recognition properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bendjerriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J.E. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (34), pp.1436-1440. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b9nj00741e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructural Evolution of Titania-Based Materials Using Modified Titanium Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cassidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Karatchevtseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Triani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (9), pp.2109-2115. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2009.03182.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silylated Melamine and Cyanuric Acid as Precursors for Imprinted and Hybrid Silica Materials with Molecular-Recognition Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Carcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J.E. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (25), pp.6279-6288. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200900278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuring of Hybrid Silicas through a Self-Recognition Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Wadepohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (20), pp.5002. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200802748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterisation of carboxylate-terminated silica nanohybrid powders and thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cassidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Karartchevtseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Bartlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Triani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.3643-3649. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b803100b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organo-silicas based on purine-pyrimidine base pairs assemblies : a solid state NMR point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Carcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J E Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Hartmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.392-399. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b714785f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailor-made morphologies for Pd/SiO2 catalysts through sol–gel process with various silylated ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Yen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Noville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Henrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 115, pp.609-617. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2008.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid silica with molecular recognition properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Carcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wong Chi Man Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J E Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31, pp.128-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuring of hybrid silicas : new approach to bridges silsesquioxanes with purine-pyrimidine base pairs as bridging units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Carcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J E Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1007, pp.S02-03. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1007-S02-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces involving biomolecules and inorganic materials : a solid state NMR approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wong Chi Man Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1008, pp.T02-09. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1008-T02-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuring organo-silicas: combination of intermolecular interactions and molecular recognition properties to generate self-assembled hybrids with phenylene or adeninethymine bridging units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. E. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît P. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29 (5), pp.653-658. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b419376h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilisation of single molecule magnets in mesoporous silica hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lollita Lecren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joulia Larionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Coradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27 (10), pp.1533-1539. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b305124b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for recovering uranium from seawater by complexation of uranium and membrane filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bernicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3151506 (A1) / WO2025021761 (A1). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for extracting and recovering rare earths from aqueous solutions of organic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Belfqueh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3143589 (A1) / WO2024126932 (A1). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of lipophilic derivatives of aminopolycarboxylic acids for the extraction of rare earths from an acidic aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Baus-Lagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3140634 (A1) / WO2024074783 (A1). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixtures of quaternary ammonium salts for extracting uranium(VI) from aqueous solutions of sulfuric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijun Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3116936 (A1) / WO2022117942 (A1). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel formo-phenolic resins, process for the preparation thereof, and use of same in the extraction of uranium from water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mossand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3115540 (A1) / WO2022090242 (A1). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for selectively recovering rare earth metals and uranium(VI) from an aqueous solution of phosphoric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mossand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3116834 (A1) / WO2022117948 (A1). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for recovering gold and/or one or more platinoids present in an acidic aqueous phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3106597 (A1) / WO2021148758 (A1). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of bifunctional compounds, with phosphonic acid/phosphonate and amine functions, to extract uranium (VI) from aqueous solutions of nitric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3072824A1. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New extractant, used for extracting rare earths from an aqueous phosphoric acid solution, and the applications thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sefkan Atak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3055906 (A1) / WO2018051026 (A1). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective extraction of rare earth elements from acidic aqueous solutions with the help of a monoamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duhamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3059010 (A1) / EP3323899 (A1). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes for extracting and recovering tantalum present in an acid aqueous phase by means of an ionic liquid, and use of such an ionic liquid for extracting the tantalum from an acid aqueous phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3040060 (A1) / WO2017025547 (A1). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compounds with phosphine oxide and amine functions as ligands for uranium(VI) extraction from aqueous solutions of sulfuric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3034417 (A1) / WO2016156591 (A1). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel bifunctional phosphine oxide-phosphonate compounds as ligands for uranium(VI) extraction from aqueous phosphoric acid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Burdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3034416 (A1) / WO2016156593 (A1). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of novel compounds for selectively extracting rare earths from aqueous solutions including phosphoric acid and associated extraction method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3035880 (A1) / WO2016177695 (A1). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for extracting tantalum and/or niobium from an acidic aqueous phase, and method intended for recovering tantalum and/or niobium from an acidic aqueous phase and implementing said extraction method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duhamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3022258 (A1) / WO2015193314 (A1). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic-inorganic hybrid material of use for extracting uranium(VI) from aqueous media containing phosphoric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabah El Mourabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Goettmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3002463 (A1) / WO2014127860 (A1). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion-exchange resin with chelating properties, its method of preparation and its uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Kenaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2998816 (A1) / WO2014086788 (A1). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New bifunctional carbamoylphosphonates as extractants for uranium(VI) and a process for preparation thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aychet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Burdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2990207 (A1) / WO2013167516 (A1). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId449"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GUILHEM ARRACHART </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guilhem-arrachart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5277-3967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">07401188X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-9555-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitre de Conférences - HDR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etablissement :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université Montpellier, IUT Chimie – Montpellier, 99 Avenue d’Occitanie, 34090 Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Laboratoire Tri ionique par les Systèmes Moléculaires auto-assemblés (LTSM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de Chimie Séparative de Marcoule UMR 5257 (CEA/CMRS/UM/ENSCM), Centre de Marcoule B426, BP17171 30207 Bagnols/Cèze cedex.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURSUS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Habilitation à Diriger des Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier, Ecole Doctorale 459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 – auj. Maitre de Conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 – 2009</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 – 2008 Inorganic Materials Scientist,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Australian Nuclear Science and Technology Organisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 Doctorat en Chimie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université Montpellier II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMATION DE LA RECHERCHE ET ACTIVITÉS D'ENSEIGNEMENT</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thème de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie séparative : Séparation d'ions et études mécanistiques d'extraction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Outils polyvalents pour l'extraction, le recyclage, la purification, le retraitement:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- pour l'amont et l'aval du cycle du combustible nucléaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- pour les ressources minières et le recyclage (mine urbaine - D3E)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement ou co-encadrement de  plus de 15 thèses et 25 stagiaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BUT 1:  Responsable enseignement Hygiène Sécurité Environnement  /  TP Chimie Générale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BUT 2: TP-Projet Chimie Analytique / TP Génie Chimique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BUT 3:  ACQE: TP-Projet Chimie Analytique / NuMat: Législation Gestion des déchets radioactifs ; Transition énergétique ; TP Procédé Extraction-Séparation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRODUCTION ET DIFFUSION SCIENTIFIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/search/index/?q=*&authIdPerson_i=173855</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Rare Earth Elements from Organic Acid Leachate Using Formo-Phenolic-like Resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (4), pp.165. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/recycling10040165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of novel hydrophobic eutectic solvents based on metal-extracting ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 427, pp.127332. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2025.127332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium extraction from salt water using formo-phenolic resin containing amido-β-phosphonic acid chelating moiety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine El Khoueiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (7), pp.1067. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w17071067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of rare earth elements: Exploring the ability of deep eutectic solvents and organic acid solutions, the case of lactic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 366, pp.132740. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2025.132740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of TiC–SiC nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Aréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pradeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108, pp.e20336. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.20336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of uranium from seawaters by ultra/nano filtration assisted by complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Darcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 613, pp.119083. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2025.119083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative 3D Self-assembly Hybrid Organic-Inorganic Material for Selective Gold Extraction and Recyclability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Asaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kimbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Daniele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 375, pp.133843. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2025.133843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved rare earth element recycling using a sustainable diglycolamide-based hydrophobic eutectic solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A C Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (35), pp.10851 - 10864. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5gc01707f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipophilic EDTA-based ligands in different diluents for the extraction of rare earths: Preliminary results with Nd(III), Dy(III) and Pr(III) in chloride and nitrate media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamir Sukhbaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 231, pp.106415. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2024.106415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiourea resole polymers for recovery of noble element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine El Khoueiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Nsouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 223, pp.106201. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2023.106201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly efficient diluent-free solvent extraction of uranium using mixtures of protonated trioctylamine and quaternary ammonium salts. Comparative Life Cycle Assessment with the conventional extractant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Guerinoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijun Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 224, pp.106257. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2023.106257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent Extraction of Uranium from an Acidic Medium for the Front-End of Nuclear Fuel Cycle: from Mechanisms Understanding to Innovative Process Design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Guerinoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Thimotee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (S4), pp.1-31. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04528746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective recovery of rare earth elements from acetic leachate of NdFeB magnet by solvent extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Belfqueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Seron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 339, pp.126701. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2024.126701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and supramolecular study of uranium/plutonium liquid–liquid extraction with N N -dialkylamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (40), pp.18809-18819. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c02880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy to scale up synthesis of a high-purity piperidinium based ionic liquid combining both sustainability and cost-effectiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ionic Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.100076. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jil.2023.100076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yttrium speciation variability in bauxite residues of various origins, ages and storage conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tamba Oularé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 464, pp.132941. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.132941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290788v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of ultra/nano filtration membrane in uranium rejection from fresh and salt waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 314, pp.123543. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2023.123543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bis‐catecholamide‐based materials for uranium extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mossand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Ndebulia Watchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 88 (5), pp.e202200412. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.202200412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiourea Adsorbent for Efficient Removal of Mercury (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine El Khoueiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Nsouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (44), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202303015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a method of understanding the complexation of rare earth element by functionalized organosilanes in aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rébiscoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Odorico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 662, pp.131049. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.131049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Carbamoyl Surface-Modified ZrO2 Nanohybrids for Selective Au Extraction from E-Waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Asaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Hamandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kimbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (5), pp.2219. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28052219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diglycolamide phenolic foams as sorbent for rare earth elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Bekkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Arrambide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine El Khoueiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Meghabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (6), pp.429-432. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14328917.2023.2182486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereo‐ and regiochemical effect of N,N ‐dialkylamide extractants on the speciation of Pu complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (32), pp.e202300461. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202300461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing uranium extraction efficiency using protonated amines and quaternary ammoniums-based ionic liquids: mechanistic insights and nonlinearities analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Guerinoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.509. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/separations10090509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating organic acids as alternative leaching reagents for rare earth elements recovery from NdFeB magnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Belfqueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Seron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Menad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rare Earths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jre.2022.04.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terephthalaldehyde–Phenolic Resins as a Solid-Phase Extraction System for the Recovery of Rare-Earth Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Oye Auke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), pp.311. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14020311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of uranium from sulfuric acid media using amino-diamide extractants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moheddine Wehbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamir Sukhbaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Karamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 200, pp.105550. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2020.105550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337011v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored structuring of functionalized silsesquioxanes in a one-step approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (5), pp.2328-2337. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0qm01060j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereochemically enriched extractants for the extraction of actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Felines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (29), pp.12798-12801. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1nj02077c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent extraction of rare earths elements from nitrate media in DMDOHEMA/ionic liquid systems: performance and mechanism studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar L Usma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (50), pp.31197-31207. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1ra05359k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of Rare Earth Elements (REEs) Using Ionic Solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (7), pp.1202. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr9071202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of TiC incorporation on the optical properties and oxidation resistance of SiC ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléne Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soum-Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jonchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 213, pp.110536. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2020.110536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transfer efficiency in rare earth extraction using a hollow fiber pertraction device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 251, pp.117330. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2020.117330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02931915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic Liquids as Extraction Media in a Two-Step Eco-Friendly Process for Selective Tantalum Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (4), pp.1954-1963. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b06414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial study of surface-modified ZrO2 nanoparticles with thioctic acid for the selective recovery of palladium and gold from electronic industrial wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc An Trieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kimbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 237, pp.116353. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2019.116353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of a Chromo-Extractant to the Probe Liquid–Liquid Interface in a Solvent Extraction Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Martin-Gassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Gassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (20), pp.10916-10923. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c00253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and multi-function compatible click-reaction of organosilanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (30), pp.152145. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2020.152145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifunctional Amidophosphonate Molecules for Uranium Extraction in Nitrate Acidic Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Artese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Felines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (7), pp.703-718. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2020.1790527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Extraction of REEs Thanks to One-Pot Silica Hybrid Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10217558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the existence of uranyl trisulfate structures in the AMEX solvent extraction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamir Sukhbaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55, pp.7583-7586. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9cc02651g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid-Liquid Extraction of Rare Earths Elements by Use of Ionic Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar L Usma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydroprocess</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hydroprocess 2019, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of organophosphorus ligands with a central oxygen atom and their applications in solvent extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2019.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Solvent Structuring in Water/ tert -Butanol Mixtures on the Assembly of Silica Nanoparticles to Aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (24), pp.7905-7915. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b00655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and recovery of rare earths by chelating phenolic copolymers bearing diglycolamic acid or diglycolamide moieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arrambide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berthalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wehbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2019.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of rare earth elements (REEs) and impurities from phosphogypsum: A preliminary insight for further recovery of critical raw materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Cánovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 219, pp.225-235. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.02.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC-TiC nanocomposite for bulk solar absorbers applications: Effect of density and surface roughness on the optical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléne Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soum-Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jonchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 191, pp.199-208. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2018.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of tantalum from synthetic sulfuric leach solutions by solvent extraction with phosphonate functionalized ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 189, pp.105107. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.105107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actinide and lanthanide adsorption onto hierarchically porous carbons beads: a high surface affinity for Pu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devlet G. Sizgek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erden Sizgek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (10), 1464 (11 p.). </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano9101464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N -Alkyl calix[4]azacrowns for the selective extraction of uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moheddine Wehbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Karame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (41), pp.14594-14603. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8dt03140a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketone functionalized task specific ionic liquids for selective tantalum extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 196, pp.174-182. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2017.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tantalum and Niobium Selective Extraction by Alkyl-Acetophenone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duhamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (9), pp.654. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met8090654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion extraction applications of bilayer-structured hybrid silicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (5), pp.1031-1039. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8qm00022k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective extraction and separation of germanium by catechol based resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Arrambide Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 193, pp.214-219. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2017.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the morphology of functionalized silica using amphiphilic organosilanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81 (2), pp.452-467. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-016-4202-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic Extraction of Rare Earth Elements from Phosphoric Acid Medium using a Mixture of Surfactant AOT and DEHCNPB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Atak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (5), pp.321-331. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2017.1362852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of uranium (VI) from concentrated phosphoric acid using bifunctional reagents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 171, pp.262-266. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2017.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ionic liquid-based extraction system using diglycolamide functionalized macrocyclic platforms for the extraction and recovery of lanthanides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wehbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghannam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Karame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (47), pp.16505-16515. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7dt02797d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization of diglycolamides on resorcinarene cavitand and its effect on the selective extraction and separation of HREEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wehbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arrambide Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Karame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghannam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 187, pp.311-318. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2017.06.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the nanostructure of highly functionalized silica using amphiphilic organosilanes: Curvature agent effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (18), pp.4624-4634. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b00589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium Extraction by a Bifunctional Amido-Phosphonic Acid: Coordination Structure and Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Pecheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (3), pp.260-273. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2016.1169146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new solvent extraction process based on butyl-1-[ N,N -bis(2-ethylhexyl)carbamoyl]nonyl phosphonic acid for the selective recovery of uranium(VI) from phosphoric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pacary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (3), pp.274-289. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2016.1169147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of Americium by Liquid-Liquid Extraction Using Diglycolamides Water-Soluble Complexing Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pacary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-T. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.133-139. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diglycolamide-functionalized resorcinarene for rare earths extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moheddine Wehbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Karame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Ghannam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (11), pp.9344-9351. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6nj02195f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triazole Diglycolamide Cavitand for lanthanide extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wehbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Karame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghannam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 169, pp.17-24. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2016.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbamoylalkylphosphonates Type Ligand for Uranium Extraction from Phosphates Ores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Burdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, SYMPHOS 2015 - 3rd International Symposium on Innovation and Technology in the Phosphate Industry, 138, pp.258-266. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2016.02.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirconium(IV)–Benzene Phosphonate Coordination Polymers: Lanthanide and Actinide Extraction and Thermal Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Tejada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (16), pp.7928-7943. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b00954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances and mechanistic investigations of a triphosphine trioxide/ionic liquid system for rare earth extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Virieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (3), pp.1259-1268. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5DT03072B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface modification of titanium oxide nanoparticles with chelating molecules: New recognition devices for controlling the selectivity towards lanthanides ionic separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Annani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Daniele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 147, pp.220-226. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2015.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organosilica-metallic sandwich materials as precursors for palladium and platinum nanoparticle synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (95), pp.77619-77628. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5RA15871K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From colloidal precursors to metal carbides nanocomposites MC (M=Ti, Zr, Hf and Si): Synthesis, characterization and optical spectral selectivity studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deschanels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 143, pp.473-479. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2015.07.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural study of hybrid silica bilayers from “bola-amphiphile” organosilane precursors: catalytic and thermal effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (71), pp.57521-57531. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ra06944k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquids as diluents in solvent extraction: first evidence of supramolecular aggregation of a couple of extractant molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sukhbaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (88), pp.15960-15963. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CC06422H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Chelating Resins through EDTA- and DTPA-Modified Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kenaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (12), pp.1882-1889. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01496395.2015.1012591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of Am (III) by solvent extraction using water-soluble H4tpaen derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (33), pp.5321-5336. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2015.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insight into the Americium/Curium Separation by Solvent Extraction using Diglycolamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (3), pp.236-248. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2014.1000792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Soluble PDCA Derivatives for Selective Ln(III)/An(III) and Am(III)/Cm(III) Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Favre-Reguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (3), pp.224-235. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2014.974449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbamoylalkylphosphonates for Dramatic Enhancement of Uranium Extraction from Phosphates Ores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Burdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (7), pp.685-702. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2014.951279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From phosphate rocks to uranium raw materials: hybrid materials designed for selective separation of uranium from phosphoric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El. Mourabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goettmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (109), pp.64138-64141. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra08703h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium Extraction from Phosphoric Acid Using Bifunctional Amido-Phosphonic Acid Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Burdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (5), pp.478-491. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2014.898435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original &amp;quot; click and bind &amp;quot; approach for immobilizing copper hexacyanotferrate nanoparticles on mesoporous silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25, pp.4447-4453. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm4029935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two soft chemistry routes for the synthesis of mesoporous carbon/β-SiC nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deschanels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (11), pp.4097-4108. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-013-7222-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembly of Condensable “Bola-Amphiphiles” in Water/Tetraethoxysilane Mixtures for the Elaboration of Mesostructured Hybrid Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Diat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (33), pp.10368-10375. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la401885t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDTA and DTPA modified ligands as sequestering agents for uranyl decorporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lecerclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (4), pp.1163-1170. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2011.11.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the vibrational and structural properties of a self-structured bridged silsesquioxane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Wadepohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.5672-5679. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cp40250e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PalmitateLuciferin: A Molecular Design for the Second Harmonic Generation Study of Ion Complexation at the Air-Water Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Martin-Gassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Gassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Lascoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Russier-Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (13), pp.7450-7456. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp2125697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterisation of nanocomposite materials prepared by dispersion of functional TiO2 nanoparticles in PMMA matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Karatchevtseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Heinemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cassidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Triani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (34), pp.13040. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1JM11964H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight into indium electrochemistry in a Tf2N-based room-temperature ionic liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Diliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58, pp.532-540. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.09.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the alkyl linker in the structuring of bridged silsesquioxanes obtained by self-recognition properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bendjerriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J.E. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (34), pp.1436-1440. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b9nj00741e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructural Evolution of Titania-Based Materials Using Modified Titanium Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cassidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Karatchevtseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Triani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (9), pp.2109-2115. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2009.03182.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silylated Melamine and Cyanuric Acid as Precursors for Imprinted and Hybrid Silica Materials with Molecular-Recognition Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Carcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J.E. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (25), pp.6279-6288. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200900278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuring of Hybrid Silicas through a Self-Recognition Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Wadepohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (20), pp.5002. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200802748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organo-silicas based on purine-pyrimidine base pairs assemblies : a solid state NMR point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Carcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J E Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Hartmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.392-399. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b714785f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailor-made morphologies for Pd/SiO2 catalysts through sol–gel process with various silylated ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Yen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Noville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Henrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 115, pp.609-617. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2008.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterisation of carboxylate-terminated silica nanohybrid powders and thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cassidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Karartchevtseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Bartlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Triani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.3643-3649. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b803100b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid silica with molecular recognition properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Carcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wong Chi Man Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J E Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31, pp.128-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuring of hybrid silicas : new approach to bridges silsesquioxanes with purine-pyrimidine base pairs as bridging units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Carcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J E Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1007, pp.S02-03. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1007-S02-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces involving biomolecules and inorganic materials : a solid state NMR approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wong Chi Man Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1008, pp.T02-09. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1008-T02-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuring organo-silicas: combination of intermolecular interactions and molecular recognition properties to generate self-assembled hybrids with phenylene or adeninethymine bridging units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. E. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît P. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29 (5), pp.653-658. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b419376h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilisation of single molecule magnets in mesoporous silica hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lollita Lecren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joulia Larionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Coradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27 (10), pp.1533-1539. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b305124b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for recovering uranium from seawater by complexation of uranium and membrane filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bernicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3151506 (A1) / WO2025021761 (A1). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for extracting and recovering rare earths from aqueous solutions of organic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Belfqueh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3143589 (A1) / WO2024126932 (A1). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of lipophilic derivatives of aminopolycarboxylic acids for the extraction of rare earths from an acidic aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Baus-Lagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3140634 (A1) / WO2024074783 (A1). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel formo-phenolic resins, process for the preparation thereof, and use of same in the extraction of uranium from water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mossand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3115540 (A1) / WO2022090242 (A1). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for selectively recovering rare earth metals and uranium(VI) from an aqueous solution of phosphoric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mossand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3116834 (A1) / WO2022117948 (A1). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixtures of quaternary ammonium salts for extracting uranium(VI) from aqueous solutions of sulfuric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijun Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3116936 (A1) / WO2022117942 (A1). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for recovering gold and/or one or more platinoids present in an acidic aqueous phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3106597 (A1) / WO2021148758 (A1). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of bifunctional compounds, with phosphonic acid/phosphonate and amine functions, to extract uranium (VI) from aqueous solutions of nitric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3072824A1. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective extraction of rare earth elements from acidic aqueous solutions with the help of a monoamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duhamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3059010 (A1) / EP3323899 (A1). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New extractant, used for extracting rare earths from an aqueous phosphoric acid solution, and the applications thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sefkan Atak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3055906 (A1) / WO2018051026 (A1). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes for extracting and recovering tantalum present in an acid aqueous phase by means of an ionic liquid, and use of such an ionic liquid for extracting the tantalum from an acid aqueous phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3040060 (A1) / WO2017025547 (A1). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compounds with phosphine oxide and amine functions as ligands for uranium(VI) extraction from aqueous solutions of sulfuric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3034417 (A1) / WO2016156591 (A1). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel bifunctional phosphine oxide-phosphonate compounds as ligands for uranium(VI) extraction from aqueous phosphoric acid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Burdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3034416 (A1) / WO2016156593 (A1). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of novel compounds for selectively extracting rare earths from aqueous solutions including phosphoric acid and associated extraction method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3035880 (A1) / WO2016177695 (A1). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for extracting tantalum and/or niobium from an acidic aqueous phase, and method intended for recovering tantalum and/or niobium from an acidic aqueous phase and implementing said extraction method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duhamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3022258 (A1) / WO2015193314 (A1). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion-exchange resin with chelating properties, its method of preparation and its uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Kenaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2998816 (A1) / WO2014086788 (A1). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic-inorganic hybrid material of use for extracting uranium(VI) from aqueous media containing phosphoric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabah El Mourabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Goettmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3002463 (A1) / WO2014127860 (A1). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New bifunctional carbamoylphosphonates as extractants for uranium(VI) and a process for preparation thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aychet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Burdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2990207 (A1) / WO2013167516 (A1). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId449"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B093C6AF"/>
+    <w:nsid w:val="D12D78E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guilhem-arrachart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5277-3967" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07401188X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9555-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authIdPerson_i=173855" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380514v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernicot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dourdain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schaeffer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Dias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5gc01707f" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04791847v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamir Sukhbaatar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Piton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giusti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2024.106415" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008621v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bernicot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schaeffer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Teixeira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.127332" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023897v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Lelong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine El Khoueiry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17071067" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couturier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.132740" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878586v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ar&#233;na" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Coulibaly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pradeilles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jonch&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20336" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380507v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/recycling10040165" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100534v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Darcos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2025.119083" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101917v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Asaad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kimbel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Daniele" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.133843" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guerinoni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijun Lu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2023.106257" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Nsouli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2023.106201" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04528746v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Thimotee" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.293" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721661v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c02880" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04447162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lejeune" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legeai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jil.2023.100076" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04610359v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Belfqueh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chapron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Seron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.126701" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04290788v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tamba Oular&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lallemand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.132941" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224208v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations10090509" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04394862v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Xing" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bernicot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.123543" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384497v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mossand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xing" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Ndebulia Watchou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leydier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202200412" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04384786v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202303015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04037567v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Walker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane R&#233;biscoul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Odorico" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tardif" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131049" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04384557v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hamandi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28052219" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04384408v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bekkar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arrambide" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Meghabar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14328917.2023.2182486" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224206v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300461" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03711357v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Menad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jre.2022.04.027" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03608662v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Oye Auke" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavernier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain David" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14020311" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395395v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9071202" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337011v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moheddine Wehbie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Karam&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2020.105550" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395190v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Winkler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0qm01060j" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395204v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Felines" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beillard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nj02077c" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395405v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar L Usma" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra05359k" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02931915v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Tour&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chamieh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Cottet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2020.117330" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084410v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Micheau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Turgis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b06414" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551702v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc An Trieu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Traore" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kimbel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.116353" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005934v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Arena" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soum-Glaude" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jonchere" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110536" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02873530v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Martin-Gassin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Gassin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00253" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084427v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2020.152145" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084432v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Artese" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boubals" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2020.1790527" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099704v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10217558" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Luca" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devlet G. Sizgek" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erden Sizgek" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9101464" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084417v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.105107" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02161600v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc02651g" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697136v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02161602v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mary" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2019.06.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02161599v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa R&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b00655" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02161601v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arrambide" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthalon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wehbie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2019.06.013" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062500v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. C&#225;novas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chapron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.02.104" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001098v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.11.018" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062512v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.08.009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062504v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Karame" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt03140a" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062505v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Toure" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duhamet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met8090654" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062506v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besnard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Winkler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambedouzou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8qm00022k" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062514v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arrambide Cruz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.11.013" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998488v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Besnard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-016-4202-1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062522v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atak" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2017.1362852" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062519v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Turgis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2017.05.008" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062517v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghannam" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Karame" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt02797d" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062518v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arrambide Cruz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.06.062" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999428v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Turgis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Virieux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT03072B" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062544v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pacary" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Duchesne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.019" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998424v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b00589" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999402v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pecheur" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2016.1169146" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062525v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miguirditchian" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balaguer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sorel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2016.1169147" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062520v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ghannam" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nj02195f" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062524v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2016.06.003" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062545v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Burdet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.02.083" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062523v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Tejada" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vega" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00954" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062534v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.1000792" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062531v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra06944k" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999417v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sukhbaatar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC06422H" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179890v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rahal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Annani" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daniele" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2015.04.038" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998496v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA15871K" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045453v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.07.039" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062529v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kenaan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gracia" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2015.1012591" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062530v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gracia" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.06.015" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1QB4L7R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062535v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borrini" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favre-Reguillon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.974449" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395180v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.951279" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062536v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charlot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El. Mourabit" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goettmann" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra08703h" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999434v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.898435" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062538v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401885t" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881608v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delchet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rey" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barr&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm4029935" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062539v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;rault" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7222-z" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F77FLM41-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168873v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Lin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lecercl&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.11.065" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZJXKVL3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683723v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Greff" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Wadepohl" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Almairac" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp40250e" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746939v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Russier-Antoine" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2125697" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062540v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Karatchevtseva" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Heinemann" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cassidy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Triani" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM11964H" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03558139v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Traore" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.09.085" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ1B98MV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489931v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendjerriou" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carcel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J.E. Moreau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wong Chi Man" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9nj00741e" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-DR44JN45-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062542v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03182.x" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K479G6H6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381931v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Carcel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J.E. Moreau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wong Chi Man" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200900278" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224956v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Creff" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200802748" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319689v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Karartchevtseva" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Bartlett" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Triani" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b803100b" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-N90PDXT9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189966v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J E Moreau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Hartmeyer" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonso" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b714785f" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8SZD2G2L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315987v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lambert" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Yen Tran" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Noville" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henrist" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2008.03.003" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMQCFS4D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222757v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wong Chi Man Michel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222769v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1007-S02-03" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222778v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1008-T02-09" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163470v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. E. Moreau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t P. Pichon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bied" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b419376h" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-263C90GD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062543v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Willemin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lollita Lecren" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b305124b" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04956745v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04649025v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04649034v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Baus-Lagarde" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04648997v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04648996v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04649002v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rey" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04648990v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162088v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162091v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sefkan Atak" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162089v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162092v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162090v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dubois" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162084v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162086v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162083v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162085v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah El Mourabit" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goettmann" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162087v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kenaan" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gracia" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162082v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aychet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guilhem-arrachart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5277-3967" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07401188X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9555-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authIdPerson_i=173855" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380507v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Lelong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couturier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/recycling10040165" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008621v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bernicot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schaeffer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Teixeira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.127332" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023897v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine El Khoueiry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giusti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17071067" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023870v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.132740" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878586v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ar&#233;na" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Coulibaly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pradeilles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jonch&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20336" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100534v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xing" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Darcos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2025.119083" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101917v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Asaad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kimbel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Daniele" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.133843" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380514v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernicot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dourdain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schaeffer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Dias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5gc01707f" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04791847v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamir Sukhbaatar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Piton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2024.106415" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224204v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Nsouli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2023.106201" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668410v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guerinoni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijun Lu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2023.106257" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04528746v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Thimotee" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.293" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04610359v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Belfqueh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chapron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Seron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.126701" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721661v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c02880" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04447162v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lejeune" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legeai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jil.2023.100076" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04290788v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tamba Oular&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lallemand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.132941" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04394862v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Xing" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bernicot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.123543" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384497v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mossand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xing" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Ndebulia Watchou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leydier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202200412" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04384786v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202303015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04037567v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Walker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane R&#233;biscoul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Odorico" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tardif" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131049" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04384557v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hamandi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28052219" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04384408v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bekkar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arrambide" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Meghabar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14328917.2023.2182486" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224206v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300461" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224208v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations10090509" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03711357v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Menad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jre.2022.04.027" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03608662v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Oye Auke" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavernier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain David" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14020311" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337011v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moheddine Wehbie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Karam&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2020.105550" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395190v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Winkler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0qm01060j" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395204v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Felines" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beillard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nj02077c" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395405v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar L Usma" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra05359k" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395395v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9071202" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005934v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Arena" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soum-Glaude" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jonchere" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110536" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02931915v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Tour&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chamieh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Cottet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2020.117330" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084410v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Micheau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Turgis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b06414" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551702v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc An Trieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Traore" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kimbel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.116353" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02873530v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Martin-Gassin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Gassin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00253" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084427v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2020.152145" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084432v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Artese" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boubals" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2020.1790527" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099704v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10217558" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02161600v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc02651g" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697136v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02161602v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mary" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2019.06.004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02161599v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa R&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b00655" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02161601v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arrambide" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthalon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wehbie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2019.06.013" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062500v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. C&#225;novas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chapron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.02.104" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001098v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.11.018" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084417v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.105107" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318035v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Luca" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devlet G. Sizgek" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erden Sizgek" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9101464" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062504v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Karame" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt03140a" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062512v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.08.009" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062505v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Toure" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duhamet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met8090654" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062506v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besnard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Winkler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambedouzou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8qm00022k" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062514v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arrambide Cruz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.11.013" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998488v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Besnard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-016-4202-1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062522v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atak" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2017.1362852" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062519v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Turgis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2017.05.008" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062517v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghannam" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Karame" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt02797d" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062518v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arrambide Cruz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.06.062" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998424v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b00589" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999402v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pecheur" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2016.1169146" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062525v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miguirditchian" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pacary" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balaguer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sorel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2016.1169147" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062544v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Duchesne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.019" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062520v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ghannam" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nj02195f" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062524v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2016.06.003" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062545v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Burdet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.02.083" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062523v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Tejada" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vega" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00954" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999428v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Turgis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Virieux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT03072B" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179890v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rahal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Annani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daniele" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2015.04.038" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998496v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA15871K" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045453v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.07.039" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062531v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra06944k" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999417v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sukhbaatar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC06422H" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062529v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kenaan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gracia" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2015.1012591" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062530v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gracia" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.06.015" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1QB4L7R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062534v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.1000792" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062535v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borrini" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favre-Reguillon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.974449" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395180v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.951279" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062536v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charlot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El. Mourabit" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goettmann" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra08703h" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999434v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.898435" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881608v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delchet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rey" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barr&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm4029935" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062539v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;rault" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7222-z" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F77FLM41-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062538v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401885t" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168873v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Lin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lecercl&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.11.065" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZJXKVL3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683723v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Greff" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Wadepohl" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Almairac" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp40250e" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746939v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Russier-Antoine" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2125697" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062540v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Karatchevtseva" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Heinemann" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cassidy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Triani" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM11964H" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03558139v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Traore" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.09.085" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ1B98MV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489931v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendjerriou" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carcel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J.E. Moreau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wong Chi Man" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9nj00741e" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-DR44JN45-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062542v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03182.x" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K479G6H6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381931v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Carcel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J.E. Moreau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wong Chi Man" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200900278" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224956v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Creff" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200802748" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189966v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J E Moreau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Hartmeyer" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonso" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b714785f" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8SZD2G2L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315987v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lambert" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Yen Tran" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Noville" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henrist" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2008.03.003" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMQCFS4D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319689v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Karartchevtseva" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Bartlett" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Triani" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b803100b" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-N90PDXT9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222757v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wong Chi Man Michel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222769v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1007-S02-03" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222778v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1008-T02-09" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163470v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. E. Moreau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t P. Pichon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bied" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b419376h" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-263C90GD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062543v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Willemin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lollita Lecren" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b305124b" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04956745v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04649025v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04649034v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Baus-Lagarde" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04648996v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04649002v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rey" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04648997v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04648990v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162088v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162089v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162091v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sefkan Atak" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162092v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162090v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dubois" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162084v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162086v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162083v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162087v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kenaan" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gracia" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162085v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah El Mourabit" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goettmann" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162082v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aychet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>