--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -1783,287 +1783,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orienting and locating ocean-bottom seismometers from ship noise analysis</w:t>
+                <w:t xml:space="preserve">Assessing swells in La Réunion Island from terrestrial seismic observations, oceanographic records and offshore wave models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Trabattoni</w:t>
+                <w:t xml:space="preserve">Elisa Josia Rindraharisaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Dreo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
+                <w:t xml:space="preserve">M. Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 220, pp.1774-1790. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggz519⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 221 (3), pp.1883-1895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392669v1</w:t>
+                <w:t xml:space="preserve">hal-02545588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing swells in La Réunion Island from terrestrial seismic observations, oceanographic records and offshore wave models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orienting and locating ocean-bottom seismometers from ship noise analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trabattoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barruol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Josia Rindraharisaona</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Barruol</w:t>
+                <w:t xml:space="preserve">R Dreo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A O Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 221 (3), pp.1883-1895. </w:t>
+              <w:t xml:space="preserve">, 2020, 220, pp.1774-1790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggz519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545588v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic velocity and anisotropy of the uppermost mantle beneath Madagascar from Pn tomography</w:t>
               </w:r>
@@ -2558,291 +2558,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baleen Whale distribution and seasonal occurrence Revealed by an ocean bottom seismometer network in The Western Indian Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Dréo</w:t>
+                <w:t xml:space="preserve">Very- and ultra-long-period seismic signals prior to and during caldera formation on La Réunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Bouffaut</w:t>
+                <w:t xml:space="preserve">G. Roult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Leroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+                <w:t xml:space="preserve">B. Hejrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Samaran</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Ferrazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 161, pp.132-144. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-44439-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780315v1</w:t>
+                <w:t xml:space="preserve">hal-02145775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very- and ultra-long-period seismic signals prior to and during caldera formation on La Réunion Island</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
+                <w:t xml:space="preserve">Baleen Whale distribution and seasonal occurrence Revealed by an ocean bottom seismometer network in The Western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dréo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Roult</w:t>
+                <w:t xml:space="preserve">Léa Bouffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Hejrani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Michon</w:t>
+                <w:t xml:space="preserve">Emmanuelle Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ferrazzini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flore Samaran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 161, pp.132-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-44439-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145775v1</w:t>
+                <w:t xml:space="preserve">hal-01780315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SKS splitting in the Western Indian Ocean from land and seafloor seismometers: Plume, plate and ridge signatures</w:t>
               </w:r>
@@ -2962,51 +2962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive stochastic matched filter for Antarctic blue whale call detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bouffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dréo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3350,295 +3350,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear velocity structure of the crust and upper mantle of Madagascar derived from surface wave tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crustal structure of southern Madagascar from receiver functions and ambient noise correlation: Implications for crustal evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa J Rindraharisaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin A Pratt</w:t>
+                <w:t xml:space="preserve">F Tilmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael A Wysession</w:t>
+                <w:t xml:space="preserve">X Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghassan A Aleqabi</w:t>
+                <w:t xml:space="preserve">G Rümpker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas D Wiens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrew A Nyblade</w:t>
+                <w:t xml:space="preserve">J Giese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.10.041⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 112, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JB013565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448651v1</w:t>
+                <w:t xml:space="preserve">hal-01456782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal structure of southern Madagascar from receiver functions and ambient noise correlation: Implications for crustal evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa J Rindraharisaona</w:t>
+                <w:t xml:space="preserve">Shear velocity structure of the crust and upper mantle of Madagascar derived from surface wave tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin A Pratt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Tilmann</w:t>
+                <w:t xml:space="preserve">Michael A Wysession</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X Yuan</w:t>
+                <w:t xml:space="preserve">Ghassan A Aleqabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Rümpker</w:t>
+                <w:t xml:space="preserve">Douglas D Wiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Giese</w:t>
+                <w:t xml:space="preserve">Andrew A Nyblade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 112, pp.1-19. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 458, pp.405-417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JB013565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.10.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456782v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orienting Ocean-Bottom Seismometers from P-wave and Rayleigh wave polarizations</w:t>
               </w:r>
@@ -4020,321 +4020,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring austral and cyclonic swells in the “Iles Eparses” (Mozambique channel) from microseismic noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance report of the RHUM-RUM ocean bottom seismometer network around La Réunion, western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. Stähler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sigloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne C. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Îles Éparses (French Scattered Islands, SW Indian Ocean) as reference ecosystems for environmental research, 72, </w:t>
+              <w:t xml:space="preserve">Advances in Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41, pp.43-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2015.10.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/adgeo-41-43-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01304282v1</w:t>
+                <w:t xml:space="preserve">hal-01304036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance report of the RHUM-RUM ocean bottom seismometer network around La Réunion, western Indian Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring austral and cyclonic swells in the “Iles Eparses” (Mozambique channel) from microseismic noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.C. Stähler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Sigloch</w:t>
+                <w:t xml:space="preserve">Céline Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Hosseini</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vera Schlindwein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Sigloch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 41, pp.43-63. </w:t>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Îles Éparses (French Scattered Islands, SW Indian Ocean) as reference ecosystems for environmental research, 72, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/adgeo-41-43-2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2015.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01304036v1</w:t>
+                <w:t xml:space="preserve">hal-01304282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses of extreme swell events on La Réunion Island from microseismic noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4401,291 +4401,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of secondary microseisms in the Indian Ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+                <w:t xml:space="preserve">Crustal and uppermost mantle structure variation beneath La Réunion hotspot track</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Schimmel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hrvoje Tkalcic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Wölbern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Rümpker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 202 (2), pp.1180-1189. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggv221⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 203 (1), pp.107-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggv279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236096v1</w:t>
+                <w:t xml:space="preserve">hal-01236131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal and uppermost mantle structure variation beneath La Réunion hotspot track</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sources of secondary microseisms in the Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Rümpker</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martin Schimmel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 203 (1), pp.107-126. </w:t>
+              <w:t xml:space="preserve">, 2015, 202 (2), pp.1180-1189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggv279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggv221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236131v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal and mantle structure beneath the Terre Adélie Craton, East Antarctica: insights from receiver function and seismic anisotropy measurements</w:t>
               </w:r>
@@ -4931,51 +4931,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking major storms from microseismic and hydroacoustic observations on the seafloor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5055,473 +5055,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mantle flow beneath La Réunion hotspot track from SKS splitting</w:t>
+                <w:t xml:space="preserve">Tide-induced microseismicity in the Mertz glacier grounding area, East Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Legrésy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.11.017⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013GL057814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236138v1</w:t>
+                <w:t xml:space="preserve">hal-01236143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tide-induced microseismicity in the Mertz glacier grounding area, East Antarctica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of AMS measurements in understanding the migmatitic terrains of Pointe Géologie, Terre Adélie (East-Antarctica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René-Pierre Ménot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoru Funaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013GL057814⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 603, pp.123-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236143v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of AMS measurements in understanding the migmatitic terrains of Pointe Géologie, Terre Adélie (East-Antarctica)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating La Réunion Hot Spot From Crust to Core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 603, pp.123-135. </w:t>
+              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.05.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2013eo230002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304296v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating La Réunion Hot Spot From Crust to Core</w:t>
+                <w:t xml:space="preserve">Mantle flow beneath La Réunion hotspot track from SKS splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karin Sigloch</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 94 (23), </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.108-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2013eo230002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236083v1</w:t>
+                <w:t xml:space="preserve">hal-01236138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of the upper-mantle anisotropy beneath a migrating strike-slip plate boundary: the San Andreas Fault system</w:t>
               </w:r>
@@ -6237,689 +6237,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying global seismic anisotropy patterns by correlating shear-wave splitting and surface-wave data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping upper mantle flow beneath French Polynesia from broadband ocean bottom seismic observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Suetsugu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Shiobara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sugioka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2009.05.006⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (14), pp.L14301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009GL038139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00429396v1</w:t>
+                <w:t xml:space="preserve">hal-00420907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper mantle anisotropy beneath Australia and Tahiti from P wave polarization: Implications for real-time earthquake location</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+                <w:t xml:space="preserve">P-wave tomography of the mantle beneath the South Pacific Superswell revealed by joint ocean floor and islands broadband seismic experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Obayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Suetsugu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Shiobara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian L N Kennett</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Sugioka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 172 (3-4), pp.268-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2008.10.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008JB005709⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01389113v1</w:t>
+                <w:t xml:space="preserve">hal-00413036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping upper mantle flow beneath French Polynesia from broadband ocean bottom seismic observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying global seismic anisotropy patterns by correlating shear-wave splitting and surface wave data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Wüstefeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Götz Bokelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009GL038139⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 176 (3-4), pp.198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2009.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420907v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-wave tomography of the mantle beneath the South Pacific Superswell revealed by joint ocean floor and islands broadband seismic experiments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifying global seismic anisotropy patterns by correlating shear-wave splitting and surface-wave data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Wuestefeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goetz Bokelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 172 (3-4), pp.268-277. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2008.10.016⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 176 (3-4), pp.198-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2009.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413036v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying global seismic anisotropy patterns by correlating shear-wave splitting and surface wave data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Götz Bokelmann</w:t>
+                <w:t xml:space="preserve">Upper mantle anisotropy beneath Australia and Tahiti from P wave polarization: Implications for real-time earthquake location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian L N Kennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goetz H R Bokelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique R Reymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2009.05.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114 (B3), pp.B03306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008JB005709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573464v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the vertical extent of the large low shear velocity province beneath the South Pacific Superswell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Suetsugu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7009,103 +7009,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">South Pacific mantle plumes imaged by seismic observation on islands and seafloor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Suetsugu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Isse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Obayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Shiobara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (11), pp.Q11014. </w:t>
@@ -7137,278 +7137,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated study of microstructural, geochemical, and seismic properties of the lithospheric mantle above the Kerguelen plume (Indian Ocean)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic anisotropy beneath southern Iberia from SKS splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Delpech</w:t>
+                <w:t xml:space="preserve">L. Buontempo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goetz Bokelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vauchez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007GC001879⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 273 (3-4), pp.237-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366222v1</w:t>
+                <w:t xml:space="preserve">hal-00412175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic anisotropy beneath southern Iberia from SKS splitting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integrated study of microstructural, geochemical, and seismic properties of the lithospheric mantle above the Kerguelen plume (Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Buontempo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+                <w:t xml:space="preserve">Bertrand Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Morales</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Yves Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 273 (3-4), pp.237-250. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (Q04039), pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.06.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2007GC001879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412175v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SplitLab: A shear-wave splitting environment in Matlab</w:t>
               </w:r>
@@ -7756,594 +7756,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing swells in the southern Pacific from seismic and infrasonic noise analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-mode surface waveform tomography of the Pacific Ocean: A closer look at lithospheric cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Maggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Debayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Priestley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 164, pp.516-542. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.02871.x⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 166 (3), pp.1384-1397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03037.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388809v1</w:t>
+                <w:t xml:space="preserve">hal-00105949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azimuthal anisotropy of the Pacific Ocean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic anisotropy reveals the long route of the slab through the western-central Mediterranean mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Debayle</w:t>
+                <w:t xml:space="preserve">Francesco Pio Lucente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith Priestley</w:t>
+                <w:t xml:space="preserve">Lucia Margheriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Piromallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 250 (1-2), pp.53-71. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.07.010⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 241 (3-4), pp.517 - 529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2005.10.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00105942v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-mode surface waveform tomography of the Pacific Ocean: A closer look at lithospheric cooling</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterizing swells in the southern Pacific from seismic and infrasonic noise analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique R Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hyvernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 166 (3), pp.1384-1397. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 164, pp.516-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.02871.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03037.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00105949v1</w:t>
+                <w:t xml:space="preserve">hal-01388809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic anisotropy reveals the long route of the slab through the western-central Mediterranean mantle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudia Piromallo</w:t>
+                <w:t xml:space="preserve">Azimuthal anisotropy of the Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Maggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Debayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Priestley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 241 (3-4), pp.517 - 529. </w:t>
+              <w:t xml:space="preserve">, 2006, 250 (1-2), pp.53-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2005.10.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389115v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing South Pacific mantle plumes with ocean bottom seismographs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Suetsugu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sugioka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Isse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fukao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Shiobara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 86, pp.429-435. </w:t>
@@ -8609,252 +8609,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tertiary asthenospheric flow beneath the southern French Massif Central related to the west Mediterranean extension evidenced by upper mantle seismic anisotropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+                <w:t xml:space="preserve">PLUME investigates South Pacific Superswell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Granet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Thoraval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(02)00752-5⟩</w:t>
+              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 83 (45), pp.511-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2002EO000354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00150214v1</w:t>
+                <w:t xml:space="preserve">hal-01779460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLUME investigates South Pacific Superswell</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marguerite Godard</w:t>
+                <w:t xml:space="preserve">A Tertiary asthenospheric flow beneath the southern French Massif Central related to the west Mediterranean extension evidenced by upper mantle seismic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Thoraval</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Granet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 83 (45), pp.511-514. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 202 (1), pp.31-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2002EO000354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(02)00752-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779460v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00150214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-mantle deformation inferred from seismic anisotropy</w:t>
               </w:r>
@@ -8938,222 +8938,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper mantle anisotropy beneath the African IRIS and Geoscope stations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Kaapvaal craton seismic anisotropy: Petrophysical analyses of upper mantle kimberlite nodules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Ben-Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Walid Ben Ismail</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Mainprice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.0956-540x.2001.01481.x⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 28 (13), pp.2497 - 2500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2000GL012419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01380389v1</w:t>
+                <w:t xml:space="preserve">hal-01389119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kaapvaal craton seismic anisotropy: Petrophysical analyses of upper mantle kimberlite nodules</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Upper mantle anisotropy beneath the African IRIS and Geoscope stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Mainprice</w:t>
+                <w:t xml:space="preserve">Walid Ben Ismail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 28 (13), pp.2497 - 2500. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 146 (2), pp.549-561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2000GL012419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.0956-540x.2001.01481.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389119v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EBSD-measured lattice-preferred orientations and seismic properties of eclogites</w:t>
               </w:r>
@@ -9477,51 +9477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on “SKS splitting beneath continental rifts zones” by Gao et al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9575,265 +9575,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithospheric anisotropy beneath the Pyrenees from shear wave splitting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rheological heterogeneity, mechanical anisotropy and deformation of the continental lithosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/98JB02790⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 296, pp.61 - 86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-1951(98)00137-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388841v1</w:t>
+                <w:t xml:space="preserve">hal-01389719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological heterogeneity, mechanical anisotropy and deformation of the continental lithosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lithospheric anisotropy beneath the Pyrenees from shear wave splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Souriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Gallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 296, pp.61 - 86. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 103 (B12), pp.30039 - 30053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0040-1951(98)00137-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/98JB02790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389719v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do continents break-up parallel to ancient orogenic belts?</w:t>
               </w:r>
@@ -9949,51 +9949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul G. Silver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 102 (B4), pp.8329-8348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10222,51 +10222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy beneath the Pyrenees Range from teleseismic shear wave splitting: Results from a test experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Souriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 22 (4), pp.493-496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10644,51 +10644,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Seismic anisotropy of the Earth's mantle: From single crystal to polycrystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Mainprice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11059,51 +11059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Le Bris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Meur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Zigone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JF008054" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dr&#233;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Crawford" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036510" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04164897v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Gonzalez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. Fontaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Burtin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2023.105127" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019952v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Trabattoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boudraa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0016810" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03943783v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dofal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rindraharisaona" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.190" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03832632v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rindraharisaona" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#233;chou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barruol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stamenoff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022EA002328" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03354439v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R Fontaine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Tkal&#269;i&#263;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2021.104379" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa J Rindraharisaona" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12040488" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242979v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Bielli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pianezze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12060689" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384274v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Wamba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Montagner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Romanowicz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Barruol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb021490" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384259v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsekhmistrenko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sigloch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Hosseini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00762-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214000v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12050544" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165702v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Belon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-021-04624-w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392669v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trabattoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dreo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A O Boudraa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz519" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02545588v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Josia Rindraharisaona" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa117" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002385v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenitra Andriampenomanana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Nyblade" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wysession" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Durrheim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Tilmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa458" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289905v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hable" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kiselev" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz333" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350520v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sigloch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Scholz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzullo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0479-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289922v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lombardi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina V Gorodetskaya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camelbeeck" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aog.2019.26" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780315v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bouffaut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leroy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Samaran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.04.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02145775v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roult" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hejrani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferrazzini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44439-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01834962v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R Scholz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mazzullo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.033" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01867897v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Labat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-O. Boudraa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5050520" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01834950v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C St&#228;hler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hadziioannou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy236" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01922600v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bazile Kinda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Courtois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann St&#233;phan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boutonnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5067681" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448651v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A Pratt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Wysession" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan A Aleqabi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas D Wiens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A Nyblade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.10.041" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456782v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tilmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Yuan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G R&#252;mpker" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Giese" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013565" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01393997v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw426" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01638087v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wielandt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Crawford" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074892" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01640504v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Maurya" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014354" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01304282v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Davy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Schlindwein" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.10.015" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01304036v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. St&#228;hler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hosseini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-41-43-2016" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389904v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw365" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236096v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schimmel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv221" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236131v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Tkalcic" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo W&#246;lbern" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg R&#252;mpker" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv279" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236105v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lamarque" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bascou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Pierre M&#233;not" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu430" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147428v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Roult" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL059691" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236164v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062319" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236138v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.11.017" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236143v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Legr&#233;sy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL057814" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01304296v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Funaki" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.021" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236083v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013eo230002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236150v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Hassani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wookey" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05650.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01388041v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Bokelmann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Maufroy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Buontempo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Morales" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.08.004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617828v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Pedersen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz H.R. Bokelmann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.12.040" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475647v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wuestefeld" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz Bokelmann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.01.010" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236157v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Adam" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Yoshida" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehi Isse" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Suetsugu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Fukao" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL042534" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236161v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006438" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429396v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2009.05.006" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389113v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L N Kennett" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz H R Bokelmann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique R Reymond" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005709" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420907v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suetsugu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shiobara" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sugioka" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanaka" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL038139" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413036v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Obayashi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.10.016" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573464v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas W&#252;stefeld" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389114v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Suetsugu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Shiobara" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sugioka" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kanazawa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL037568" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443845v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Isse" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002533" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366222v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpech" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vauchez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cottin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GC001879" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412175v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buontempo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morales" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.06.024" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412372v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W&#252;stefeld" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zaroli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2007.08.002" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407853v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina V. Mordvinova" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulziibat Munkhuu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.07.027" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249275v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03475.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01388809v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hyvernaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.02871.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105942v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Maggi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debayle" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Priestley" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.07.010" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105949v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03037.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389115v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pio Lucente" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Margheriti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Piromallo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.10.041" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03601120v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fukao" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005EO440001" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109313v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutant" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2004.08.002" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389116v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Heintz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vauchez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Assump&#231;ao" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Egydio-Silva" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00163-8" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00150214v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Granet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00752-5" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01779460v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Godard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thoraval" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002EO000354" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295608v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Michael Kendall" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/415777a" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380389v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ben Ismail" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0956-540x.2001.01481.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389119v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Ben-Ismail" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mainprice" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL012419" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389715v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mainprice" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(01)00156-1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295622v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Maumus" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(00)00019-3" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01388830v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Hoffmann" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900033" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389720v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Nicolas" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900053" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01388841v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Souriau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Diaz" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Gallart" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JB02790" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389719v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(98)00137-1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389721v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vauchez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.1997.tb00003.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01388859v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Silver" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JB03800" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389717v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(95)03125-1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389712v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Kern" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(95)03124-3" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389118v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94GL03225" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389713v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(93)90161-2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389122v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1993.tb01519.x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389722v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Saint Blanquat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Compte" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.1992.tb00451.x" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01391524v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ben Isma&#239;l" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1029/GM117p0237/summary" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/GM117p0237" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01391514v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R Silver" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Mainprice" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Le Bris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Meur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Zigone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JF008054" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dr&#233;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Crawford" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036510" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04164897v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Gonzalez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. Fontaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Burtin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2023.105127" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019952v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Trabattoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boudraa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0016810" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03943783v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dofal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rindraharisaona" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.190" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03832632v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rindraharisaona" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#233;chou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barruol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stamenoff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022EA002328" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03354439v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R Fontaine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Tkal&#269;i&#263;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2021.104379" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa J Rindraharisaona" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12040488" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242979v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Bielli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pianezze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12060689" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384274v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Wamba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Montagner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Romanowicz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Barruol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb021490" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384259v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsekhmistrenko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sigloch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Hosseini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00762-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214000v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12050544" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165702v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Belon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-021-04624-w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02545588v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Josia Rindraharisaona" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa117" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392669v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trabattoni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dreo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A O Boudraa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz519" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002385v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenitra Andriampenomanana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Nyblade" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wysession" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Durrheim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Tilmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa458" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289905v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hable" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kiselev" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz333" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350520v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sigloch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Scholz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzullo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0479-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289922v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lombardi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina V Gorodetskaya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camelbeeck" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aog.2019.26" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02145775v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roult" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hejrani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferrazzini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44439-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780315v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bouffaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Samaran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.04.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01834962v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R Scholz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mazzullo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.033" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01867897v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Labat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-O. Boudraa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5050520" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01834950v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C St&#228;hler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hadziioannou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy236" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01922600v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bazile Kinda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Courtois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann St&#233;phan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boutonnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5067681" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456782v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tilmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Yuan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G R&#252;mpker" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Giese" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013565" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448651v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A Pratt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Wysession" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan A Aleqabi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas D Wiens" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A Nyblade" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.10.041" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01393997v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw426" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01638087v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wielandt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Crawford" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074892" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01640504v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Maurya" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014354" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01304036v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. St&#228;hler" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hosseini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-41-43-2016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01304282v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Davy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Schlindwein" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.10.015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389904v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw365" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236131v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Tkalcic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo W&#246;lbern" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg R&#252;mpker" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv279" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236096v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schimmel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv221" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236105v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lamarque" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bascou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Pierre M&#233;not" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu430" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147428v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Roult" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL059691" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236164v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062319" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236143v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Legr&#233;sy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL057814" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01304296v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Funaki" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236083v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013eo230002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236138v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.11.017" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236150v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Hassani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wookey" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05650.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01388041v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Bokelmann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Maufroy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Buontempo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Morales" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.08.004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617828v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Pedersen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz H.R. Bokelmann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.12.040" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475647v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wuestefeld" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz Bokelmann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.01.010" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236157v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Adam" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Yoshida" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehi Isse" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Suetsugu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Fukao" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL042534" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236161v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006438" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420907v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suetsugu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shiobara" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sugioka" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanaka" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL038139" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413036v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Obayashi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.10.016" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573464v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas W&#252;stefeld" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2009.05.006" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429396v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389113v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L N Kennett" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz H R Bokelmann" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique R Reymond" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005709" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389114v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Suetsugu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Shiobara" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sugioka" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kanazawa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL037568" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443845v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Isse" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002533" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412175v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buontempo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morales" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.06.024" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366222v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpech" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vauchez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cottin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GC001879" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412372v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W&#252;stefeld" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zaroli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2007.08.002" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407853v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina V. Mordvinova" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulziibat Munkhuu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.07.027" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249275v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03475.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105949v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Maggi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debayle" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Priestley" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03037.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389115v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pio Lucente" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Margheriti" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Piromallo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.10.041" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01388809v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hyvernaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.02871.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105942v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.07.010" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03601120v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fukao" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005EO440001" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109313v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutant" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2004.08.002" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389116v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Heintz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vauchez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Assump&#231;ao" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Egydio-Silva" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00163-8" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01779460v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Godard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thoraval" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002EO000354" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00150214v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Granet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00752-5" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295608v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Michael Kendall" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/415777a" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389119v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Ben-Ismail" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mainprice" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL012419" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380389v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ben Ismail" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0956-540x.2001.01481.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389715v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mainprice" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(01)00156-1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295622v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Maumus" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(00)00019-3" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01388830v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Hoffmann" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900033" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389720v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Nicolas" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900053" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389719v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(98)00137-1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01388841v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Souriau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Diaz" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Gallart" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JB02790" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389721v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vauchez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.1997.tb00003.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01388859v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Silver" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JB03800" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389717v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(95)03125-1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389712v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Kern" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(95)03124-3" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389118v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94GL03225" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389713v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(93)90161-2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389122v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1993.tb01519.x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389722v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Saint Blanquat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Compte" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.1992.tb00451.x" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01391524v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ben Isma&#239;l" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1029/GM117p0237/summary" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/GM117p0237" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01391514v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R Silver" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Mainprice" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>