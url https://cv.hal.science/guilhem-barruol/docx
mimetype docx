--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -502,278 +502,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04164897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ship detection and tracking from single ocean-bottom seismic and hydroacoustic stations</w:t>
+                <w:t xml:space="preserve">Imaging the lithospheric structure and plumbing system below the Mayotte volcanic zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alister Trabattoni</w:t>
+                <w:t xml:space="preserve">Anthony Dofal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Rindraharisaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0016810⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 354 (Special Issue 2), pp.47 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04019952v1</w:t>
+                <w:t xml:space="preserve">hal-03943783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the lithospheric structure and plumbing system below the Mayotte volcanic zone</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ship detection and tracking from single ocean-bottom seismic and hydroacoustic stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
+                <w:t xml:space="preserve">Alister Trabattoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dréo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Rindraharisaona</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdel Boudraa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 354 (Special Issue 2), pp.47 - 64. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153, pp.260 - 273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0016810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943783v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic Signature of Rain and Wind Inferred From Seismic Data</w:t>
               </w:r>
@@ -893,77 +893,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature of the crust beneath the islands of the Mozambique Channel: Constraints from receiver functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dofal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. R Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1062,51 +1062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1783,287 +1783,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing swells in La Réunion Island from terrestrial seismic observations, oceanographic records and offshore wave models</w:t>
+                <w:t xml:space="preserve">Orienting and locating ocean-bottom seismometers from ship noise analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Josia Rindraharisaona</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cordier</w:t>
+                <w:t xml:space="preserve">A. Trabattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Dreo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A O Boudraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 221 (3), pp.1883-1895. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa117⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 220, pp.1774-1790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggz519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545588v1</w:t>
+                <w:t xml:space="preserve">hal-02392669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orienting and locating ocean-bottom seismometers from ship noise analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Trabattoni</w:t>
+                <w:t xml:space="preserve">Assessing swells in La Réunion Island from terrestrial seismic observations, oceanographic records and offshore wave models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Josia Rindraharisaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R Dreo</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A O Boudraa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
+                <w:t xml:space="preserve">M. Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 220, pp.1774-1790. </w:t>
+              <w:t xml:space="preserve">, 2020, 221 (3), pp.1883-1895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggz519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392669v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic velocity and anisotropy of the uppermost mantle beneath Madagascar from Pn tomography</w:t>
               </w:r>
@@ -2564,90 +2564,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very- and ultra-long-period seismic signals prior to and during caldera formation on La Réunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Roult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hejrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ferrazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2854,51 +2854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-R Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Mazzullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3350,295 +3350,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal structure of southern Madagascar from receiver functions and ambient noise correlation: Implications for crustal evolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shear velocity structure of the crust and upper mantle of Madagascar derived from surface wave tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Tilmann</w:t>
+                <w:t xml:space="preserve">Martin A Pratt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X Yuan</w:t>
+                <w:t xml:space="preserve">Michael A Wysession</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Rümpker</w:t>
+                <w:t xml:space="preserve">Ghassan A Aleqabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Giese</w:t>
+                <w:t xml:space="preserve">Douglas D Wiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A Nyblade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JB013565⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 458, pp.405-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.10.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456782v1</w:t>
+                <w:t xml:space="preserve">hal-01448651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear velocity structure of the crust and upper mantle of Madagascar derived from surface wave tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin A Pratt</w:t>
+                <w:t xml:space="preserve">Crustal structure of southern Madagascar from receiver functions and ambient noise correlation: Implications for crustal evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa J Rindraharisaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael A Wysession</w:t>
+                <w:t xml:space="preserve">F Tilmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghassan A Aleqabi</w:t>
+                <w:t xml:space="preserve">X Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas D Wiens</w:t>
+                <w:t xml:space="preserve">G Rümpker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew A Nyblade</w:t>
+                <w:t xml:space="preserve">J Giese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 458, pp.405-417. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 112, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.10.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016JB013565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01448651v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orienting Ocean-Bottom Seismometers from P-wave and Rayleigh wave polarizations</w:t>
               </w:r>
@@ -3650,51 +3650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-R Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4020,347 +4020,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance report of the RHUM-RUM ocean bottom seismometer network around La Réunion, western Indian Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring austral and cyclonic swells in the “Iles Eparses” (Mozambique channel) from microseismic noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.C. Stähler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Sigloch</w:t>
+                <w:t xml:space="preserve">Céline Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Hosseini</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vera Schlindwein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Sigloch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 41, pp.43-63. </w:t>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Îles Éparses (French Scattered Islands, SW Indian Ocean) as reference ecosystems for environmental research, 72, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/adgeo-41-43-2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2015.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01304036v1</w:t>
+                <w:t xml:space="preserve">hal-01304282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring austral and cyclonic swells in the “Iles Eparses” (Mozambique channel) from microseismic noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance report of the RHUM-RUM ocean bottom seismometer network around La Réunion, western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. Stähler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sigloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne C. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Îles Éparses (French Scattered Islands, SW Indian Ocean) as reference ecosystems for environmental research, 72, </w:t>
+              <w:t xml:space="preserve">Advances in Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41, pp.43-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2015.10.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/adgeo-41-43-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01304282v1</w:t>
+                <w:t xml:space="preserve">hal-01304036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses of extreme swell events on La Réunion Island from microseismic noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4401,291 +4401,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal and uppermost mantle structure variation beneath La Réunion hotspot track</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Sources of secondary microseisms in the Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hrvoje Tkalcic</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martin Schimmel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 203 (1), pp.107-126. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggv279⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 202 (2), pp.1180-1189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggv221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236131v1</w:t>
+                <w:t xml:space="preserve">hal-01236096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of secondary microseisms in the Indian Ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+                <w:t xml:space="preserve">Crustal and uppermost mantle structure variation beneath La Réunion hotspot track</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hrvoje Tkalcic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Wölbern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Schimmel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Georg Rümpker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 202 (2), pp.1180-1189. </w:t>
+              <w:t xml:space="preserve">, 2015, 203 (1), pp.107-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggv221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggv279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236096v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal and mantle structure beneath the Terre Adélie Craton, East Antarctica: insights from receiver function and seismic anisotropy measurements</w:t>
               </w:r>
@@ -4697,51 +4697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4801,77 +4801,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2007 eruptions and caldera collapse of the Piton de la Fournaise volcano (La Réunion Island) from tilt analysis at a single very broadband seismic station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Roult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4931,77 +4931,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking major storms from microseismic and hydroacoustic observations on the seafloor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5055,473 +5055,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tide-induced microseismicity in the Mertz glacier grounding area, East Antarctica</w:t>
+                <w:t xml:space="preserve">Mantle flow beneath La Réunion hotspot track from SKS splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013GL057814⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.108-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236143v1</w:t>
+                <w:t xml:space="preserve">hal-01236138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of AMS measurements in understanding the migmatitic terrains of Pointe Géologie, Terre Adélie (East-Antarctica)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tide-induced microseismicity in the Mertz glacier grounding area, East Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Legrésy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.05.021⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013GL057814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304296v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating La Réunion Hot Spot From Crust to Core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 94 (23), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2013eo230002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mantle flow beneath La Réunion hotspot track from SKS splitting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of AMS measurements in understanding the migmatitic terrains of Pointe Géologie, Terre Adélie (East-Antarctica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René-Pierre Ménot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoru Funaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.108-121. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 603, pp.123-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.11.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236138v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of the upper-mantle anisotropy beneath a migrating strike-slip plate boundary: the San Andreas Fault system</w:t>
               </w:r>
@@ -6237,1178 +6237,1178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping upper mantle flow beneath French Polynesia from broadband ocean bottom seismic observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying global seismic anisotropy patterns by correlating shear-wave splitting and surface-wave data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Wuestefeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goetz Bokelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009GL038139⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 176 (3-4), pp.198-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2009.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00420907v1</w:t>
+                <w:t xml:space="preserve">hal-00429396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-wave tomography of the mantle beneath the South Pacific Superswell revealed by joint ocean floor and islands broadband seismic experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upper mantle anisotropy beneath Australia and Tahiti from P wave polarization: Implications for real-time earthquake location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian L N Kennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tanaka</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Goetz H R Bokelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique R Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2008.10.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114 (B3), pp.B03306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008JB005709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413036v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying global seismic anisotropy patterns by correlating shear-wave splitting and surface wave data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping upper mantle flow beneath French Polynesia from broadband ocean bottom seismic observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Suetsugu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Shiobara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Wüstefeld</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Sugioka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2009.05.006⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (14), pp.L14301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009GL038139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573464v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying global seismic anisotropy patterns by correlating shear-wave splitting and surface-wave data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Goetz Bokelmann</w:t>
+                <w:t xml:space="preserve">Identifying global seismic anisotropy patterns by correlating shear-wave splitting and surface wave data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Wüstefeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Götz Bokelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 176 (3-4), pp.198-212. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+              <w:t xml:space="preserve">, 2009, 176 (3-4), pp.198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pepi.2009.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429396v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper mantle anisotropy beneath Australia and Tahiti from P wave polarization: Implications for real-time earthquake location</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Goetz H R Bokelmann</w:t>
+                <w:t xml:space="preserve">P-wave tomography of the mantle beneath the South Pacific Superswell revealed by joint ocean floor and islands broadband seismic experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique R Reymond</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Obayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Suetsugu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Shiobara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sugioka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 114 (B3), pp.B03306. </w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 172 (3-4), pp.268-277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008JB005709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2008.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389113v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the vertical extent of the large low shear velocity province beneath the South Pacific Superswell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">South Pacific mantle plumes imaged by seismic observation on islands and seafloor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Suetsugu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Isse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">T Kanazawa</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Obayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Shiobara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009GL037568⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (11), pp.Q11014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009GC002533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389114v1</w:t>
+                <w:t xml:space="preserve">hal-00443845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">South Pacific mantle plumes imaged by seismic observation on islands and seafloor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Suetsugu</w:t>
+                <w:t xml:space="preserve">On the vertical extent of the large low shear velocity province beneath the South Pacific Superswell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Suetsugu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Shiobara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Sugioka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Isse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Shiobara</w:t>
+                <w:t xml:space="preserve">T Kanazawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 10 (11), pp.Q11014. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (7), pp.L07305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2009GC002533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2009GL037568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443845v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic anisotropy beneath southern Iberia from SKS splitting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integrated study of microstructural, geochemical, and seismic properties of the lithospheric mantle above the Kerguelen plume (Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Buontempo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+                <w:t xml:space="preserve">G. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Morales</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.06.024⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (Q04039), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007GC001879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412175v1</w:t>
+                <w:t xml:space="preserve">hal-00366222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated study of microstructural, geochemical, and seismic properties of the lithospheric mantle above the Kerguelen plume (Indian Ocean)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic anisotropy beneath southern Iberia from SKS splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Moine</w:t>
+                <w:t xml:space="preserve">L. Buontempo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goetz Bokelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Cottin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 9 (Q04039), pp.1-26. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 273 (3-4), pp.237-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2007GC001879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366222v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SplitLab: A shear-wave splitting environment in Matlab</w:t>
               </w:r>
@@ -7645,51 +7645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper-mantle flow beneath French Polynesia from shear wave splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7756,594 +7756,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-mode surface waveform tomography of the Pacific Ocean: A closer look at lithospheric cooling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing swells in the southern Pacific from seismic and infrasonic noise analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique R Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Maggi</w:t>
+                <w:t xml:space="preserve">Olivier Hyvernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Debayle</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 166 (3), pp.1384-1397. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03037.x⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 164, pp.516-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.02871.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00105949v1</w:t>
+                <w:t xml:space="preserve">hal-01388809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic anisotropy reveals the long route of the slab through the western-central Mediterranean mantle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Azimuthal anisotropy of the Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Maggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Pio Lucente</w:t>
+                <w:t xml:space="preserve">Eric Debayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Margheriti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudia Piromallo</w:t>
+                <w:t xml:space="preserve">Keith Priestley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 241 (3-4), pp.517 - 529. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2005.10.041⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 250 (1-2), pp.53-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389115v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing swells in the southern Pacific from seismic and infrasonic noise analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-mode surface waveform tomography of the Pacific Ocean: A closer look at lithospheric cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Maggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Debayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Priestley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 164, pp.516-542. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.02871.x⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 166 (3), pp.1384-1397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03037.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388809v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azimuthal anisotropy of the Pacific Ocean</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Keith Priestley</w:t>
+                <w:t xml:space="preserve">Seismic anisotropy reveals the long route of the slab through the western-central Mediterranean mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Pio Lucente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Margheriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Piromallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 250 (1-2), pp.53-71. </w:t>
+              <w:t xml:space="preserve">, 2006, 241 (3-4), pp.517 - 529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2005.10.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00105942v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing South Pacific mantle plumes with ocean bottom seismographs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Suetsugu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sugioka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Isse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fukao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Shiobara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 86, pp.429-435. </w:t>
@@ -8609,252 +8609,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLUME investigates South Pacific Superswell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Barruol</w:t>
+                <w:t xml:space="preserve">A Tertiary asthenospheric flow beneath the southern French Massif Central related to the west Mediterranean extension evidenced by upper mantle seismic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Bosch</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Granet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2002EO000354⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 202 (1), pp.31-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(02)00752-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779460v1</w:t>
+                <w:t xml:space="preserve">insu-00150214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tertiary asthenospheric flow beneath the southern French Massif Central related to the west Mediterranean extension evidenced by upper mantle seismic anisotropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+                <w:t xml:space="preserve">PLUME investigates South Pacific Superswell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barruol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Granet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Thoraval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 202 (1), pp.31-47. </w:t>
+              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 83 (45), pp.511-514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(02)00752-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2002EO000354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00150214v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-mantle deformation inferred from seismic anisotropy</w:t>
               </w:r>
@@ -8938,222 +8938,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kaapvaal craton seismic anisotropy: Petrophysical analyses of upper mantle kimberlite nodules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upper mantle anisotropy beneath the African IRIS and Geoscope stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Ben-Ismail</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D Mainprice</w:t>
+                <w:t xml:space="preserve">Walid Ben Ismail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2000GL012419⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 146 (2), pp.549-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.0956-540x.2001.01481.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389119v1</w:t>
+                <w:t xml:space="preserve">hal-01380389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper mantle anisotropy beneath the African IRIS and Geoscope stations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Kaapvaal craton seismic anisotropy: Petrophysical analyses of upper mantle kimberlite nodules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Ben-Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Ben Ismail</w:t>
+                <w:t xml:space="preserve">D Mainprice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 146 (2), pp.549-561. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 28 (13), pp.2497 - 2500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.0956-540x.2001.01481.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2000GL012419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380389v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EBSD-measured lattice-preferred orientations and seismic properties of eclogites</w:t>
               </w:r>
@@ -9477,51 +9477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on “SKS splitting beneath continental rifts zones” by Gao et al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9575,265 +9575,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological heterogeneity, mechanical anisotropy and deformation of the continental lithosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lithospheric anisotropy beneath the Pyrenees from shear wave splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Souriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Gallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0040-1951(98)00137-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 103 (B12), pp.30039 - 30053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/98JB02790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389719v1</w:t>
+                <w:t xml:space="preserve">hal-01388841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithospheric anisotropy beneath the Pyrenees from shear wave splitting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rheological heterogeneity, mechanical anisotropy and deformation of the continental lithosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 103 (B12), pp.30039 - 30053. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 296, pp.61 - 86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/98JB02790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0040-1951(98)00137-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388841v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do continents break-up parallel to ancient orogenic belts?</w:t>
               </w:r>
@@ -9949,51 +9949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul G. Silver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 102 (B4), pp.8329-8348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10222,51 +10222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy beneath the Pyrenees Range from teleseismic shear wave splitting: Results from a test experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Souriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 22 (4), pp.493-496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10644,51 +10644,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Seismic anisotropy of the Earth's mantle: From single crystal to polycrystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Mainprice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11059,51 +11059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Le Bris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Meur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Zigone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JF008054" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dr&#233;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Crawford" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036510" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04164897v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Gonzalez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. Fontaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Burtin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2023.105127" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019952v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Trabattoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boudraa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0016810" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03943783v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dofal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rindraharisaona" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.190" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03832632v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rindraharisaona" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#233;chou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barruol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stamenoff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022EA002328" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03354439v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R Fontaine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Tkal&#269;i&#263;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2021.104379" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa J Rindraharisaona" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12040488" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242979v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Bielli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pianezze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12060689" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384274v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Wamba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Montagner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Romanowicz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Barruol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb021490" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384259v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsekhmistrenko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sigloch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Hosseini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00762-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214000v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12050544" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165702v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Belon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-021-04624-w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02545588v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Josia Rindraharisaona" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa117" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392669v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trabattoni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dreo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A O Boudraa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz519" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002385v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenitra Andriampenomanana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Nyblade" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wysession" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Durrheim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Tilmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa458" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289905v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hable" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kiselev" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz333" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350520v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sigloch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Scholz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzullo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0479-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289922v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lombardi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina V Gorodetskaya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camelbeeck" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aog.2019.26" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02145775v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roult" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hejrani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferrazzini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44439-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780315v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bouffaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Samaran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.04.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01834962v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R Scholz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mazzullo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.033" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01867897v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Labat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-O. Boudraa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5050520" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01834950v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C St&#228;hler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hadziioannou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy236" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01922600v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bazile Kinda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Courtois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann St&#233;phan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boutonnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5067681" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456782v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tilmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Yuan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G R&#252;mpker" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Giese" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013565" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448651v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A Pratt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Wysession" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan A Aleqabi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas D Wiens" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A Nyblade" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.10.041" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01393997v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw426" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01638087v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wielandt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Crawford" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074892" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01640504v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Maurya" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014354" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01304036v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. St&#228;hler" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hosseini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-41-43-2016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01304282v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Davy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Schlindwein" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.10.015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389904v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw365" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236131v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Tkalcic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo W&#246;lbern" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg R&#252;mpker" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv279" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236096v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schimmel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv221" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236105v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lamarque" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bascou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Pierre M&#233;not" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu430" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147428v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Roult" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL059691" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236164v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062319" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236143v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Legr&#233;sy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL057814" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01304296v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Funaki" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236083v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013eo230002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236138v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.11.017" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236150v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Hassani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wookey" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05650.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01388041v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Bokelmann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Maufroy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Buontempo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Morales" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.08.004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617828v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Pedersen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz H.R. Bokelmann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.12.040" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475647v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wuestefeld" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz Bokelmann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.01.010" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236157v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Adam" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Yoshida" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehi Isse" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Suetsugu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Fukao" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL042534" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236161v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006438" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420907v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suetsugu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shiobara" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sugioka" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanaka" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL038139" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413036v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Obayashi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.10.016" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573464v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas W&#252;stefeld" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2009.05.006" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429396v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389113v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L N Kennett" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz H R Bokelmann" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique R Reymond" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005709" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389114v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Suetsugu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Shiobara" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sugioka" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kanazawa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL037568" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443845v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Isse" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002533" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412175v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buontempo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morales" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.06.024" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366222v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpech" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vauchez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cottin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GC001879" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412372v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W&#252;stefeld" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zaroli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2007.08.002" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407853v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina V. Mordvinova" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulziibat Munkhuu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.07.027" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249275v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03475.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105949v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Maggi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debayle" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Priestley" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03037.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389115v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pio Lucente" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Margheriti" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Piromallo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.10.041" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01388809v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hyvernaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.02871.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105942v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.07.010" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03601120v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fukao" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005EO440001" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109313v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutant" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2004.08.002" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389116v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Heintz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vauchez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Assump&#231;ao" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Egydio-Silva" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00163-8" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01779460v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Godard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thoraval" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002EO000354" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00150214v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Granet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00752-5" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295608v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Michael Kendall" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/415777a" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389119v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Ben-Ismail" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mainprice" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL012419" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380389v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ben Ismail" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0956-540x.2001.01481.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389715v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mainprice" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(01)00156-1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295622v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Maumus" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(00)00019-3" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01388830v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Hoffmann" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900033" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389720v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Nicolas" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900053" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389719v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(98)00137-1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01388841v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Souriau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Diaz" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Gallart" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JB02790" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389721v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vauchez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.1997.tb00003.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01388859v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Silver" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JB03800" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389717v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(95)03125-1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389712v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Kern" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(95)03124-3" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389118v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94GL03225" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389713v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(93)90161-2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389122v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1993.tb01519.x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389722v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Saint Blanquat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Compte" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.1992.tb00451.x" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01391524v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ben Isma&#239;l" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1029/GM117p0237/summary" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/GM117p0237" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01391514v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R Silver" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Mainprice" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Le Bris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Meur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Zigone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JF008054" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dr&#233;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Crawford" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036510" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04164897v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Gonzalez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. Fontaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Burtin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2023.105127" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03943783v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dofal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rindraharisaona" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.190" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019952v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Trabattoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boudraa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0016810" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03832632v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rindraharisaona" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#233;chou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barruol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stamenoff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022EA002328" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03354439v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R Fontaine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Tkal&#269;i&#263;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2021.104379" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa J Rindraharisaona" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12040488" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242979v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Bielli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pianezze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12060689" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384274v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Wamba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Montagner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Romanowicz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Barruol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb021490" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384259v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsekhmistrenko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sigloch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Hosseini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00762-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214000v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12050544" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165702v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Belon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-021-04624-w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392669v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trabattoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dreo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A O Boudraa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz519" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02545588v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Josia Rindraharisaona" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa117" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002385v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenitra Andriampenomanana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Nyblade" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wysession" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Durrheim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Tilmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa458" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289905v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hable" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kiselev" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz333" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350520v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sigloch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Scholz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzullo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0479-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289922v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lombardi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina V Gorodetskaya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camelbeeck" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aog.2019.26" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02145775v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roult" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hejrani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferrazzini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44439-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780315v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bouffaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Samaran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.04.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01834962v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R Scholz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mazzullo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.033" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01867897v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Labat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-O. Boudraa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5050520" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01834950v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C St&#228;hler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hadziioannou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy236" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01922600v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bazile Kinda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Courtois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann St&#233;phan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boutonnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5067681" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448651v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A Pratt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Wysession" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan A Aleqabi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas D Wiens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A Nyblade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.10.041" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456782v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tilmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Yuan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G R&#252;mpker" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Giese" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013565" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01393997v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw426" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01638087v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wielandt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Crawford" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074892" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01640504v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Maurya" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014354" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01304282v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Davy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Schlindwein" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.10.015" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01304036v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. St&#228;hler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hosseini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-41-43-2016" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389904v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw365" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236096v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schimmel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv221" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236131v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Tkalcic" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo W&#246;lbern" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg R&#252;mpker" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv279" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236105v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lamarque" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bascou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Pierre M&#233;not" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu430" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147428v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Roult" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL059691" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236164v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062319" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236138v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.11.017" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236143v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Legr&#233;sy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL057814" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236083v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013eo230002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01304296v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Funaki" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.021" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236150v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Hassani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wookey" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05650.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01388041v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Bokelmann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Maufroy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Buontempo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Morales" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.08.004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617828v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Pedersen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz H.R. Bokelmann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.12.040" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475647v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wuestefeld" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz Bokelmann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.01.010" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236157v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Adam" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Yoshida" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehi Isse" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Suetsugu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Fukao" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL042534" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236161v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006438" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429396v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2009.05.006" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389113v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L N Kennett" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz H R Bokelmann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique R Reymond" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005709" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420907v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suetsugu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shiobara" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sugioka" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanaka" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL038139" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573464v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas W&#252;stefeld" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413036v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Obayashi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.10.016" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443845v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Isse" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002533" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389114v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Suetsugu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Shiobara" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sugioka" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kanazawa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL037568" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366222v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpech" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vauchez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cottin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GC001879" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412175v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buontempo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morales" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.06.024" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412372v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W&#252;stefeld" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zaroli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2007.08.002" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407853v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina V. Mordvinova" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulziibat Munkhuu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.07.027" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249275v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03475.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01388809v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hyvernaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.02871.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105942v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Maggi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debayle" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Priestley" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.07.010" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105949v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03037.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389115v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pio Lucente" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Margheriti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Piromallo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.10.041" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03601120v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fukao" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005EO440001" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109313v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutant" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2004.08.002" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389116v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Heintz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vauchez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Assump&#231;ao" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Egydio-Silva" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00163-8" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00150214v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Granet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00752-5" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01779460v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Godard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thoraval" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002EO000354" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295608v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Michael Kendall" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/415777a" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380389v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ben Ismail" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0956-540x.2001.01481.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389119v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Ben-Ismail" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mainprice" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL012419" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389715v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mainprice" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(01)00156-1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295622v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Maumus" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(00)00019-3" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01388830v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Hoffmann" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900033" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389720v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Nicolas" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900053" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01388841v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Souriau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Diaz" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Gallart" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JB02790" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389719v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(98)00137-1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389721v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vauchez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.1997.tb00003.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01388859v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Silver" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JB03800" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389717v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(95)03125-1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389712v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Kern" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(95)03124-3" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389118v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94GL03225" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389713v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(93)90161-2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389122v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1993.tb01519.x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389722v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Saint Blanquat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Compte" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.1992.tb00451.x" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01391524v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ben Isma&#239;l" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1029/GM117p0237/summary" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/GM117p0237" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01391514v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R Silver" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Mainprice" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>