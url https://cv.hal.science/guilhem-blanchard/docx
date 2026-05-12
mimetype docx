--- v0 (2026-04-17)
+++ v1 (2026-05-12)
@@ -100,234 +100,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation automatisée de l’état de surface des pistes aéroportuaires - État de l’art et perspectives</w:t>
+                <w:t xml:space="preserve">Projet Spider-Aero : Vers une infrastructure d’essais de fatigue unique en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michaël Broutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guilhem Blanchard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Belon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 965</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314714v1</w:t>
+                <w:t xml:space="preserve">hal-02314716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Spider-Aero : Vers une infrastructure d’essais de fatigue unique en Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation automatisée de l’état de surface des pistes aéroportuaires - État de l’art et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dejean de La Bâtie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Broutin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Blanchard</w:t>
+                <w:t xml:space="preserve">Sébastien Belon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 965</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314716v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle activité de conception dans les séquences aval des projets d’aménagement ? Apprentissages et négociations dans l’encadrement des opérations immobilières à Bordeaux Euratlantique et Lille-Arras-Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -365,51 +365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airfield pavement: mid-way through the rational-design “revolution”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Hors-Série</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -434,51 +434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle traduction des stratégies territoriales de transition énergétiques dans les choix opérationnels des projets d’aménagement ? L’exemple de Bordeaux Saint-Jean Belcier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
@@ -512,51 +512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élaboration des choix énergétiques dans les projets urbains, entre apprentissages et négociations. L'exemple des prescriptions immobilières à Bordeaux Saint-Jean Belcier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (2), pp.173-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -590,51 +590,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu / Scénarios de transition énergétique en ville. Acteurs, régulations, technologies, Gilles Debizet (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">revue Urbanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, http://www.revue-urbanites.fr/lu-scenarios-de-transition-energetique-en-ville-acteurs-regulations-technologies-gilles-debizet-dir/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -685,467 +685,467 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser l’activité de projet en aménagement : quels cadres théorique et méthodologique ? Retours d’expériences de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Unstandardized standards: the making of demand in district-heating projects in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Blanchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Champ Libre ? L'aménagement et l'urbanisme à l'épreuve des cadres théoriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 1, UMR Géographie-Cités, Jan 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">What energy is for: the making and dynamics of demand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DEMAND Centre, Lancaster University, Apr 2016, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297709v1</w:t>
+                <w:t xml:space="preserve">hal-01308675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergies énergétiques et projets d'aménagement : quels montages pour quelles mutualisations ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">What autonomy in the design of local energy systems within UDPs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Blanchard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Sorreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises européennes de la transition énergétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">La fabrique de l'autonomie énergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris et Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297705v1</w:t>
+                <w:t xml:space="preserve">halshs-01519572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser l’activité de projet en aménagement : quels cadres théorique et méthodologique ? Retours d’expériences de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Champ Libre ? L'aménagement et l'urbanisme à l'épreuve des cadres théoriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Champ Libre ? L'aménagement et l'urbanisme à l'épreuve des cadres théoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1, UMR Géographie-Cités, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422073v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unstandardized standards: the making of demand in district-heating projects in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Synergies énergétiques et projets d'aménagement : quels montages pour quelles mutualisations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zélia Hampikian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Planchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sorreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">What energy is for: the making and dynamics of demand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DEMAND Centre, Lancaster University, Apr 2016, Lancaster, United Kingdom</w:t>
+              <w:t xml:space="preserve">Assises européennes de la transition énergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308675v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What autonomy in the design of local energy systems within UDPs?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Analyser l’activité de projet en aménagement : quels cadres théorique et méthodologique ? Retours d’expériences de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fabrique de l'autonomie énergétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris et Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve"> Champ Libre ? L'aménagement et l'urbanisme à l'épreuve des cadres théoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01519572v1</w:t>
+                <w:t xml:space="preserve">hal-01422073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment évolue le répertoire des systèmes énergétiques envisagés dans une opération d’aménagement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences sociales et transitions énergétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pacte; CIRED, May 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1170,51 +1170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser l'espace entre information et décision dans des processus d'opérationnalisation de la transition énergétique. Réflexions sur la conception énergétique des opérations d'aménagement en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2014 - Enjeux informationnels et cognitifs de la transition énergétique des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1252,51 +1252,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Nuclear Fuel Cycle: Agent Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif M. Yacout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temitope Taiwo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1366,51 +1366,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Autonomy is Available in the Design of Energy Solutions within French Urban Development Projects? The Example of District Heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Local Energy Autonomy: Spaces, Scales, Politics, Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, John Wiley &amp; Sons, Inc., pp.119-140, 2019, 9781786301444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1444,51 +1444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise énergétique et décision publique locale dans les opérations d'aménagement &amp;quot;innovantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Souami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1699,51 +1699,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02314714v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Blanchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dejean de La B&#226;tie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Belon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02314716v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Broutin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519567v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767958v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571699v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11752" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567292v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.19.2017.0009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519577v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01297709v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01297705v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lia Hampikian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Planchot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sorreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01422073v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01308675v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519572v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01254222v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158920v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02314747v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif M. Yacout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temitope Taiwo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175639v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119616290.ch6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567293v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Souami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02314716v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Broutin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Blanchard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02314714v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dejean de La B&#226;tie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Belon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519567v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767958v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571699v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11752" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567292v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.19.2017.0009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519577v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01308675v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519572v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01297709v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01297705v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lia Hampikian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Planchot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sorreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01422073v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01254222v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158920v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02314747v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif M. Yacout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temitope Taiwo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175639v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119616290.ch6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567293v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Souami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>