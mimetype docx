--- v0 (2026-03-25)
+++ v1 (2026-04-30)
@@ -1320,416 +1320,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic records and within field data on yield and harvest quality over a whole vineyard estate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Gras</w:t>
+                <w:t xml:space="preserve">Regional mapping of vine water status based on collaborative observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Crestey</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 50, pp.109579. </w:t>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, avril 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270099v1</w:t>
+                <w:t xml:space="preserve">hal-04576423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High spatial resolution dataset of grapevine yield components at the within-field level</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climatic records and within field data on yield and harvest quality over a whole vineyard estate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crestey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 50, pp.109580. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109580⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 50, pp.109579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270065v1</w:t>
+                <w:t xml:space="preserve">hal-04270099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional mapping of vine water status based on collaborative observations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+                <w:t xml:space="preserve">High spatial resolution dataset of grapevine yield components at the within-field level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Valloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, avril 2023, </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50, pp.109580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04576423v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of Multiway PLS (N-PLS) Regression Method to Analyse Time-Series of Multispectral Images: A Case Study in Agriculture</w:t>
               </w:r>
@@ -2358,295 +2358,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a low cost open-source ultrasonic device for plant height measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empirical mapping for evaluating an LPWAN (LoRa) wireless network sensor prior to installation in a vineyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crestey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germain Montazeaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
+                <w:t xml:space="preserve">Léo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Agricultural Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atech.2021.100022⟩</w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (2), pp.301-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2021.55.2.3102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435948v1</w:t>
+                <w:t xml:space="preserve">hal-03321794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical mapping for evaluating an LPWAN (LoRa) wireless network sensor prior to installation in a vineyard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+                <w:t xml:space="preserve">Development of a low cost open-source ultrasonic device for plant height measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Montazeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Goby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 55 (2), pp.301-313. </w:t>
+              <w:t xml:space="preserve">Smart Agricultural Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.100022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2021.55.2.3102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atech.2021.100022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321794v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ApeX-Vigne: experiences in monitoring vine water status from within-field to regional scales using crowdsourcing data from a free mobile phone application</w:t>
               </w:r>
@@ -3234,471 +3234,471 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach for field sampling optimization incorporating a generic operational cost constraint</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Dumont</w:t>
+                <w:t xml:space="preserve">A low cost sensor to improve surface irrigation management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Vandôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hassan Boukcim</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystele Leauthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.539-545, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_68⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.337-343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569654v1</w:t>
+                <w:t xml:space="preserve">hal-04569631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low cost sensor to improve surface irrigation management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Moinard</w:t>
+                <w:t xml:space="preserve">Experiences with teaching precision agriculture through reverse pedagogy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ploteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Crystele Leauthaud</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crestey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.337-343, </w:t>
+              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.1091-1098, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_41⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569631v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiences with teaching precision agriculture through reverse pedagogy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel approach for field sampling optimization incorporating a generic operational cost constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basile Ploteau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas Crestey</w:t>
+                <w:t xml:space="preserve">Olivier Taugourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Boukcim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.1091-1098, </w:t>
+              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.539-545, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04364106v1</w:t>
+                <w:t xml:space="preserve">hal-04569654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of time series of VIS images from connected static camera for decision support in vineyard</w:t>
               </w:r>
@@ -4314,51 +4314,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple-graph fusion in image mosaic. Application to automated cell file identification in wood slices</w:t>
+                <w:t xml:space="preserve">Defining reliability coefficients in an automated method of identification and characterization of radial files in microscopic images of gymnosperms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Borianne</w:t>
@@ -4366,116 +4366,120 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCIA: Scandinavian Conference on Image Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FSPM: Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, R. Sievänen; E. Nikinmaa; C. Godin; A. Lintunen; P. Nygren, Jun 2013, Saariselkä, Finland. pp.82-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01381834v1</w:t>
+                <w:t xml:space="preserve">lirmm-01381832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining reliability coefficients in an automated method of identification and characterization of radial files in microscopic images of gymnosperms</w:t>
+                <w:t xml:space="preserve">Simple-graph fusion in image mosaic. Application to automated cell file identification in wood slices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Borianne</w:t>
@@ -4483,96 +4487,92 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jaeger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSPM: Functional-Structural Plant Models</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SCIA: Scandinavian Conference on Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Espoo, Finland. pp.34-43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38886-6_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01381832v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01381834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4901,51 +4901,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562802v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Temri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Brunel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05474740v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Valloo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pount" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girardot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_117" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05553791v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Faucher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anice Chera&#239;et" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Enard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feurer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112660" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157570v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducanchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Oger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Moinard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pichon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-025-10259-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crestey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.111113" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280364v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Suseno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wijayanto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sadik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M Afendi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.101378" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775496v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vand&#244;me" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystele Leauthaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-024-10190-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566087v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tresson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nespoulous" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukcim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.116888" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04943262v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270099v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109579" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109580" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04576423v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7499" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525245v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lopez-Fornieles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rancon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Gaci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Metz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14010216" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio V&#233;lez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ran&#231;on" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barajas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Rubio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.106726" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830535v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.5442" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645259v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12030563" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836627v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12102544" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435948v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goby" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2021.100022" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321794v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pichon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2021.55.2.3102" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164992v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Payan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-021-09797-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01076468v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borianne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu119" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683017v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sansac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472448v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anice Cheraiet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602203v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569654v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_68" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569631v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_41" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364106v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Ploteau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_137" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837145v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_98" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329855v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fornieles Lopez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_65" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837333v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Valloo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leroux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_93" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837298v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_49" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609771v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_115" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381834v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38886-6_4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381832v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01079815v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02291109v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014MON20225" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562802v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Temri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Brunel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05474740v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Valloo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pount" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girardot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_117" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05553791v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Faucher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anice Chera&#239;et" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Enard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feurer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112660" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157570v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducanchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Oger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Moinard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pichon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-025-10259-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crestey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.111113" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280364v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Suseno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wijayanto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sadik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M Afendi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.101378" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775496v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vand&#244;me" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystele Leauthaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-024-10190-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566087v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tresson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nespoulous" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukcim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.116888" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04943262v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04576423v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7499" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270099v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109579" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270065v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faure" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109580" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525245v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lopez-Fornieles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rancon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Gaci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Metz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14010216" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio V&#233;lez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ran&#231;on" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barajas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Rubio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.106726" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830535v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.5442" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645259v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12030563" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836627v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12102544" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321794v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pichon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2021.55.2.3102" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435948v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goby" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2021.100022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164992v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Payan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-021-09797-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01076468v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borianne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu119" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683017v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sansac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472448v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anice Cheraiet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602203v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569631v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_41" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364106v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Ploteau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_137" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569654v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_68" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837145v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_98" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329855v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fornieles Lopez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_65" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837333v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Valloo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leroux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_93" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837298v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_49" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609771v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_115" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381832v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381834v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38886-6_4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01079815v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02291109v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014MON20225" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>