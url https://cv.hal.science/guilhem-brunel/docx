--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -370,4391 +370,4579 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation dynamics inside Mediterranean vineyards: A dataset for tracking changes using unmanned aerial vehicles</w:t>
+                <w:t xml:space="preserve">Monitoring of ground cover and vines in agroecological vineyards using unmanned aerial vehicles (uavs): a tool for sustainable agronomic management in viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anice Cheraïet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> (data paper)</w:t>
+              <w:t xml:space="preserve">Converge of Research in Digital Agriculture Leading Labs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05553791v1</w:t>
+                <w:t xml:space="preserve">hal-05608520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of handheld low-cost multispectral sensors for decision support in viticulture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
+                <w:t xml:space="preserve">Monitoreo de cubiertas vegetales y vides en viñedos agroecológicos con vehículos aéreos no tripulados (VANTs): una herramienta para una gestión agronómica sostenible en viticultura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anice Cheraiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05157570v1</w:t>
+              <w:t xml:space="preserve">XVII Congreso Latinoamericano de Viticultura y Enología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Santiago, Chile</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A collaborative and low cost acquisition chain for collecting spatialized observations in agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the complementarity between field observations and multispectral UAV imaging for optimized cover crop management in viticulture: Towards a comprehensive approach to the functioning of agroecological practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anice Cheraïet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Moinard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Léo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05326640v1</w:t>
+              <w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing satellite temporal series data under cloudy conditions: Application in predicting rice growth phases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B Suseno</w:t>
+                <w:t xml:space="preserve">A novel approach for field sampling optimization incorporating a generic operational cost constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F M Afendi</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Taugourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Boukcim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Agricultural Technology</w:t>
-[...23 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.539-545, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05280364v1</w:t>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A low cost sensor to improve surface irrigation management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Vandôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystele Leauthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...23 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.337-343, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775496v1</w:t>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational sampling designs for poorly accessible areas based on a multi-objective optimization method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Dumont</w:t>
+                <w:t xml:space="preserve">Experiences with teaching precision agriculture through reverse pedagogy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ploteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hassan Boukcim</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crestey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04566087v1</w:t>
+              <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.1091-1098, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une cartographie régionale de l’état hydrique de la vigne basée sur des observations collaboratives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Potential of time series of VIS images from connected static camera for decision support in vineyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04943262v1</w:t>
+              <w:t xml:space="preserve">13. European Conference on Precision Agriculture (ECPA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Budapest, Hungary. pp.821-827, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_98⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional mapping of vine water status based on collaborative observations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Potential of temporal series of Sentinel-2 images to define zones of vine water restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Fornieles Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, avril 2023, </w:t>
+              <w:t xml:space="preserve">13. European Conference on Precision Agriculture (ECPA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Budapest, Hungary. pp.543-550, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7499⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04576423v1</w:t>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic records and within field data on yield and harvest quality over a whole vineyard estate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Gras</w:t>
+                <w:t xml:space="preserve">PICA: an ‘agri-game’ on yield sampling to inform winegrowers of the value of spatial data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Valloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Crestey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> (data paper)</w:t>
+              <w:t xml:space="preserve">13. European Conference on Precision Agriculture (ECPA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_93⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270099v1</w:t>
+                <w:t xml:space="preserve">hal-03837333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High spatial resolution dataset of grapevine yield components at the within-field level</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Faure</w:t>
+                <w:t xml:space="preserve">Testing the potential of a new low-cost multispectral sensor for decision support in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crestey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13. European Conference on Precision Agriculture (ECPA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Budapest, Hungary. pp.411-418, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109580⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04270065v1</w:t>
+                <w:t xml:space="preserve">hal-03837298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of Multiway PLS (N-PLS) Regression Method to Analyse Time-Series of Multispectral Images: A Case Study in Agriculture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Easy water stress detection system for vineyard irrigation management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Rancon</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belal Gaci</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03525245v1</w:t>
+              <w:t xml:space="preserve">12. European Conference on Precision Agriculture. ECPA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montpellier, France. pp.935-942, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-888-9_115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of functional analysis applied to Sentinel-2 time-series to assess relevant agronomic parameters at the within-field level in viticulture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defining reliability coefficients in an automated method of identification and characterization of radial files in microscopic images of gymnosperms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Borianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Vélez</w:t>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Rançon</w:t>
+                <w:t xml:space="preserve">Marc Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Barajas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Caraglio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03666068v1</w:t>
+              <w:t xml:space="preserve">FSPM: Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, R. Sievänen; E. Nikinmaa; C. Godin; A. Lintunen; P. Nygren, Jun 2013, Saariselkä, Finland. pp.82-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01381832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a regional mapping of vine water status based on crowdsourcing observations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simple-graph fusion in image mosaic. Application to automated cell file identification in wood slices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Borianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jaeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...947 lines deleted...]
-                <w:t xml:space="preserve">hal-02683017v1</w:t>
+              <w:t xml:space="preserve">SCIA: Scandinavian Conference on Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Espoo, Finland. pp.34-43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38886-6_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01381834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoreo de cubiertas vegetales y vides en viñedos agroecológicos con vehículos aéreos no tripulados (VANTs): una herramienta para una gestión agronómica sostenible en viticultura</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Feurer</w:t>
+                <w:t xml:space="preserve">MRTS-Boosting: A Quality-Aware Multivariate Time Series Classification Framework for Robust Rice Detection Under Cloud Contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayu Suseno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hari Wijayanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kusman Sadik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farit Mochamad Afendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII Congreso Latinoamericano de Viticultura y Enología</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05472448v1</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (7), pp.1025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs18071025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the complementarity between field observations and multispectral UAV imaging for optimized cover crop management in viticulture: Towards a comprehensive approach to the functioning of agroecological practices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Vegetation dynamics inside Mediterranean vineyards: A dataset for tracking changes using unmanned aerial vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anice Cheraïet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Enard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04602203v1</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 66, pp.112660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2026.112660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low cost sensor to improve surface irrigation management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Potential of handheld low-cost multispectral sensors for decision support in viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Crystele Leauthaud</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04569631v1</w:t>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (4), pp.66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-025-10259-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiences with teaching precision agriculture through reverse pedagogy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Basile Ploteau</w:t>
+                <w:t xml:space="preserve">A collaborative and low cost acquisition chain for collecting spatialized observations in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Crestey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04364106v1</w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 239, pp.111113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2025.111113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach for field sampling optimization incorporating a generic operational cost constraint</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Dumont</w:t>
+                <w:t xml:space="preserve">Reconstructing satellite temporal series data under cloudy conditions: Application in predicting rice growth phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Suseno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hassan Boukcim</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Wijayanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Sadik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F M Afendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04569654v1</w:t>
+              <w:t xml:space="preserve">Smart Agricultural Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.101378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atech.2025.101378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of time series of VIS images from connected static camera for decision support in vineyard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A low cost sensor to improve surface irrigation management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Vandôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystele Leauthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Conference on Precision Agriculture (ECPA 2021)</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03837145v1</w:t>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.3072-3085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-024-10190-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of temporal series of Sentinel-2 images to define zones of vine water restriction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Fornieles Lopez</w:t>
+                <w:t xml:space="preserve">Operational sampling designs for poorly accessible areas based on a multi-objective optimization method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Leo Pichon</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nespoulous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Boukcim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Conference on Precision Agriculture (ECPA 2021)</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03329855v1</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 445, pp.116888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2024.116888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PICA: an ‘agri-game’ on yield sampling to inform winegrowers of the value of spatial data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Oger</w:t>
+                <w:t xml:space="preserve">Vers une cartographie régionale de l’état hydrique de la vigne basée sur des observations collaboratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Conference on Precision Agriculture (ECPA 2021)</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03837333v1</w:t>
+              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Cahier technique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the potential of a new low-cost multispectral sensor for decision support in agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Moinard</w:t>
+                <w:t xml:space="preserve">Regional mapping of vine water status based on collaborative observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Conference on Precision Agriculture (ECPA 2021)</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03837298v1</w:t>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, avril 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy water stress detection system for vineyard irrigation management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climatic records and within field data on yield and harvest quality over a whole vineyard estate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crestey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Conference on Precision Agriculture. ECPA 2019</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02609771v1</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50, pp.109579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining reliability coefficients in an automated method of identification and characterization of radial files in microscopic images of gymnosperms</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High spatial resolution dataset of grapevine yield components at the within-field level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Valloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSPM: Functional-Structural Plant Models</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01381832v1</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50, pp.109580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple-graph fusion in image mosaic. Application to automated cell file identification in wood slices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential of Multiway PLS (N-PLS) Regression Method to Analyse Time-Series of Multispectral Images: A Case Study in Agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lopez-Fornieles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belal Gaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCIA: Scandinavian Conference on Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Espoo, Finland. pp.34-43, </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs14010216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potential of functional analysis applied to Sentinel-2 time-series to assess relevant agronomic parameters at the within-field level in viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 194, pp.106726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2022.106726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a regional mapping of vine water status based on crowdsourcing observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (2), pp.279-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.2.5442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application of Parallel Factor Analysis (PARAFAC) to the Regional Characterisation of Vineyard Blocks Using Remote Sensing Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lopez-Fornieles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.2544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy12102544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is It Possible to Assess Heatwave Impact on Grapevines at the Regional Level with Time Series of Satellite Images?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lopez-Fornieles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy12030563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03645259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empirical mapping for evaluating an LPWAN (LoRa) wireless network sensor prior to installation in a vineyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crestey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (2), pp.301-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2021.55.2.3102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a low cost open-source ultrasonic device for plant height measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Montazeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Goby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Smart Agricultural Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.100022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atech.2021.100022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ApeX-Vigne: experiences in monitoring vine water status from within-field to regional scales using crowdsourcing data from a free mobile phone application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (2), pp.608-626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-38886-6_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01381834v1</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11119-021-09797-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic identification and characterization of radial files in light microscopy images of wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Borianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caraglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114 (4), pp.829-840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcu119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long term detrimental effects of tooth clipping or grinding in piglets: histological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sansac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13, pp.27-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation automatique d’organisations cellulaires dans des mosaïques d'images microscopiques de bois. Application à l'identification des files cellulaires</w:t>
+                <w:t xml:space="preserve">Caractérisation automatique d’organisations cellulaires dans des mosaïques d’images microscopiques de bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bio-informatique [q-bio.QM]. Université Montpellier, 2014. Français. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              <w:t xml:space="preserve">Bio-informatique [q-bio.QM]. Université Montpellier II - Sciences et Techniques du Languedoc, 2014. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2014MON20225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...76 lines deleted...]
-                <w:t xml:space="preserve">tel-02291109v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02291109v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId140"/>
+      <w:footerReference w:type="default" r:id="rId145"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4901,51 +5089,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562802v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Temri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Brunel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05474740v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Valloo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pount" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girardot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_117" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05553791v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Faucher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anice Chera&#239;et" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Enard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feurer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112660" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157570v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducanchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Oger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Moinard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pichon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-025-10259-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crestey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.111113" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280364v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Suseno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wijayanto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sadik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M Afendi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.101378" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775496v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vand&#244;me" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystele Leauthaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-024-10190-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566087v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tresson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nespoulous" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukcim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.116888" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04943262v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04576423v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7499" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270099v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109579" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270065v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faure" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109580" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525245v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lopez-Fornieles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rancon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Gaci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Metz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14010216" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio V&#233;lez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ran&#231;on" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barajas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Rubio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.106726" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830535v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.5442" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645259v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12030563" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836627v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12102544" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321794v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pichon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2021.55.2.3102" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435948v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goby" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2021.100022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164992v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Payan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-021-09797-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01076468v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borianne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu119" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683017v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sansac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472448v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anice Cheraiet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602203v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569631v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_41" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364106v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Ploteau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_137" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569654v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_68" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837145v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_98" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329855v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fornieles Lopez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_65" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837333v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Valloo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leroux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_93" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837298v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_49" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609771v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_115" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381832v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381834v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38886-6_4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01079815v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02291109v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014MON20225" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562802v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Temri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Brunel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05474740v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Valloo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pount" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girardot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_117" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05608520v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Faucher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anice Chera&#239;et" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feurer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472448v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anice Cheraiet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602203v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569654v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Oger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukcim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_68" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569631v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vand&#244;me" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Moinard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystele Leauthaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_41" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364106v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Ploteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pichon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducanchez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crestey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_137" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837145v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pichon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_98" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329855v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fornieles Lopez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ran&#231;on" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_65" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837333v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Valloo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leroux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_93" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837298v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_49" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_115" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381832v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borianne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381834v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38886-6_4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05607604v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Suseno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hari Wijayanto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusman Sadik" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farit Mochamad Afendi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs18071025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05553791v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Enard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112660" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157570v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-025-10259-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326640v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.111113" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280364v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Suseno" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wijayanto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sadik" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M Afendi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.101378" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775496v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-024-10190-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566087v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tresson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nespoulous" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.116888" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04943262v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04576423v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7499" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270099v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109579" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270065v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faure" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109580" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525245v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lopez-Fornieles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rancon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Gaci" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Metz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14010216" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666068v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio V&#233;lez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barajas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Rubio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.106726" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830535v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.5442" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836627v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12102544" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645259v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12030563" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321794v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2021.55.2.3102" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435948v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goby" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2021.100022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164992v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Payan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-021-09797-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01076468v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu119" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683017v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sansac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02291109v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014MON20225" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>