--- v0 (2026-03-29)
+++ v1 (2026-04-19)
@@ -4332,63 +4332,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, structure and protonic conduction of BaSn0.875M0.125O3-d (M [ Sc, Y, In and Gd)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanzhong Wang</w:t>
+                <w:t xml:space="preserve">Influence of ZnO additive on the properties of Y-doped BaSnO3 proton conductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.Z. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Chesnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4407,130 +4407,130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jinlong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dezanneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 36, pp.7688-7695. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 176, pp.1178-1183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.03.105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2011.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00594186v1</w:t>
+                <w:t xml:space="preserve">hal-00652894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ZnO additive on the properties of Y-doped BaSnO3 proton conductor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y.Z. Wang</w:t>
+                <w:t xml:space="preserve">Synthesis, structure and protonic conduction of BaSn0.875M0.125O3-d (M [ Sc, Y, In and Gd)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanzhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Chesnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4549,94 +4549,94 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jinlong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dezanneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 176, pp.1178-1183. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36, pp.7688-7695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2011.06.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.03.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652894v1</w:t>
+                <w:t xml:space="preserve">hal-00594186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMolecular Dynamics Study on the OxygenDiffusion inDopedFluorites: The Effect of the Dopant Distribution</w:t>
               </w:r>
@@ -7274,51 +7274,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Hydration Study of Proton Conductor Electrolytes Using a High-Throughput Approach</w:t>
+                <w:t xml:space="preserve">High-Throughput Investigation of Thin Film Ba(Ce,Sn,Zr)0.8Y0.1Yb0.1O3-δ Ternary System as Electrolyte for Protonic Ceramic Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cordaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juande Sirvent</w:t>
@@ -7353,97 +7353,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thiaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcatalytiX Symposium: X-rays and electronic operando techniques for electrocatalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">7th International Workshop: Prospects on Protonic Ceramic Cells PPCC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633176v1</w:t>
+                <w:t xml:space="preserve">hal-04633225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Throughput Investigation of Thin Film Ba(Ce,Sn,Zr)0.8Y0.1Yb0.1O3-δ Ternary System as Electrolyte for Protonic Ceramic Cells</w:t>
+                <w:t xml:space="preserve">In Situ Hydration Study of Proton Conductor Electrolytes Using a High-Throughput Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cordaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juande Sirvent</w:t>
@@ -7478,73 +7478,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thiaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop: Prospects on Protonic Ceramic Cells PPCC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">EcatalytiX Symposium: X-rays and electronic operando techniques for electrocatalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633225v1</w:t>
+                <w:t xml:space="preserve">hal-04633176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude exploratoire des propriétés de matériaux HoTaO4 et HoNbO4 pour cellules céramiques</w:t>
               </w:r>
@@ -11036,51 +11036,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Guivarch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Samson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonnety" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Elias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducruix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105845" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773782v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Bozal-Ginesta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juande Sirvent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cordaro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fearn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Pablo-Garc&#237;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202407372" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732412v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Moazzam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boemare" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2024.116689" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04130747v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyi Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dezanneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2023.124148" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03434145v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ciria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez-Melendo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dezanneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.09.069" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04372558v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cabezas-Rodriguez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233;e Ciria" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Karolak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2021.09.008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03006722v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jim&#233;nez-Melendo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.01.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348676v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Dammak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp03048d" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04468472v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#243;pez-Conesa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rebled" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruiz-Caridad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torres-Pardo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Ruiz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinma.2019.100038" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592037v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Geneste" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2017.05.015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01932509v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brieuc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hayoun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2017.07.017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780380v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amadon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Torrent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.134123" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614155v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hermet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dezanneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02385e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01357898v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Iakovleva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Animitsa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.06.090" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C8XPV75-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciria D&#233;sir&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Hassine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.05.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257936v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Almar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Taranc&#243;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Andreu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Torrell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.04.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116307v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Vendrell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Garc&#237;a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bril" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Ochoa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mestres" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.08.033" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258881v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistar Ottochian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp01216c" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278154v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Coulaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ta05388a" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180113v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc David Braida" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Estrad&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Peiro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarancon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.04.014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV2M2T9Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052927v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ottochian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raiteri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Knight" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ta12800h" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790593v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thor&#233;ton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pirovano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capoen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nuns" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA02198C" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946321v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vivet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.003403jes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790594v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thor&#233;ton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kehal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Flandre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Huo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.12.497" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790588v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bogicevic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4FD00129J" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693555v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#245;pez-Conesa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Chambrier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boulahya" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gonz&#225;lez-Calbet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201200136" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C644BFA31F0916C5EEA82D6591012D331FC5ABE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762061v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hermet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dup&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.11.088" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694491v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzhong Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B&#233;villon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2012.02.45" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760956v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hernandez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Broux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Bahout" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm34396g" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708585v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2011.11.006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708590v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bottin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geneste" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.205137" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762070v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garbayo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santiso" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gracia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2011.09.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ79Q0N4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652957v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Z. Wang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlong Yang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2011.05.135" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWZW7035-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594181v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.174101" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594186v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.03.105" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FTJV3RN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652894v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2011.06.009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WN7QG7C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591763v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morata" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peiro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201000065" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-814V48CQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580593v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3504250" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583381v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Kiat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guiblin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.144122" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00456136v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9054878" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360471v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Z. Wang (t)" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/14/145217" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460009v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Morata" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Taranc&#243;n" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Peir&#243;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200701026" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7807EE084CB72E8EF285ECDCA2576B0161989161/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460079v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bogicevic" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Karolak" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2008.04.035" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4104QH6C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431555v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Viricelle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pijolat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2007.09.086" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V15JFPLF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460082v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Phothirath" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2008010" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78766ED063E71CD305CB886358239D38C3BA7C6E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176586v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chesnaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Estournes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b615524c" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133266v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Morante" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2189017" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133240v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.07.044" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1CH16C1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417954v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meneghini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Djurado" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.014412" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417993v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boulc'H" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0341220" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z7WQVTPV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062184v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684961v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rahmouni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Baiutti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857631v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pirovano" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duffort" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trentesaux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04633234v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857609v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04633203v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04633176v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04633225v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736814v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Mullens" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688924v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijie Sha" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736832v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688920v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04632089v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-No&#235;lle Vannier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04632086v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Dios Sirvent" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04632072v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirvent Juan de Dios" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiaudi&#232;re Dominique" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahmouni Omar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baiutti Federico" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04346424v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04574828v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morata Alex" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04071619v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duffort" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-N. Vannier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04090209v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sirvent" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baiutti" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04090216v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04071601v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04071608v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04071589v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04090212v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858613v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Quang Ta" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884816v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thommy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tchakalov" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Surble" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881941v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858637v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.4513" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730413v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Zein" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hehlen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hlinka" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730416v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gemeiner" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062170v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881191v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossen Tchakolov," TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delloro" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881965v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Noel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roubier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517828v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fjorelo Buzi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04373559v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Noel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Guivarch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Samson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonnety" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Elias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducruix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105845" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773782v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Bozal-Ginesta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juande Sirvent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cordaro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fearn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Pablo-Garc&#237;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202407372" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732412v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Moazzam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boemare" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2024.116689" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04130747v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyi Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dezanneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2023.124148" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03434145v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ciria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez-Melendo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dezanneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.09.069" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04372558v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cabezas-Rodriguez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233;e Ciria" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Karolak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2021.09.008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03006722v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jim&#233;nez-Melendo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.01.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348676v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Dammak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp03048d" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04468472v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#243;pez-Conesa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rebled" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruiz-Caridad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torres-Pardo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Ruiz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinma.2019.100038" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592037v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Geneste" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2017.05.015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01932509v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brieuc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hayoun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2017.07.017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780380v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amadon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Torrent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.134123" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614155v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hermet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dezanneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02385e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01357898v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Iakovleva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Animitsa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.06.090" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C8XPV75-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciria D&#233;sir&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Hassine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.05.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257936v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Almar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Taranc&#243;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Andreu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Torrell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.04.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116307v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Vendrell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Garc&#237;a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bril" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Ochoa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mestres" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.08.033" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258881v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistar Ottochian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp01216c" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278154v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Coulaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ta05388a" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180113v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc David Braida" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Estrad&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Peiro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarancon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.04.014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV2M2T9Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052927v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ottochian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raiteri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Knight" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ta12800h" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790593v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thor&#233;ton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pirovano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capoen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nuns" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA02198C" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946321v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vivet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.003403jes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790594v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thor&#233;ton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kehal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Flandre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Huo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.12.497" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790588v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bogicevic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4FD00129J" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693555v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#245;pez-Conesa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Chambrier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boulahya" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gonz&#225;lez-Calbet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201200136" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C644BFA31F0916C5EEA82D6591012D331FC5ABE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762061v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hermet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dup&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.11.088" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694491v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzhong Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B&#233;villon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2012.02.45" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760956v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hernandez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Broux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Bahout" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm34396g" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708585v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2011.11.006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708590v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bottin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geneste" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.205137" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762070v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garbayo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santiso" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gracia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2011.09.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ79Q0N4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652957v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Z. Wang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlong Yang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2011.05.135" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWZW7035-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594181v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.174101" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652894v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2011.06.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WN7QG7C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594186v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.03.105" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FTJV3RN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591763v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morata" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peiro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201000065" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-814V48CQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580593v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3504250" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583381v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Kiat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guiblin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.144122" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00456136v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9054878" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360471v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Z. Wang (t)" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/14/145217" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460009v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Morata" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Taranc&#243;n" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Peir&#243;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200701026" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7807EE084CB72E8EF285ECDCA2576B0161989161/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460079v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bogicevic" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Karolak" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2008.04.035" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4104QH6C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431555v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Viricelle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pijolat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2007.09.086" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V15JFPLF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460082v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Phothirath" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2008010" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78766ED063E71CD305CB886358239D38C3BA7C6E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176586v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chesnaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Estournes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b615524c" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133266v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Morante" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2189017" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133240v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.07.044" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1CH16C1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417954v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meneghini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Djurado" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.014412" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417993v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boulc'H" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0341220" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z7WQVTPV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062184v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684961v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rahmouni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Baiutti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857631v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pirovano" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duffort" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trentesaux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04633234v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857609v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04633203v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04633225v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04633176v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736814v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Mullens" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688924v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijie Sha" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736832v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688920v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04632089v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-No&#235;lle Vannier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04632086v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Dios Sirvent" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04632072v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirvent Juan de Dios" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiaudi&#232;re Dominique" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahmouni Omar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baiutti Federico" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04346424v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04574828v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morata Alex" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04071619v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duffort" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-N. Vannier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04090209v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sirvent" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baiutti" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04090216v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04071601v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04071608v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04071589v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04090212v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858613v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Quang Ta" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884816v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thommy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tchakalov" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Surble" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881941v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858637v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.4513" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730413v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Zein" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hehlen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hlinka" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730416v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gemeiner" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062170v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881191v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossen Tchakolov," TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delloro" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881965v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Noel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roubier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517828v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fjorelo Buzi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04373559v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Noel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>