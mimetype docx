--- v1 (2026-04-19)
+++ v2 (2026-05-09)
@@ -987,503 +987,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of oxygen diffusion mechanisms in Nd 1−x AE x BaInO 4−x/2 (AE = Ca, Sr, Ba) compounds through molecular dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cation disorder in Sr0.67Ba0.33Nb2O6 assessed by aberration corrected stem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hichem Dammak</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. López-Conesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Rebled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruiz-Caridad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Torres-Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Ruiz-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9cp03048d⟩</w:t>
+              <w:t xml:space="preserve">Results in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.100038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rinma.2019.100038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348676v1</w:t>
+                <w:t xml:space="preserve">hal-04468472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cation disorder in Sr0.67Ba0.33Nb2O6 assessed by aberration corrected stem</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Torres-Pardo</w:t>
+                <w:t xml:space="preserve">Identification of oxygen diffusion mechanisms in Nd 1−x AE x BaInO 4−x/2 (AE = Ca, Sr, Ba) compounds through molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L. Ruiz-González</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hichem Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dezanneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3, pp.100038. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (38), pp.21506-21516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rinma.2019.100038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9cp03048d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468472v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between elastic and chemical effects in the doping, defect association, and hydration of barium stannate</w:t>
+                <w:t xml:space="preserve">Proton diffusion mechanisms in the double perovskite cathode material GdBaCo2O5.5 : A molecular dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Geneste</w:t>
+                <w:t xml:space="preserve">Fabien Brieuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dezanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hayoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Dammak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Ionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 308, pp.121-132. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2017.05.015⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 309, pp.187 - 191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2017.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01592037v1</w:t>
+                <w:t xml:space="preserve">hal-01932509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton diffusion mechanisms in the double perovskite cathode material GdBaCo2O5.5 : A molecular dynamics study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Brieuc</w:t>
+                <w:t xml:space="preserve">Competition between elastic and chemical effects in the doping, defect association, and hydration of barium stannate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dezanneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hichem Dammak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Ionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 309, pp.187 - 191. </w:t>
+              <w:t xml:space="preserve">, 2017, 308, pp.121-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2017.07.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2017.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932509v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DFT+ U study of self-trapping, trapping, and mobility of oxygen-type hole polarons in barium stannate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Amadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1556,51 +1556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to the ‘Comment on “Proton transport in barium stannate: classical, semi-classical and quantum regime”’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Hermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1917,412 +1917,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoporous ceramic oxides as humidity sensors: A case study for gadolinium-doped ceria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proton transport in barium stannate: classical, semi-classical and quantum regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Almar</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alistar Ottochian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Hermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dezanneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2015.04.018⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.19104-19118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cp01216c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257936v1</w:t>
+                <w:t xml:space="preserve">hal-01258881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the functional properties of (K0.5Na0.5)NbO3 piezoceramics by acceptor doping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesoporous ceramic oxides as humidity sensors: A case study for gadolinium-doped ceria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Almar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Tarancón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Torrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Vendrell</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Mestres</w:t>
+                <w:t xml:space="preserve">Y Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.08.033⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 216, pp.41-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2015.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116307v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton transport in barium stannate: classical, semi-classical and quantum regimes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Geneste</w:t>
+                <w:t xml:space="preserve">Improving the functional properties of (K0.5Na0.5)NbO3 piezoceramics by acceptor doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Vendrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Ochoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alistar Ottochian</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Mestres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17, pp.19104-19118. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (1), pp.125-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5cp01216c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.08.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258881v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration, oxidation, and reduction of GdBaCo 2 O 5.5 from first-principles</w:t>
               </w:r>
@@ -2334,51 +2334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dezanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Geneste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3, pp.23917-23929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2686,602 +2686,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01052927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen transport kinetics of the misfit layered oxide Ca 3 Co 4 O 9+δ</w:t>
+                <w:t xml:space="preserve">Determination of Oxygen Diffusion Coefficients in La1-xSrxFe1-yGayO3-δ Perovskites Using Oxygen Semi-Permeation and Conductivity Relaxation Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Thoréton</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pirovano</w:t>
+                <w:t xml:space="preserve">Aurélien Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Capoen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dezanneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4TA02198C⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 161 (3), pp.F153-F160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.003403jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790593v1</w:t>
+                <w:t xml:space="preserve">hal-00946321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Oxygen Diffusion Coefficients in La1-xSrxFe1-yGayO3-δ Perovskites Using Oxygen Semi-Permeation and Conductivity Relaxation Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen transport kinetics of the misfit layered oxide Ca 3 Co 4 O 9+δ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thoréton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Hu</w:t>
+                <w:t xml:space="preserve">C. Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Vivet</w:t>
+                <w:t xml:space="preserve">E. Capoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Chartier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Nuns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 161 (3), pp.F153-F160. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (46), pp.19717 - 19725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/2.003403jes⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4TA02198C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946321v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide Ion Transport in Promising Cobaltites for SOC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxide diffusion in innovative SOFC cathode materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thoréton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Capoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Thoréton</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Da Huo</w:t>
+                <w:t xml:space="preserve">Christine Bogicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.12.497⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 176, pp.31 - 47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4FD00129J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790594v1</w:t>
+                <w:t xml:space="preserve">hal-01790588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide diffusion in innovative SOFC cathode materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxide Ion Transport in Promising Cobaltites for SOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thoréton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Capoen</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kehal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Flandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bogicevic</w:t>
+                <w:t xml:space="preserve">Da Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 176, pp.31 - 47. </w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 98, pp.115 - 120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4FD00129J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.12.497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790588v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local structure of rare earth niobates (RE&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;NbO&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;, RE = Y, Er, Yb, Lu) for proton conduction applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lõpez-Conesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Rebled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Chambrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3364,248 +3364,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of biaxial strain on bulk 8% yttria-stabilised zirconia ion conduction through molecular dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Properties of Y-doped BaSnO3 proton conductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hermet</w:t>
+                <w:t xml:space="preserve">Yanzhong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Chesnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Dupé</w:t>
+                <w:t xml:space="preserve">Emile Bévillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dezanneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 37, pp.8081-8086. </w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 214, pp.45-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.11.088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2012.02.45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762061v1</w:t>
+                <w:t xml:space="preserve">hal-00694491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of Y-doped BaSnO3 proton conductors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of biaxial strain on bulk 8% yttria-stabilised zirconia ion conduction through molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dezanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanzhong Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Chesnaud</w:t>
+                <w:t xml:space="preserve">J. Hermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Bévillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Dezanneau</w:t>
+                <w:t xml:space="preserve">B. Dupé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 214, pp.45-55. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.8081-8086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2012.02.45⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.11.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00694491v1</w:t>
+                <w:t xml:space="preserve">hal-00762061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen diffusion mechanism in the mixed ion-electron conductor NdBaCo2O5+x†</w:t>
               </w:r>
@@ -3643,51 +3643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Broux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Bahout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22, pp.18744. </w:t>
@@ -3725,64 +3725,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of REBaCo2O5.5 (RE_Gd, La, Y) cathode materials through energy minimisation and molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dezanneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3829,51 +3829,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics of hydration and oxidation in the proton conductor Gd-doped barium cerate from density functional theory calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3972,51 +3972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Garbayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dezanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bogicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Santiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4086,557 +4086,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and electrical properties of nanostructured Ba2SnYO5.5 proton conductor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Oxygen incorporation in acceptor-doped perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Bévillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jinlong Yang</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dezanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Geneste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2011.05.135⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.174101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.174101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652957v1</w:t>
+                <w:t xml:space="preserve">hal-00594181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen incorporation in acceptor-doped perovskites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Synthesis and electrical properties of nanostructured Ba2SnYO5.5 proton conductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.Z. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Chesnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Bévillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Geneste</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dezanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinlong Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37, pp.3351-3355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2011.05.135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.174101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00594181v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ZnO additive on the properties of Y-doped BaSnO3 proton conductor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y.Z. Wang</w:t>
+                <w:t xml:space="preserve">Synthesis, structure and protonic conduction of BaSn0.875M0.125O3-d (M [ Sc, Y, In and Gd)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanzhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Chesnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Bévillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinlong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dezanneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 176, pp.1178-1183. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36, pp.7688-7695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2011.06.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.03.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652894v1</w:t>
+                <w:t xml:space="preserve">hal-00594186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, structure and protonic conduction of BaSn0.875M0.125O3-d (M [ Sc, Y, In and Gd)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanzhong Wang</w:t>
+                <w:t xml:space="preserve">Influence of ZnO additive on the properties of Y-doped BaSnO3 proton conductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.Z. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Chesnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Bévillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinlong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dezanneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 36, pp.7688-7695. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 176, pp.1178-1183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.03.105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2011.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00594186v1</w:t>
+                <w:t xml:space="preserve">hal-00652894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMolecular Dynamics Study on the OxygenDiffusion inDopedFluorites: The Effect of the Dopant Distribution</w:t>
               </w:r>
@@ -4751,51 +4751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics simulations of oxygen diffusion in GdBaCo2O5.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4868,51 +4868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-symmetry phases and loss of relaxation in nanosized lead scandium niobate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Kiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bogicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Karolak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4989,90 +4989,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomistic simulation of pure and doped BaSnO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.Z. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Bévillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Chesnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dezanneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5113,303 +5113,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00456136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental study of the study of the structural, dynamical and dielectric properties of perovskite BaSnO3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emile Bévillon</w:t>
+                <w:t xml:space="preserve">A Versatile and Low-Toxicity Route for the Production of Electroceramic Oxide Nanopowders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Morata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Chesnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Tarancón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Estradé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Peiró</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/14/145217⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200701026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00360471v1</w:t>
+                <w:t xml:space="preserve">hal-02460009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Versatile and Low-Toxicity Route for the Production of Electroceramic Oxide Nanopowders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Morata</w:t>
+                <w:t xml:space="preserve">Theoretical and experimental study of the study of the structural, dynamical and dielectric properties of perovskite BaSnO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Bévillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Chesnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-Z. Wang (t)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dezanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.200701026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (14), pp.145217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/14/145217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02460009v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of synthesis route and composition on electrical properties of La 9.33 + x Si 6 O 26 + 3x/2 oxy-apatite compounds</w:t>
               </w:r>
@@ -5846,51 +5846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of transparent oxyapatite ceramics by combined use of freeze-drying and spark-plasma sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chesnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bogicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Karolak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6649,527 +6649,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Chemical Study of Electrolytes for Protonic Ceramic Cells Using a High-Throughput Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude du diagramme ternaire Ba(Ce,Sn,Zr)0.8Y0.1Yb0.1O3-δ comme céramiques conductrices des protons pour des piles à combustible et électrolyseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Rahmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cordaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Thiaudière</w:t>
+                <w:t xml:space="preserve">Victor Duffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Solid State Ionics SSI24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">4ème REUNION PLENIERES de la Fédération HYDROGEN (FRH2) du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684961v1</w:t>
+                <w:t xml:space="preserve">hal-04857609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen surface exchange and diffusion studies of Ba(Ce,Sn,Zr) 0.8 Y 0.1 Yb 0.1 O 3-δ PCFC electrolyte in different exchange atmospheres</w:t>
+                <w:t xml:space="preserve">Oxygen surface exchange and diffusion studies of Ba(Ce,Sn,Zr)0.8Y0.1Yb0.1O3-δ PCFC electrolyte in different exchange atmospheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cordaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPCC2024-7th International Workshop: Prospects on Protonic Ceramic Cells</w:t>
+              <w:t xml:space="preserve">7th International Workshop: Prospects on Protonic Ceramic Cells PPCC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04857631v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen surface exchange and diffusion studies of Ba(Ce,Sn,Zr)0.8Y0.1Yb0.1O3-δ PCFC electrolyte in different exchange atmospheres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and Chemical Study of Electrolytes for Protonic Ceramic Cells Using a High-Throughput Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cordaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juande Sirvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Trentesaux</w:t>
+                <w:t xml:space="preserve">Federico Baiutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thiaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop: Prospects on Protonic Ceramic Cells PPCC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Conference on Solid State Ionics SSI24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633234v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du diagramme ternaire Ba(Ce,Sn,Zr)0.8Y0.1Yb0.1O3-δ comme céramiques conductrices des protons pour des piles à combustible et électrolyseurs</w:t>
+                <w:t xml:space="preserve">Oxygen surface exchange and diffusion studies of Ba(Ce,Sn,Zr) 0.8 Y 0.1 Yb 0.1 O 3-δ PCFC electrolyte in different exchange atmospheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cordaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème REUNION PLENIERES de la Fédération HYDROGEN (FRH2) du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">PPCC2024-7th International Workshop: Prospects on Protonic Ceramic Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04857609v1</w:t>
+                <w:t xml:space="preserve">hal-04857631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput screening of (La,Sr)(Mn,Co,Fe)O₃ oxygen electrode materials for application in solid oxide fuel cells</w:t>
               </w:r>
@@ -7319,64 +7319,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juande Sirvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Baiutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thiaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop: Prospects on Protonic Ceramic Cells PPCC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
@@ -7444,64 +7444,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juande Sirvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Baiutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thiaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcatalytiX Symposium: X-rays and electronic operando techniques for electrocatalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Strasbourg, France</w:t>
@@ -7789,90 +7789,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du diagramme ternaire Ba(Ce,Sn,Zr )0.8Y0.1Yb0.1O3-δ comme céramiques conductrices des protons pour des piles à combustible et électrolyseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cordaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème REUNION PLENIERES de la Fédération HYDROGEN (FRH2) du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, La Grande Motte, France</w:t>
@@ -7914,90 +7914,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen diffusion and water incorporation in Ba(Ce,Sn,Zr)0.8Y0.1Yb0.1O2.8 PCFC electrolyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cordaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Solid State Ionics SSI24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Londres, United Kingdom</w:t>
@@ -8052,64 +8052,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cordaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Noëlle Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8190,64 +8190,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan de Dios Sirvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Baiutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thiaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd MOMENTOM International Congress. Energy at the Crossroads: Accelerating Innovation in the Age of Disruption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Gif sur Yvette, France</w:t>
@@ -8427,77 +8427,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cordaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 21st International Conference on Solid-State Protonic Conductors (SSPC-21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Fukuoka, Japan</w:t>
@@ -8677,51 +8677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cordaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Duffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9052,51 +9052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cordaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Duffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9427,51 +9427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cordaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Duffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10118,51 +10118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Al-Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hehlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bogicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gemeiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10521,51 +10521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Roubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11036,51 +11036,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Guivarch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Samson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonnety" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Elias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducruix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105845" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773782v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Bozal-Ginesta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juande Sirvent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cordaro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fearn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Pablo-Garc&#237;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202407372" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732412v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Moazzam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boemare" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2024.116689" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04130747v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyi Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dezanneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2023.124148" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03434145v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ciria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez-Melendo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dezanneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.09.069" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04372558v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cabezas-Rodriguez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233;e Ciria" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Karolak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2021.09.008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03006722v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jim&#233;nez-Melendo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.01.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348676v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Dammak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp03048d" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04468472v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#243;pez-Conesa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rebled" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruiz-Caridad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torres-Pardo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Ruiz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinma.2019.100038" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592037v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Geneste" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2017.05.015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01932509v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brieuc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hayoun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2017.07.017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780380v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amadon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Torrent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.134123" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614155v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hermet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dezanneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02385e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01357898v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Iakovleva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Animitsa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.06.090" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C8XPV75-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciria D&#233;sir&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Hassine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.05.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257936v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Almar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Taranc&#243;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Andreu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Torrell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.04.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116307v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Vendrell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Garc&#237;a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bril" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Ochoa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mestres" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.08.033" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258881v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistar Ottochian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp01216c" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278154v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Coulaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ta05388a" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180113v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc David Braida" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Estrad&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Peiro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarancon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.04.014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV2M2T9Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052927v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ottochian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raiteri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Knight" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ta12800h" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790593v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thor&#233;ton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pirovano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capoen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nuns" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA02198C" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946321v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vivet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.003403jes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790594v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thor&#233;ton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kehal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Flandre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Huo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.12.497" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790588v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bogicevic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4FD00129J" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693555v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#245;pez-Conesa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Chambrier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boulahya" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gonz&#225;lez-Calbet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201200136" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C644BFA31F0916C5EEA82D6591012D331FC5ABE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762061v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hermet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dup&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.11.088" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694491v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzhong Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B&#233;villon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2012.02.45" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760956v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hernandez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Broux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Bahout" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm34396g" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708585v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2011.11.006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708590v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bottin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geneste" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.205137" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762070v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garbayo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santiso" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gracia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2011.09.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ79Q0N4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652957v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Z. Wang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlong Yang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2011.05.135" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWZW7035-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594181v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.174101" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652894v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2011.06.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WN7QG7C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594186v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.03.105" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FTJV3RN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591763v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morata" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peiro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201000065" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-814V48CQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580593v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3504250" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583381v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Kiat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guiblin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.144122" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00456136v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9054878" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360471v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Z. Wang (t)" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/14/145217" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460009v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Morata" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Taranc&#243;n" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Peir&#243;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200701026" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7807EE084CB72E8EF285ECDCA2576B0161989161/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460079v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bogicevic" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Karolak" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2008.04.035" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4104QH6C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431555v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Viricelle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pijolat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2007.09.086" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V15JFPLF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460082v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Phothirath" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2008010" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78766ED063E71CD305CB886358239D38C3BA7C6E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176586v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chesnaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Estournes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b615524c" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133266v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Morante" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2189017" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133240v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.07.044" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1CH16C1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417954v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meneghini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Djurado" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.014412" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417993v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boulc'H" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0341220" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z7WQVTPV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062184v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684961v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rahmouni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Baiutti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857631v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pirovano" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duffort" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trentesaux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04633234v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857609v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04633203v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04633225v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04633176v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736814v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Mullens" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688924v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijie Sha" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736832v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688920v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04632089v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-No&#235;lle Vannier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04632086v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Dios Sirvent" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04632072v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirvent Juan de Dios" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiaudi&#232;re Dominique" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahmouni Omar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baiutti Federico" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04346424v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04574828v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morata Alex" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04071619v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duffort" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-N. Vannier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04090209v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sirvent" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baiutti" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04090216v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04071601v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04071608v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04071589v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04090212v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858613v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Quang Ta" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884816v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thommy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tchakalov" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Surble" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881941v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858637v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.4513" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730413v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Zein" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hehlen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hlinka" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730416v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gemeiner" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062170v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881191v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossen Tchakolov," TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delloro" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881965v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Noel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roubier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517828v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fjorelo Buzi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04373559v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Noel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Guivarch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Samson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonnety" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Elias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducruix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105845" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773782v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Bozal-Ginesta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juande Sirvent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cordaro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fearn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Pablo-Garc&#237;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202407372" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732412v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Moazzam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boemare" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2024.116689" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04130747v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyi Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dezanneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2023.124148" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03434145v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ciria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez-Melendo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dezanneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.09.069" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04372558v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cabezas-Rodriguez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233;e Ciria" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Karolak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2021.09.008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03006722v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jim&#233;nez-Melendo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.01.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04468472v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#243;pez-Conesa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rebled" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruiz-Caridad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torres-Pardo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Ruiz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinma.2019.100038" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348676v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Dammak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp03048d" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01932509v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brieuc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hayoun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2017.07.017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592037v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Geneste" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2017.05.015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780380v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amadon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Torrent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.134123" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614155v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hermet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dezanneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02385e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01357898v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Iakovleva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Animitsa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.06.090" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C8XPV75-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciria D&#233;sir&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Hassine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.05.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258881v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistar Ottochian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp01216c" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257936v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Almar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Taranc&#243;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Andreu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Torrell" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.04.018" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116307v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Vendrell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Garc&#237;a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bril" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Ochoa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mestres" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.08.033" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278154v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Coulaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ta05388a" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180113v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc David Braida" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Estrad&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Peiro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarancon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.04.014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV2M2T9Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052927v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ottochian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raiteri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Knight" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ta12800h" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946321v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vivet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.003403jes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790593v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thor&#233;ton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pirovano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capoen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nuns" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA02198C" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790588v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bogicevic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4FD00129J" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790594v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thor&#233;ton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kehal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Flandre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Huo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.12.497" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693555v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#245;pez-Conesa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Chambrier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boulahya" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gonz&#225;lez-Calbet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201200136" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C644BFA31F0916C5EEA82D6591012D331FC5ABE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694491v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzhong Wang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B&#233;villon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2012.02.45" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762061v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hermet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dup&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.11.088" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760956v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hernandez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Broux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Bahout" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm34396g" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708585v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2011.11.006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708590v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bottin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geneste" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.205137" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762070v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garbayo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santiso" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gracia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2011.09.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ79Q0N4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594181v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.174101" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652957v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Z. Wang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlong Yang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2011.05.135" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWZW7035-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594186v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.03.105" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FTJV3RN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652894v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2011.06.009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WN7QG7C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591763v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morata" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peiro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201000065" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-814V48CQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580593v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3504250" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583381v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Kiat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guiblin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.144122" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00456136v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9054878" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460009v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Morata" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Taranc&#243;n" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Peir&#243;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200701026" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7807EE084CB72E8EF285ECDCA2576B0161989161/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360471v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Z. Wang (t)" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/14/145217" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460079v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bogicevic" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Karolak" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2008.04.035" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4104QH6C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431555v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Viricelle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pijolat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2007.09.086" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V15JFPLF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460082v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Phothirath" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2008010" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78766ED063E71CD305CB886358239D38C3BA7C6E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176586v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chesnaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Estournes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b615524c" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133266v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Morante" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2189017" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133240v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.07.044" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1CH16C1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417954v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meneghini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Djurado" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.014412" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417993v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boulc'H" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0341220" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z7WQVTPV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062184v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857609v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rahmouni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pirovano" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duffort" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trentesaux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04633234v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684961v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Baiutti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857631v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04633203v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04633225v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04633176v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736814v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Mullens" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688924v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijie Sha" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736832v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688920v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04632089v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-No&#235;lle Vannier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04632086v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Dios Sirvent" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04632072v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirvent Juan de Dios" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiaudi&#232;re Dominique" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahmouni Omar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baiutti Federico" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04346424v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04574828v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morata Alex" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04071619v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duffort" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-N. Vannier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04090209v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sirvent" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baiutti" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04090216v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04071601v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04071608v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04071589v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04090212v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858613v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Quang Ta" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884816v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thommy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tchakalov" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Surble" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881941v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858637v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.4513" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730413v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Zein" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hehlen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hlinka" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730416v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gemeiner" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062170v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881191v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossen Tchakolov," TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delloro" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881965v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Noel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roubier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517828v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fjorelo Buzi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04373559v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Noel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>