--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,144 +1,153 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Guilhem Dorandeu </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">guilhem-dorandeu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-8358-6187</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">257705554</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -326,781 +335,781 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Seals and Migrations to Byzantium in the Eleventh Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dumbarton Oaks Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 79, pp.277-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sceaux des officiers de la maison du roi de France (XIIe-XIIIe s.). La définition emblématique d’une aristocratie de fonction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d'héraldique et de sigillographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 94, pp.49-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le passage à la royauté de Roger II de Sicile en 1130 : propositions pour l’analyse d’une révolution symbolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annliese Nef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tabularia : Sources écrites des mondes normands médiévaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/tabularia.6540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écritures et réécritures de la conquête normande du Mezzogiorno (XIe-XIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypothèses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (1), pp.119-127. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hyp.191.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La matrice de sceau de Guillaume Ier de Forz, comte d’Aumale († 1195)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 71 (1), pp.103-110. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/annor.711.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une bulle de Bohémond Ier de Hauteville découverte à Juaye-Mondaye (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 71 (1), pp.91-101. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/annor.711.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942020v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Cherry, Jessica Berenbeim et Lloyd de Beer (éd.), Seals and Status : The Power of Objects, Londres, The British Museum, 2018 [Research Publication, 213]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie - Chronique bibliographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de la conservation des matrices de sceaux médiévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d'héraldique et de sigillographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 86, pp.65-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une matrice de sceau de Jennequin Baker : la question de l’identité et du statut d’un capitaine du parti anglais en France (1439 -1450)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Percherons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 206 (2), pp.2-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauvaises mains, sinistres sires. La matrice du sceau équestre de Nicolas de Malesmains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 65 (2), pp.127-137. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/annor.652.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1110,175 +1119,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Engel, sigillographe français en Italie (1878-1880)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Baudin; Clément Blanc-Riehl; Laurent Macé; Caroline Simonet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">‘Je l’ay emprins’. Mélanges offerts à Jean-Luc Chassel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Léopard d'Or, pp.331-339, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le double scellement d’une charte de fondation par le comte Henri de Monte Sant’Angelo (1098) : discours sigillaires et concurrence politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Macé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeux de miroir. Le sceau princier au Moyen Âge (XIe-XIVe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Midi, pp.17-63, 2021, [Tempus, 65]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1288,215 +1297,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser à la diplomatique de demain. Retour sur l'atelier doctoral &amp;quot;Diplomatique comparée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et circulations du sceau dans les mondes normands médiévaux (XIe-XIIIe s.) : autour de quelques développements récents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recette des moulages de sceaux de Germain Demay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1506,114 +1515,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire et sceller la domination normande du Mezzogiorno (XIe-XIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Paris 1 - Panthéon Sorbonne, 2023. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04381646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId35"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1681,51 +1690,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD939E54"/>
+    <w:nsid w:val="82331689"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1829,51 +1838,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B2C43C3D"/>
+    <w:nsid w:val="33C21F9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1977,51 +1986,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0E55DDEB"/>
+    <w:nsid w:val="DDB0CD92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2214,51 +2223,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guilhem-dorandeu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8358-6187" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257705554" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387086v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dorandeu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908793v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130932v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annliese Nef" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.6540" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.191.0119" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942016v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.711.0103" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942020v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.711.0091" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941927v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942005v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941997v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.652.0127" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470561v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941976v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905024v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381075v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381567v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04381646v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guilhem-dorandeu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8358-6187" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257705554" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387086v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dorandeu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908793v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130932v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annliese Nef" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.6540" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942011v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.191.0119" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.711.0103" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942020v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.711.0091" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942005v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941997v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941981v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.652.0127" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470561v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905024v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381075v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381567v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04381646v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>