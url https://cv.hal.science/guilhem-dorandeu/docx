--- v1 (2026-04-06)
+++ v2 (2026-04-27)
@@ -309,807 +309,898 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norman Seals and Migrations to Byzantium in the Eleventh Century</w:t>
+                <w:t xml:space="preserve">Lost and Found: the Saint-Denis Seal Impression of Edward the Confessor (1053 × 1057) and the Development of the Early English Writ-Charter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dorandeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levi Roach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dumbarton Oaks Papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Early Medieval England and its Neighbours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 52 (8), pp.1-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ean.2025.10014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387086v1</w:t>
+                <w:t xml:space="preserve">hal-05590253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sceaux des officiers de la maison du roi de France (XIIe-XIIIe s.). La définition emblématique d’une aristocratie de fonction</w:t>
+                <w:t xml:space="preserve">Norman Seals and Migrations to Byzantium in the Eleventh Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d'héraldique et de sigillographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 94, pp.49-70</w:t>
+              <w:t xml:space="preserve">Dumbarton Oaks Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 79, pp.277-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908793v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le passage à la royauté de Roger II de Sicile en 1130 : propositions pour l’analyse d’une révolution symbolique</w:t>
+                <w:t xml:space="preserve">Les sceaux des officiers de la maison du roi de France (XIIe-XIIIe s.). La définition emblématique d’une aristocratie de fonction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dorandeu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annliese Nef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tabularia : Sources écrites des mondes normands médiévaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française d'héraldique et de sigillographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94, pp.49-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tabularia.6540⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04130932v1</w:t>
+                <w:t xml:space="preserve">hal-04908793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écritures et réécritures de la conquête normande du Mezzogiorno (XIe-XIIe siècles)</w:t>
+                <w:t xml:space="preserve">Le passage à la royauté de Roger II de Sicile en 1130 : propositions pour l’analyse d’une révolution symbolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dorandeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annliese Nef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypothèses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/hyp.191.0119⟩</w:t>
+              <w:t xml:space="preserve">Tabularia : Sources écrites des mondes normands médiévaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tabularia.6540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942011v1</w:t>
+                <w:t xml:space="preserve">hal-04130932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La matrice de sceau de Guillaume Ier de Forz, comte d’Aumale († 1195)</w:t>
+                <w:t xml:space="preserve">Écritures et réécritures de la conquête normande du Mezzogiorno (XIe-XIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Normandie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hypothèses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.119-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hyp.191.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/annor.711.0103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03942016v1</w:t>
+                <w:t xml:space="preserve">hal-03942011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une bulle de Bohémond Ier de Hauteville découverte à Juaye-Mondaye (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 71 (1), pp.91-101. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/annor.711.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942020v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Cherry, Jessica Berenbeim et Lloyd de Beer (éd.), Seals and Status : The Power of Objects, Londres, The British Museum, 2018 [Research Publication, 213]</w:t>
+                <w:t xml:space="preserve">La matrice de sceau de Guillaume Ier de Forz, comte d’Aumale († 1195)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie - Chronique bibliographique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (1), pp.103-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/annor.711.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03941927v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos de la conservation des matrices de sceaux médiévaux</w:t>
+                <w:t xml:space="preserve">John Cherry, Jessica Berenbeim et Lloyd de Beer (éd.), Seals and Status : The Power of Objects, Londres, The British Museum, 2018 [Research Publication, 213]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d'héraldique et de sigillographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 86, pp.65-72</w:t>
+              <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie - Chronique bibliographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03942005v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une matrice de sceau de Jennequin Baker : la question de l’identité et du statut d’un capitaine du parti anglais en France (1439 -1450)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Percherons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 206 (2), pp.2-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de la conservation des matrices de sceaux médiévaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dorandeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d'héraldique et de sigillographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86, pp.65-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauvaises mains, sinistres sires. La matrice du sceau équestre de Nicolas de Malesmains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 65 (2), pp.127-137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/annor.652.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1119,175 +1210,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Engel, sigillographe français en Italie (1878-1880)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Baudin; Clément Blanc-Riehl; Laurent Macé; Caroline Simonet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">‘Je l’ay emprins’. Mélanges offerts à Jean-Luc Chassel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Léopard d'Or, pp.331-339, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le double scellement d’une charte de fondation par le comte Henri de Monte Sant’Angelo (1098) : discours sigillaires et concurrence politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Macé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeux de miroir. Le sceau princier au Moyen Âge (XIe-XIVe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Midi, pp.17-63, 2021, [Tempus, 65]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1297,215 +1388,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser à la diplomatique de demain. Retour sur l'atelier doctoral &amp;quot;Diplomatique comparée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et circulations du sceau dans les mondes normands médiévaux (XIe-XIIIe s.) : autour de quelques développements récents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recette des moulages de sceaux de Germain Demay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1515,114 +1606,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire et sceller la domination normande du Mezzogiorno (XIe-XIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Paris 1 - Panthéon Sorbonne, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04381646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:footerReference w:type="default" r:id="rId38"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1690,51 +1781,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82331689"/>
+    <w:nsid w:val="3D9C6936"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1838,51 +1929,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="33C21F9E"/>
+    <w:nsid w:val="1E877AC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1986,51 +2077,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="DDB0CD92"/>
+    <w:nsid w:val="56044FB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2223,51 +2314,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guilhem-dorandeu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8358-6187" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257705554" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387086v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dorandeu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908793v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130932v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annliese Nef" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.6540" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942011v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.191.0119" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.711.0103" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942020v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.711.0091" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942005v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941997v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941981v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.652.0127" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470561v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905024v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381075v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381567v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04381646v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guilhem-dorandeu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8358-6187" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257705554" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590253v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dorandeu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Roach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ean.2025.10014" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387086v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908793v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130932v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annliese Nef" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.6540" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942011v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.191.0119" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942020v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.711.0091" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942016v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.711.0103" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941927v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941997v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942005v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.652.0127" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470561v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905024v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381567v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04381646v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>