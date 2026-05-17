--- v2 (2026-04-27)
+++ v3 (2026-05-17)
@@ -153,68 +153,76 @@
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Situation actuelle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2023-2026 : </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Membre de l'École française de Rome</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, section Moyen Âge</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2023 : </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Docteur en histoire médiévale</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, université Paris 1 Panthéon-Sorbonne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chercheur associé au LaMOP</w:t>
@@ -238,66 +246,81 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sigillographie et diplomatique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Histoire de l'Italie lombarde et normande (VIIIe-XIIe s.)</w:t>
+        <w:t xml:space="preserve">Histoire politique, sociale et culturelle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Histoire politique, sociale et culturelle</w:t>
+        <w:t xml:space="preserve">Histoire de l'Italie lombarde et normande (VIIIe-XIIe s.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Histoire des pouvoirs normands et des migrations normandes (XIe-XIIe s.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Circulations humaines et matérielles entre Occident et monde méditerranéen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -741,183 +764,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une bulle de Bohémond Ier de Hauteville découverte à Juaye-Mondaye (Calvados)</w:t>
+                <w:t xml:space="preserve">La matrice de sceau de Guillaume Ier de Forz, comte d’Aumale († 1195)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 71 (1), pp.91-101. </w:t>
+              <w:t xml:space="preserve">, 2021, 71 (1), pp.103-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/annor.711.0091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/annor.711.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942020v2</w:t>
+                <w:t xml:space="preserve">hal-03942016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La matrice de sceau de Guillaume Ier de Forz, comte d’Aumale († 1195)</w:t>
+                <w:t xml:space="preserve">Une bulle de Bohémond Ier de Hauteville découverte à Juaye-Mondaye (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 71 (1), pp.103-110. </w:t>
+              <w:t xml:space="preserve">, 2021, 71 (1), pp.91-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/annor.711.0103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/annor.711.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942016v1</w:t>
+                <w:t xml:space="preserve">hal-03942020v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Cherry, Jessica Berenbeim et Lloyd de Beer (éd.), Seals and Status : The Power of Objects, Londres, The British Museum, 2018 [Research Publication, 213]</w:t>
               </w:r>
@@ -970,165 +993,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une matrice de sceau de Jennequin Baker : la question de l’identité et du statut d’un capitaine du parti anglais en France (1439 -1450)</w:t>
+                <w:t xml:space="preserve">À propos de la conservation des matrices de sceaux médiévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Percherons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 206 (2), pp.2-15</w:t>
+              <w:t xml:space="preserve">Revue française d'héraldique et de sigillographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86, pp.65-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03941997v1</w:t>
+                <w:t xml:space="preserve">hal-03942005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos de la conservation des matrices de sceaux médiévaux</w:t>
+                <w:t xml:space="preserve">Une matrice de sceau de Jennequin Baker : la question de l’identité et du statut d’un capitaine du parti anglais en France (1439 -1450)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d'héraldique et de sigillographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 86, pp.65-72</w:t>
+              <w:t xml:space="preserve">Cahiers Percherons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 206 (2), pp.2-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942005v1</w:t>
+                <w:t xml:space="preserve">hal-03941997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauvaises mains, sinistres sires. La matrice du sceau équestre de Nicolas de Malesmains</w:t>
               </w:r>
@@ -1781,51 +1804,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D9C6936"/>
+    <w:nsid w:val="055F4FED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1929,51 +1952,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1E877AC6"/>
+    <w:nsid w:val="6B74BB13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2077,51 +2100,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="56044FB1"/>
+    <w:nsid w:val="E77FEDF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2314,51 +2337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guilhem-dorandeu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8358-6187" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257705554" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590253v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dorandeu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Roach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ean.2025.10014" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387086v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908793v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130932v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annliese Nef" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.6540" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942011v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.191.0119" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942020v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.711.0091" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942016v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.711.0103" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941927v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941997v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942005v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.652.0127" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470561v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905024v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381567v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04381646v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guilhem-dorandeu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8358-6187" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257705554" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590253v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dorandeu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Roach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ean.2025.10014" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387086v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908793v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130932v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annliese Nef" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.6540" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942011v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.191.0119" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942016v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.711.0103" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942020v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.711.0091" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941927v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942005v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941997v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.652.0127" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470561v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905024v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381567v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04381646v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>